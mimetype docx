--- v4 (2026-07-07)
+++ v5 (2026-09-26)
@@ -1,6204 +1,10561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44C65B0B" w14:textId="3982E799" w:rsidR="004A2892" w:rsidRDefault="004A2892">
+    <w:p w14:paraId="15D600B8" w14:textId="671F60B7" w:rsidR="00714A0F" w:rsidRDefault="009F1D05" w:rsidP="007879CE">
       <w:pPr>
-        <w:outlineLvl w:val="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="4"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251798528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B8F3FEE" wp14:editId="34DB3999">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-289560</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4450080" cy="5692140"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="22860"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1615638708" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4450080" cy="5692140"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0036F25A" w14:textId="77777777" w:rsidR="002C5524" w:rsidRPr="002520CA" w:rsidRDefault="002C5524" w:rsidP="002C5524">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>St. Joseph's Primary School Galbally are delighted to invite the whole community to a special Mass marking 55 years of education on Monday 28th September at 7:00pm, at St. John the Baptist Church, Galbally.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21B86DD2" w14:textId="77777777" w:rsidR="002C5524" w:rsidRPr="002520CA" w:rsidRDefault="002C5524" w:rsidP="007F6BF0">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Archbishop Eamon Martin will lead us in prayer as we give thanks for over five decades of learning, faith, and community here in Galbally. All past and present pupils, staff, parents, Governors and friends of the school are warmly welcome. Refreshments will follow in the school afterwards. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0C425197" w14:textId="49B5943D" w:rsidR="007F6BF0" w:rsidRPr="002520CA" w:rsidRDefault="007F6BF0" w:rsidP="007F6BF0">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Please note that the </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00627341" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Donaghmore Novena </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00210F41" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>M</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00627341" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ass will be moved to 9.30am </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C36CA8" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>on the 28</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C36CA8" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:vertAlign w:val="superscript"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C36CA8" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Sept to facilitate the celebration of mass in Galbally</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C36CA8" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5536A19C" w14:textId="77777777" w:rsidR="002C5524" w:rsidRPr="002520CA" w:rsidRDefault="002C5524" w:rsidP="00780464">
+                            <w:pPr>
+                              <w:pStyle w:val="xmsonospacing"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                              <w:ind w:left="720"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:color w:val="242424"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0861F0B6" w14:textId="5F0C2954" w:rsidR="008100E3" w:rsidRPr="002520CA" w:rsidRDefault="004A0967" w:rsidP="0059540B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">October </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002520CA" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              </w:rPr>
+                              <w:t>evotions commence in Donaghmore on October 4</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> @ 6pm and will continue throughout the month.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4A0B5BA2" w14:textId="77777777" w:rsidR="004A0967" w:rsidRPr="002520CA" w:rsidRDefault="004A0967" w:rsidP="004A0967">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="125E8AF5" w14:textId="77777777" w:rsidR="008100E3" w:rsidRPr="002520CA" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>St Joseph’s Grammar School, Donaghmore is proposing an exciting new two-storey school building and 3G pitch at our existing school site.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="50058104" w14:textId="77777777" w:rsidR="008100E3" w:rsidRPr="002520CA" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>The proposed development will provide:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="77255A30" w14:textId="02D24BAA" w:rsidR="008100E3" w:rsidRPr="002520CA" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Modern kitchen and dining facilities</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B1CE0" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>n</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>ew library accommodation</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B1CE0" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>a</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>dditional classrooms</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B1CE0" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>d</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>edicated sixth-form study space</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> &amp; </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B1CE0" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>a</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> new 3G pitch</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B1CE0" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="34E04F43" w14:textId="78A1CF54" w:rsidR="008100E3" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>W</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>e would love to hear your views on these exciting plans for the future of our school.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Have your say and find out more: </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>stjosephsdonaghmore-consultation.com</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="12E51BDE" w14:textId="77777777" w:rsidR="002520CA" w:rsidRPr="002520CA" w:rsidRDefault="002520CA" w:rsidP="008100E3">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="01A85655" w14:textId="59D61152" w:rsidR="00F66C93" w:rsidRPr="002520CA" w:rsidRDefault="00931360" w:rsidP="00F66C93">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The Board of Torrent Valley ( TVI) are holding a </w:t>
+                            </w:r>
+                            <w:r w:rsidR="004D06BD">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>P</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ublic </w:t>
+                            </w:r>
+                            <w:r w:rsidR="004D06BD">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>C</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">onsultation on </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00360AB9" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Wednesday 23</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00360AB9" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:vertAlign w:val="superscript"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>rd</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00360AB9" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Sept in the Torrent Complex from 3pm – 7pm. This is a </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0059540B" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>drop-in</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00360AB9" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="006A7C01" w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>session and everyone is welcome to provide feedback on proposed plans for the complex.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D48C8D2" w14:textId="77777777" w:rsidR="008B6EDF" w:rsidRPr="002520CA" w:rsidRDefault="008B6EDF" w:rsidP="008B6EDF">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7B330CEA" w14:textId="77777777" w:rsidR="008B6EDF" w:rsidRPr="002520CA" w:rsidRDefault="008B6EDF" w:rsidP="008B6EDF">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              </w:rPr>
+                              <w:t>The Mass of Installation of The Most Reverend Michael Router as Bishop of Derry takes place in St Eugene’s Cathedral Derry this Sunday 20</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002520CA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Sept @ 3pm. Please keep him in your prayers.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1067E029" w14:textId="77777777" w:rsidR="0059540B" w:rsidRPr="0059540B" w:rsidRDefault="0059540B" w:rsidP="0059540B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="34C1F885" w14:textId="77777777" w:rsidR="0059540B" w:rsidRPr="00D723D4" w:rsidRDefault="0059540B" w:rsidP="002520CA">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2DDFBBC4" w14:textId="77777777" w:rsidR="008B6EDF" w:rsidRPr="008100E3" w:rsidRDefault="008B6EDF" w:rsidP="008B6EDF">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1C4D8ECA" w14:textId="7BFF2EC2" w:rsidR="008100E3" w:rsidRPr="008100E3" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1AD1C844" w14:textId="77777777" w:rsidR="008100E3" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="66E02B39" w14:textId="77777777" w:rsidR="008100E3" w:rsidRPr="008100E3" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2CC283A0" w14:textId="77777777" w:rsidR="009F1D05" w:rsidRPr="006A110A" w:rsidRDefault="009F1D05" w:rsidP="00A602C1">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5D234A30" w14:textId="77777777" w:rsidR="009F1D05" w:rsidRPr="005A07C9" w:rsidRDefault="009F1D05" w:rsidP="00A602C1">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6A7E0142" w14:textId="66B3E65E" w:rsidR="005246D0" w:rsidRDefault="005246D0" w:rsidP="00BA30F8">
+                            <w:pPr>
+                              <w:pStyle w:val="NormalWeb"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                              <w:ind w:left="720"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:color w:val="242424"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="46EF809C" w14:textId="77777777" w:rsidR="003418B7" w:rsidRPr="003418B7" w:rsidRDefault="003418B7" w:rsidP="003418B7">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6B8F3FEE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-22.8pt;margin-top:0;width:350.4pt;height:448.2pt;z-index:251798528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApBFm7EQIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32nSqh1r1HQaHUVI&#10;YyANPoDjOI2F4zNnt0n59JydrqsGvCDyYPly57/vfnde3QydYQeFXoMt+XSSc6ashFrbXcm/fd2+&#10;uebMB2FrYcCqkh+V5zfr169WvSvUDFowtUJGItYXvSt5G4IrsszLVnXCT8ApS84GsBOBTNxlNYqe&#10;1DuTzfL8KusBa4cglff092508nXSbxolw+em8SowU3LKLaQV01rFNVuvRLFD4VotT2mIf8iiE9rS&#10;pWepOxEE26P+TarTEsFDEyYSugyaRkuVaqBqpvmLah5b4VSqheB4d8bk/5+sfDg8ui/IwvAOBmpg&#10;KsK7e5DfPbOwaYXdqVtE6Fslarp4GpFlvfPF6WhE7QsfRar+E9TUZLEPkISGBrtIhepkpE4NOJ6h&#10;qyEwST/n80WeX5NLkm9xtZxN56ktmSiejjv04YOCjsVNyZG6muTF4d6HmI4onkLibR6MrrfamGTg&#10;rtoYZAdBE7BNX6rgRZixrC/5cjFbjAT+KpGn708SnQ40ykZ3Jb8+B4kicntv6zRoQWgz7illY08g&#10;I7uRYhiqgQIj0ArqIyFFGEeWnhhtWsCfnPU0riX3P/YCFWfmo6W2LKdzwsZCMuaLtzMy8NJTXXqE&#10;lSRV8sDZuN2E9CYiMAu31L5GJ7DPmZxypTFMvE9PJs75pZ2inh/2+hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBbDq3e3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUOtQErcN&#10;cSqEBIIdlAq2bjxNIvwItpuGv2dYwXJ0r86cW20ma9iIIfbeSbieZ8DQNV73rpWwe3uYrYDFpJxW&#10;xjuU8I0RNvX5WaVK7U/uFcdtahlBXCyVhC6loeQ8Nh1aFed+QEfZwQerEp2h5TqoE8Gt4YssE9yq&#10;3tGHTg1432HzuT1aCav8afyIzzcv7404mHW6Wo6PX0HKy4vp7hZYwin9leFXn9ShJqe9PzodmZEw&#10;ywtBVQm0iGJRFAtge2KvRQ68rvj/AfUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACkE&#10;WbsRAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFsOrd7fAAAACAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0036F25A" w14:textId="77777777" w:rsidR="002C5524" w:rsidRPr="002520CA" w:rsidRDefault="002C5524" w:rsidP="002C5524">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>St. Joseph's Primary School Galbally are delighted to invite the whole community to a special Mass marking 55 years of education on Monday 28th September at 7:00pm, at St. John the Baptist Church, Galbally.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="21B86DD2" w14:textId="77777777" w:rsidR="002C5524" w:rsidRPr="002520CA" w:rsidRDefault="002C5524" w:rsidP="007F6BF0">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Archbishop Eamon Martin will lead us in prayer as we give thanks for over five decades of learning, faith, and community here in Galbally. All past and present pupils, staff, parents, Governors and friends of the school are warmly welcome. Refreshments will follow in the school afterwards. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0C425197" w14:textId="49B5943D" w:rsidR="007F6BF0" w:rsidRPr="002520CA" w:rsidRDefault="007F6BF0" w:rsidP="007F6BF0">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Please note that the </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00627341" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Donaghmore Novena </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00210F41" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>M</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00627341" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ass will be moved to 9.30am </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C36CA8" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>on the 28</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C36CA8" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:vertAlign w:val="superscript"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C36CA8" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Sept to facilitate the celebration of mass in Galbally</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C36CA8" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5536A19C" w14:textId="77777777" w:rsidR="002C5524" w:rsidRPr="002520CA" w:rsidRDefault="002C5524" w:rsidP="00780464">
+                      <w:pPr>
+                        <w:pStyle w:val="xmsonospacing"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                        <w:ind w:left="720"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:color w:val="242424"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="0861F0B6" w14:textId="5F0C2954" w:rsidR="008100E3" w:rsidRPr="002520CA" w:rsidRDefault="004A0967" w:rsidP="0059540B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">October </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002520CA" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        </w:rPr>
+                        <w:t>evotions commence in Donaghmore on October 4</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> @ 6pm and will continue throughout the month.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4A0B5BA2" w14:textId="77777777" w:rsidR="004A0967" w:rsidRPr="002520CA" w:rsidRDefault="004A0967" w:rsidP="004A0967">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="125E8AF5" w14:textId="77777777" w:rsidR="008100E3" w:rsidRPr="002520CA" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>St Joseph’s Grammar School, Donaghmore is proposing an exciting new two-storey school building and 3G pitch at our existing school site.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="50058104" w14:textId="77777777" w:rsidR="008100E3" w:rsidRPr="002520CA" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>The proposed development will provide:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="77255A30" w14:textId="02D24BAA" w:rsidR="008100E3" w:rsidRPr="002520CA" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Modern kitchen and dining facilities</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003B1CE0" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>n</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>ew library accommodation</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003B1CE0" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>a</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>dditional classrooms</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003B1CE0" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>d</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>edicated sixth-form study space</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> &amp; </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003B1CE0" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>a</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> new 3G pitch</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003B1CE0" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="34E04F43" w14:textId="78A1CF54" w:rsidR="008100E3" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>W</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>e would love to hear your views on these exciting plans for the future of our school.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Have your say and find out more: </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>stjosephsdonaghmore-consultation.com</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="12E51BDE" w14:textId="77777777" w:rsidR="002520CA" w:rsidRPr="002520CA" w:rsidRDefault="002520CA" w:rsidP="008100E3">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="01A85655" w14:textId="59D61152" w:rsidR="00F66C93" w:rsidRPr="002520CA" w:rsidRDefault="00931360" w:rsidP="00F66C93">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The Board of Torrent Valley ( TVI) are holding a </w:t>
+                      </w:r>
+                      <w:r w:rsidR="004D06BD">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>P</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ublic </w:t>
+                      </w:r>
+                      <w:r w:rsidR="004D06BD">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>C</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">onsultation on </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00360AB9" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Wednesday 23</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00360AB9" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:vertAlign w:val="superscript"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>rd</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00360AB9" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Sept in the Torrent Complex from 3pm – 7pm. This is a </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0059540B" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>drop-in</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00360AB9" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="006A7C01" w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>session and everyone is welcome to provide feedback on proposed plans for the complex.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0D48C8D2" w14:textId="77777777" w:rsidR="008B6EDF" w:rsidRPr="002520CA" w:rsidRDefault="008B6EDF" w:rsidP="008B6EDF">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7B330CEA" w14:textId="77777777" w:rsidR="008B6EDF" w:rsidRPr="002520CA" w:rsidRDefault="008B6EDF" w:rsidP="008B6EDF">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        </w:rPr>
+                        <w:t>The Mass of Installation of The Most Reverend Michael Router as Bishop of Derry takes place in St Eugene’s Cathedral Derry this Sunday 20</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002520CA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Sept @ 3pm. Please keep him in your prayers.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1067E029" w14:textId="77777777" w:rsidR="0059540B" w:rsidRPr="0059540B" w:rsidRDefault="0059540B" w:rsidP="0059540B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="34C1F885" w14:textId="77777777" w:rsidR="0059540B" w:rsidRPr="00D723D4" w:rsidRDefault="0059540B" w:rsidP="002520CA">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2DDFBBC4" w14:textId="77777777" w:rsidR="008B6EDF" w:rsidRPr="008100E3" w:rsidRDefault="008B6EDF" w:rsidP="008B6EDF">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1C4D8ECA" w14:textId="7BFF2EC2" w:rsidR="008100E3" w:rsidRPr="008100E3" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1AD1C844" w14:textId="77777777" w:rsidR="008100E3" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="66E02B39" w14:textId="77777777" w:rsidR="008100E3" w:rsidRPr="008100E3" w:rsidRDefault="008100E3" w:rsidP="008100E3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2CC283A0" w14:textId="77777777" w:rsidR="009F1D05" w:rsidRPr="006A110A" w:rsidRDefault="009F1D05" w:rsidP="00A602C1">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5D234A30" w14:textId="77777777" w:rsidR="009F1D05" w:rsidRPr="005A07C9" w:rsidRDefault="009F1D05" w:rsidP="00A602C1">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6A7E0142" w14:textId="66B3E65E" w:rsidR="005246D0" w:rsidRDefault="005246D0" w:rsidP="00BA30F8">
+                      <w:pPr>
+                        <w:pStyle w:val="NormalWeb"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                        <w:ind w:left="720"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:color w:val="242424"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="46EF809C" w14:textId="77777777" w:rsidR="003418B7" w:rsidRPr="003418B7" w:rsidRDefault="003418B7" w:rsidP="003418B7">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F82199">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251730944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53B1D2D7" wp14:editId="73BE8AA9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4618892</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-375138</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4591930" cy="949325"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4591930" cy="949325"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="585D2B3B" w14:textId="4016FB20" w:rsidR="000B291B" w:rsidRPr="008F6EBA" w:rsidRDefault="005424FF" w:rsidP="008F6EBA">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="auto"/>
+                                <w:left w:val="thinThickSmallGap" w:sz="24" w:space="4" w:color="auto"/>
+                                <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="1" w:color="auto"/>
+                                <w:right w:val="thickThinSmallGap" w:sz="24" w:space="10" w:color="auto"/>
+                              </w:pBdr>
+                              <w:spacing w:line="1000" w:lineRule="exact"/>
+                              <w:contextualSpacing/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="52"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F6EBA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="52"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>Parish of Donaghmore</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000B291B" w:rsidRPr="008F6EBA">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="52"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> &amp; Galbally </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="237897B0" w14:textId="4CACDF41" w:rsidR="005A73E8" w:rsidRPr="000B291B" w:rsidRDefault="005424FF" w:rsidP="00210BDF">
+                            <w:pPr>
+                              <w:spacing w:line="1000" w:lineRule="exact"/>
+                              <w:contextualSpacing/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ChopinScript" w:hAnsi="ChopinScript"/>
+                                <w:sz w:val="46"/>
+                                <w:szCs w:val="2"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000B291B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ChopinScript" w:hAnsi="ChopinScript"/>
+                                <w:sz w:val="46"/>
+                                <w:szCs w:val="2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="53B1D2D7" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:363.7pt;margin-top:-29.55pt;width:361.55pt;height:74.75pt;z-index:251730944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHjV3z+AEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Idu40Fy0GaNEWB&#10;9AEk/QCaoiyiJJdd0pbcr++SUhwjvQXVgVhyxdmd2eH6qreGHRQGDa7is8mUM+Uk1NrtKv7z8e7d&#10;JWchClcLA05V/KgCv9q8fbPufKnm0IKpFTICcaHsfMXbGH1ZFEG2yoowAa8cJRtAKyJtcVfUKDpC&#10;t6aYT6fviw6w9ghShUCnt0OSbzJ+0ygZvzdNUJGZilNvMa+Y121ai81alDsUvtVybEO8ogsrtKOi&#10;J6hbEQXbo/4HymqJEKCJEwm2gKbRUmUOxGY2fcHmoRVeZS4kTvAnmcL/g5XfDg/+B7LYf4SeBphJ&#10;BH8P8ldgDm5a4XbqGhG6VomaCs+SZEXnQzleTVKHMiSQbfcVahqy2EfIQH2DNqlCPBmh0wCOJ9FV&#10;H5mkw8VyNVtdUEpSbrVYXcyXuYQon257DPGzAstSUHGkoWZ0cbgPMXUjyqdfUjEHd9qYPFjjWEeg&#10;S4J8kbE6ku+MthW/nKZvcEIi+cnV+XIU2gwxFTBuZJ2IDpRjv+2ZrkdJkghbqI8kA8JgM3oWFLSA&#10;fzjryGIVD7/3AhVn5osjKVezxSJ5Mm8Wyw9z2uB5ZnueEU4SVMUjZ0N4E7OPB2LXJHmjsxrPnYwt&#10;k3WySKPNkzfP9/mv58e4+QsAAP//AwBQSwMEFAAGAAgAAAAhAJoqH/nfAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbi1dquEkpBNhUBcQZQWiZsbb5Oo8TqK3Sb8Pe4Jjqt5&#10;mnlbbCbbiQsNvnWMsFwoEMSVMy3XCLvP1/kDCB80G905JoQf8rApb28KnRs38gddtqEWsYR9rhGa&#10;EPpcSl81ZLVfuJ44Zkc3WB3iOdTSDHqM5baTK6XupdUtx4VG9/TcUHXani3C/u34/ZWo9/rFpv3o&#10;JiXZZhLxbjY9PYIINIU/GK76UR3K6HRwZzZedAjr1TqJKMI8zZYgrkSSqhTEASFTCciykP9/KH8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR41d8/gBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmiof+d8AAAALAQAADwAAAAAAAAAAAAAA&#10;AABSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="585D2B3B" w14:textId="4016FB20" w:rsidR="000B291B" w:rsidRPr="008F6EBA" w:rsidRDefault="005424FF" w:rsidP="008F6EBA">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="auto"/>
+                          <w:left w:val="thinThickSmallGap" w:sz="24" w:space="4" w:color="auto"/>
+                          <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="1" w:color="auto"/>
+                          <w:right w:val="thickThinSmallGap" w:sz="24" w:space="10" w:color="auto"/>
+                        </w:pBdr>
+                        <w:spacing w:line="1000" w:lineRule="exact"/>
+                        <w:contextualSpacing/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="52"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F6EBA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="52"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t>Parish of Donaghmore</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000B291B" w:rsidRPr="008F6EBA">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="52"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> &amp; Galbally </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="237897B0" w14:textId="4CACDF41" w:rsidR="005A73E8" w:rsidRPr="000B291B" w:rsidRDefault="005424FF" w:rsidP="00210BDF">
+                      <w:pPr>
+                        <w:spacing w:line="1000" w:lineRule="exact"/>
+                        <w:contextualSpacing/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="ChopinScript" w:hAnsi="ChopinScript"/>
+                          <w:sz w:val="46"/>
+                          <w:szCs w:val="2"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000B291B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ChopinScript" w:hAnsi="ChopinScript"/>
+                          <w:sz w:val="46"/>
+                          <w:szCs w:val="2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009113A2">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251780096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3402DBE7" wp14:editId="59C528A6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>140677</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-410308</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3829099" cy="640080"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="13771070" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3829099" cy="640080"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2770DF09" w14:textId="6F1A8D2B" w:rsidR="00B542F6" w:rsidRPr="00D25D69" w:rsidRDefault="000F49D3" w:rsidP="00B542F6">
+                            <w:pPr>
+                              <w:spacing w:after="320" w:line="320" w:lineRule="atLeast"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D25D69">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>PARISH</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00770BD0">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> &amp; DIO</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FC3958">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>CESAN</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00770BD0">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00770BD0" w:rsidRPr="00D25D69">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>NOTICES</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="27D67D2A" w14:textId="77777777" w:rsidR="00AA4BD6" w:rsidRPr="00681500" w:rsidRDefault="00AA4BD6" w:rsidP="00B542F6">
+                            <w:pPr>
+                              <w:spacing w:after="320" w:line="320" w:lineRule="atLeast"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3402DBE7" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:11.1pt;margin-top:-32.3pt;width:301.5pt;height:50.4pt;z-index:251780096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOy4zy/QEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JVN7EFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbSr8+SchyjvRXVgeBytcOd2eH6arSGHRQGDa7h81nJmXISWu12Df/x/e7N&#10;krMQhWuFAaca/qgCv9q8frUefK0q6MG0ChmBuFAPvuF9jL4uiiB7ZUWYgVeOkh2gFZFC3BUtioHQ&#10;rSmqsrwoBsDWI0gVAp3eTkm+yfhdp2T82nVBRWYaTr3FvGJet2ktNmtR71D4XstjG+IfurBCO7r0&#10;BHUromB71H9BWS0RAnRxJsEW0HVaqsyB2MzLP9g89MKrzIXECf4kU/h/sPLL4cF/QxbH9zDSADOJ&#10;4O9B/gzMwU0v3E5dI8LQK9HSxfMkWTH4UB9Lk9ShDglkO3yGloYs9hEy0NihTaoQT0boNIDHk+hq&#10;jEzS4dtltSpXK84k5S4WZbnMUylE/VztMcSPCixLm4YjDTWji8N9iKkbUT//ki5zcKeNyYM1jg3U&#10;cnVZlrniLGV1JOMZbRu+LNM3WSGx/ODaXB2FNtOebjDuSDsxnTjHcTsy3Ta8SrVJhS20j6QDwuQz&#10;ehe06QF/czaQxxoefu0FKs7MJ0daruaLRTJlDhbvLisK8DyzPc8IJwmq4ZGzaXsTs5Enztekeaez&#10;HC+dHFsm72SVjj5P5jyP818vr3HzBAAA//8DAFBLAwQUAAYACAAAACEAuIiKZt0AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbltKBhGUptNA4sBhBwbc3cZrqzVJabKu8PSY&#10;Ezva/vz7c7GeXS8mGmMXvIGbZQaCfB1s5xsDH+8vi3sQMaG32AdPBr4pwrq8vCgwt+Hk32japUZw&#10;iI85GmhTGnIpY92Sw7gMA3me7cPoMHE5NtKOeOJw10uVZVo67DxfaHGg55bqw+7oWGP6rFYPaRNi&#10;3O7V0+sPbqvDlzHXV/PmEUSiOf3D8KfPO1CyUxWO3kbRG1BKMWlgoW81CAa0uuNOZWClFciykOcf&#10;lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATsuM8v0BAADVAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuIiKZt0AAAAJAQAADwAAAAAAAAAA&#10;AAAAAABXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2770DF09" w14:textId="6F1A8D2B" w:rsidR="00B542F6" w:rsidRPr="00D25D69" w:rsidRDefault="000F49D3" w:rsidP="00B542F6">
+                      <w:pPr>
+                        <w:spacing w:after="320" w:line="320" w:lineRule="atLeast"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D25D69">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>PARISH</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00770BD0">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> &amp; DIO</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FC3958">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>CESAN</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00770BD0">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00770BD0" w:rsidRPr="00D25D69">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>NOTICES</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="27D67D2A" w14:textId="77777777" w:rsidR="00AA4BD6" w:rsidRPr="00681500" w:rsidRDefault="00AA4BD6" w:rsidP="00B542F6">
+                      <w:pPr>
+                        <w:spacing w:after="320" w:line="320" w:lineRule="atLeast"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00AD1444">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F0FA4A3" wp14:editId="28175C73">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4419092</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-901700</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="7534656"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Straight Connector 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="7534656"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="19050">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="95000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="3ECCFC3C" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="347.95pt,-71pt" to="347.95pt,522.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDJJms0QEAAAIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LT2G0EyzkkSC9N&#10;G7TNB9DU0iLAF0jGkv8+S1KWk/TUoBdKXO7szgyXm+tRK3IAH6Q1LV0uakrAcNtJs2/p45+7T18p&#10;CZGZjilroKVHCPR6+/HDZnANXNjeqg48wSImNINraR+ja6oq8B40CwvrwOChsF6ziFu/rzrPBqyu&#10;VXVR1+tqsL5z3nIIAaO35ZBuc30hgMefQgSIRLUUucW8+rzu0lptN6zZe+Z6ySca7B0sNJMGm86l&#10;bllk5MnLv0ppyb0NVsQFt7qyQkgOWQOqWdZv1PzumYOsBc0JbrYp/L+y/Mfhxjx4tGFwoQnuwScV&#10;o/A6fZEfGbNZx9ksGCPhJcgx+mX1+XK9WicjqzPQ+RC/gdUk/bRUSZN0sIYdvodYUk8pKawMGXB6&#10;rupVndOCVbK7k0qlwzwLcKM8OTC8xd1+mXPUk763XYldreo63yVSmNMzoReV8EwZDJ6F5r94VFA4&#10;/AJBZIfSSoO5UOnBOAcTl5NQZTA7wQSynIET+zS8Z8KvgVN+gkKez38Bz4jc2Zo4g7U01hfvXneP&#10;44myKPknB4ruZMHOdsc8AtkaHLTs3PQo0iS/3Gf4+elunwEAAP//AwBQSwMEFAAGAAgAAAAhAFsQ&#10;OJDfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5buqpUW9d0QojBicMK&#10;F25Z4zWFxqmadCtvjxEHONr+9Pv7y93senHGMXSeFKyWCQikxpuOWgVvr/vFGkSImozuPaGCLwyw&#10;q66vSl0Yf6EDnuvYCg6hUGgFNsahkDI0Fp0OSz8g8e3kR6cjj2MrzagvHO56mSZJLp3uiD9YPeCD&#10;xeaznpyC6emw1nVvKd0PH9I/vr/gs41K3d7M91sQEef4B8OPPqtDxU5HP5EJoleQb+42jCpYrLKU&#10;WzHyuzoym2RZDrIq5f8W1TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgySZrNEBAAAC&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWxA4kN8A&#10;AAANAQAADwAAAAAAAAAAAAAAAAArBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="#f2f2f2 [3052]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6313720D" w14:textId="77777777" w:rsidR="00304426" w:rsidRDefault="00304426" w:rsidP="00D776D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE63DED" w14:textId="21152903" w:rsidR="00714A0F" w:rsidRPr="00A4059B" w:rsidRDefault="003C5A7B" w:rsidP="00D776D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="4"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251796480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71D298E2" wp14:editId="43D31DB3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4610100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3187700</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4646295" cy="2011680"/>
+                <wp:effectExtent l="0" t="0" r="20955" b="26670"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="740415451" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4646295" cy="2011680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5C618B66" w14:textId="0D0B0729" w:rsidR="00842035" w:rsidRPr="00A31DB0" w:rsidRDefault="00097E56" w:rsidP="0055537D">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A31DB0">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>MASS TIMES</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="TableGrid"/>
+                              <w:tblW w:w="10124" w:type="dxa"/>
+                              <w:tblInd w:w="137" w:type="dxa"/>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="1418"/>
+                              <w:gridCol w:w="2976"/>
+                              <w:gridCol w:w="5730"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="0017396D" w:rsidRPr="00E5694A" w14:paraId="31FF26E2" w14:textId="77777777" w:rsidTr="008D0023">
+                              <w:trPr>
+                                <w:trHeight w:val="360"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1418" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="0595EDCE" w14:textId="3CCBD64E" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="004B39E8" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                    </w:rPr>
+                                    <w:t>.</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2976" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="63D09C19" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>DONAGHMORE</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5730" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="550167FD" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>GALBALLY</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0017396D" w:rsidRPr="00C772EA" w14:paraId="31F7C8C7" w14:textId="77777777" w:rsidTr="002579A0">
+                              <w:trPr>
+                                <w:trHeight w:val="95"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1418" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="24837B01" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Weekday</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2976" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="6312931A" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Mon 7pm</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="5AA2400F" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Tues, Wed &amp; Fri – 9.30pm</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5730" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="1D8063B5" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Tues, Wed, Thur 10am</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="617DCB94" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Fri 7pm</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0017396D" w:rsidRPr="00C772EA" w14:paraId="21883ACA" w14:textId="77777777" w:rsidTr="002579A0">
+                              <w:trPr>
+                                <w:trHeight w:val="95"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1418" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="09DE563C" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Weekend</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2976" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="319EEA67" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Sat 6pm Vigil</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="38934A82" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Sun 11am</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5730" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="059E35F2" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Sun 10am</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0017396D" w:rsidRPr="00C772EA" w14:paraId="41D59724" w14:textId="77777777" w:rsidTr="002579A0">
+                              <w:trPr>
+                                <w:trHeight w:val="95"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1418" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="024421DE" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Adoration</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2976" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="0AD3E3E5" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Tues 10am – 5.30pm</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5730" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="7DDA7C0A" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0017396D" w:rsidRPr="00C772EA" w14:paraId="5E158289" w14:textId="77777777" w:rsidTr="002579A0">
+                              <w:trPr>
+                                <w:trHeight w:val="95"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1418" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="3A141306" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Confessions</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2976" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="2F2AA9F1" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Sat 5.15pm – 5.45pm</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5730" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="12C65773" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0017396D" w:rsidRPr="00725914" w14:paraId="7D46A929" w14:textId="77777777" w:rsidTr="002579A0">
+                              <w:trPr>
+                                <w:trHeight w:val="629"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1418" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="7A3D9E9A" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="28FA7C2C" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Live stream</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2976" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="2C7A7223" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:color w:val="1F1F1F"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="1F1F1F"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:color w:val="1F1F1F"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">churchmedia.tv </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="70796D7F" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008D0023">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:color w:val="1F1F1F"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t>Or Click the link in the Parish website.</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5730" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="7D6A9798" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="78DE5160" w14:textId="5828C5D9" w:rsidR="00E61808" w:rsidRDefault="00E61808" w:rsidP="00E61808"/>
+                          <w:p w14:paraId="7F094C51" w14:textId="77777777" w:rsidR="00E5694A" w:rsidRDefault="00E5694A" w:rsidP="00E5694A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7FD29EC8" w14:textId="77777777" w:rsidR="00E5694A" w:rsidRDefault="00E5694A" w:rsidP="00E5694A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="71D298E2" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:363pt;margin-top:251pt;width:365.85pt;height:158.4pt;z-index:251796480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2MCVjFgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01b2tJGTVdLlyKk&#10;5UNaeADHcRoLx2PGbpPy9Iydbrda4ILwwfJ47L9nfjNe3/StYUeFXoMt+GQ05kxZCZW2+4J/+7p7&#10;teTMB2ErYcCqgp+U5zebly/WncvVFBowlUJGItbnnSt4E4LLs8zLRrXCj8ApS84asBWBTNxnFYqO&#10;1FuTTcfjRdYBVg5BKu9p925w8k3Sr2slw+e69iowU3CKLaQZ01zGOdusRb5H4Rotz2GIf4iiFdrS&#10;oxepOxEEO6D+TarVEsFDHUYS2gzqWkuVcqBsJuNn2Tw0wqmUC8Hx7oLJ/z9Z+en44L4gC/1b6KmA&#10;KQnv7kF+98zCthF2r24RoWuUqOjhSUSWdc7n56sRtc99FCm7j1BRkcUhQBLqa2wjFcqTkToV4HSB&#10;rvrAJG3OFrPFdDXnTJKPIEwWy1SWTOSP1x368F5By+Ki4EhVTfLieO9DDEfkj0fiax6MrnbamGTg&#10;vtwaZEdBHbBLI2Xw7JixrCv4aj6dDwT+KjFO408SrQ7Uyka3BV9eDok8cntnq9RoQWgzrClkY88g&#10;I7uBYujLnumq4K/jA5FrCdWJyCIMnUs/jRYN4E/OOuragvsfB4GKM/PBUnVWk9kstnkyZvM3UzLw&#10;2lNee4SVJFXwwNmw3Ib0NSI3C7dUxVonvk+RnEOmbkzYzz8ntvu1nU49/e/NLwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAOEzPCbiAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ&#10;6zS0SQhxKoQEojtoEWzdeJpE+BFsNw1/z3QFuxnN1Zlzq/VkNBvRh95ZAYt5Agxt41RvWwHvu6dZ&#10;ASxEaZXUzqKAHwywri8vKlkqd7JvOG5jywhiQykFdDEOJeeh6dDIMHcDWrodnDcy0upbrrw8Edxo&#10;niZJxo3sLX3o5ICPHTZf26MRUCxfxs+wuX39aLKDvos3+fj87YW4vpoe7oFFnOJfGM76pA41Oe3d&#10;0arAtIA8zahLFLBKUhrOieUqz4Htib8oCuB1xf+XqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAtjAlYxYCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA4TM8JuIAAAAMAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5C618B66" w14:textId="0D0B0729" w:rsidR="00842035" w:rsidRPr="00A31DB0" w:rsidRDefault="00097E56" w:rsidP="0055537D">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A31DB0">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>MASS TIMES</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="TableGrid"/>
+                        <w:tblW w:w="10124" w:type="dxa"/>
+                        <w:tblInd w:w="137" w:type="dxa"/>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="1418"/>
+                        <w:gridCol w:w="2976"/>
+                        <w:gridCol w:w="5730"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="0017396D" w:rsidRPr="00E5694A" w14:paraId="31FF26E2" w14:textId="77777777" w:rsidTr="008D0023">
+                        <w:trPr>
+                          <w:trHeight w:val="360"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1418" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="0595EDCE" w14:textId="3CCBD64E" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="004B39E8" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2976" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="63D09C19" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>DONAGHMORE</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5730" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="550167FD" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>GALBALLY</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0017396D" w:rsidRPr="00C772EA" w14:paraId="31F7C8C7" w14:textId="77777777" w:rsidTr="002579A0">
+                        <w:trPr>
+                          <w:trHeight w:val="95"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1418" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="24837B01" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Weekday</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2976" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="6312931A" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Mon 7pm</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5AA2400F" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Tues, Wed &amp; Fri – 9.30pm</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5730" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="1D8063B5" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Tues, Wed, Thur 10am</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="617DCB94" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Fri 7pm</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0017396D" w:rsidRPr="00C772EA" w14:paraId="21883ACA" w14:textId="77777777" w:rsidTr="002579A0">
+                        <w:trPr>
+                          <w:trHeight w:val="95"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1418" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="09DE563C" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Weekend</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2976" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="319EEA67" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Sat 6pm Vigil</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="38934A82" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Sun 11am</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5730" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="059E35F2" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Sun 10am</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0017396D" w:rsidRPr="00C772EA" w14:paraId="41D59724" w14:textId="77777777" w:rsidTr="002579A0">
+                        <w:trPr>
+                          <w:trHeight w:val="95"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1418" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="024421DE" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Adoration</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2976" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="0AD3E3E5" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Tues 10am – 5.30pm</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5730" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="7DDA7C0A" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0017396D" w:rsidRPr="00C772EA" w14:paraId="5E158289" w14:textId="77777777" w:rsidTr="002579A0">
+                        <w:trPr>
+                          <w:trHeight w:val="95"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1418" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="3A141306" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Confessions</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2976" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="2F2AA9F1" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Sat 5.15pm – 5.45pm</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5730" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="12C65773" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0017396D" w:rsidRPr="00725914" w14:paraId="7D46A929" w14:textId="77777777" w:rsidTr="002579A0">
+                        <w:trPr>
+                          <w:trHeight w:val="629"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1418" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="7A3D9E9A" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="28FA7C2C" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Live stream</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2976" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="2C7A7223" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:color w:val="1F1F1F"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="1F1F1F"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:color w:val="1F1F1F"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">churchmedia.tv </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="70796D7F" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D0023">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:color w:val="1F1F1F"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Or Click the link in the Parish website.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5730" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="7D6A9798" w14:textId="77777777" w:rsidR="0017396D" w:rsidRPr="008D0023" w:rsidRDefault="0017396D" w:rsidP="0017396D">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="78DE5160" w14:textId="5828C5D9" w:rsidR="00E61808" w:rsidRDefault="00E61808" w:rsidP="00E61808"/>
+                    <w:p w14:paraId="7F094C51" w14:textId="77777777" w:rsidR="00E5694A" w:rsidRDefault="00E5694A" w:rsidP="00E5694A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7FD29EC8" w14:textId="77777777" w:rsidR="00E5694A" w:rsidRDefault="00E5694A" w:rsidP="00E5694A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="4"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57200BB3" wp14:editId="1D9AC75D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4681220</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>980440</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4559642" cy="2203304"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4559642" cy="2203304"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="203A8526" w14:textId="1BCAF9E9" w:rsidR="006B4358" w:rsidRPr="00A31DB0" w:rsidRDefault="006B4358" w:rsidP="006B4358">
+                            <w:pPr>
+                              <w:contextualSpacing/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A31DB0">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>C</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0017396D" w:rsidRPr="00A31DB0">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ONTACT DETAILS </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="TableGrid"/>
+                              <w:tblW w:w="6804" w:type="dxa"/>
+                              <w:tblInd w:w="-5" w:type="dxa"/>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="1410"/>
+                              <w:gridCol w:w="2701"/>
+                              <w:gridCol w:w="2693"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="00E76D6A" w:rsidRPr="00842035" w14:paraId="63D40BF7" w14:textId="77777777" w:rsidTr="00DB0813">
+                              <w:trPr>
+                                <w:trHeight w:val="421"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1410" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="2193F70C" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>PARISH PRIEST</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2701" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                  <w:hideMark/>
+                                </w:tcPr>
+                                <w:p w14:paraId="44794BEB" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>FR BRIAN SLATER</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2693" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="7C6257ED" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>TEL: (028) 87761327</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00E76D6A" w:rsidRPr="00842035" w14:paraId="217641D3" w14:textId="77777777" w:rsidTr="00DB0813">
+                              <w:trPr>
+                                <w:trHeight w:val="555"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1410" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="58DC0016" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">ASSOCIATE </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="0AFC216A" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>PASTOR</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2701" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                  <w:hideMark/>
+                                </w:tcPr>
+                                <w:p w14:paraId="059A95AF" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">FR PATRICK BRESLAN  </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2693" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="166D1A91" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>TEL: (028) 8775 8277</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="72A0E4CB" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">        </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00E76D6A" w:rsidRPr="00842035" w14:paraId="6AF225A1" w14:textId="77777777" w:rsidTr="00DB0813">
+                              <w:trPr>
+                                <w:trHeight w:val="386"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1410" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="50C7FBB7" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>RETIRED</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2701" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                  <w:hideMark/>
+                                </w:tcPr>
+                                <w:p w14:paraId="231080EF" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>FR PATRICK MCGUCKIN</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="4B2F286A" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2693" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="6B2E514F" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00E76D6A" w:rsidRPr="00842035" w14:paraId="6010073A" w14:textId="77777777" w:rsidTr="00DB0813">
+                              <w:trPr>
+                                <w:trHeight w:val="386"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1410" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="669A7AE9" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>SECRETARY</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2701" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="4F6A2C5D" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">AVAILABLE TUESDAY &amp; THURSDAY </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2693" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="3734BEF5" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>10AM – 2PM (028) 87761327</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="7D8E884E" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00E76D6A" w:rsidRPr="00842035" w14:paraId="52758720" w14:textId="77777777" w:rsidTr="00DB0813">
+                              <w:trPr>
+                                <w:trHeight w:val="386"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1410" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="61F235AD" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2701" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="2402267C" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">EMAIL </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2693" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="018B2776" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:hyperlink r:id="rId8" w:history="1">
+                                    <w:r w:rsidRPr="005E5A85">
+                                      <w:rPr>
+                                        <w:rStyle w:val="Hyperlink"/>
+                                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                        <w:color w:val="auto"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                        <w:u w:val="none"/>
+                                      </w:rPr>
+                                      <w:t>parishdonaghmore@gmail.com</w:t>
+                                    </w:r>
+                                  </w:hyperlink>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00E76D6A" w:rsidRPr="00D91A1A" w14:paraId="171AA831" w14:textId="77777777" w:rsidTr="00DB0813">
+                              <w:trPr>
+                                <w:trHeight w:val="386"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1410" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="01CDA561" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2701" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="494E3582" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>WEBSITE</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2693" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="586789B4" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005E5A85">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>WWW.donaghmoreparish.ie</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="524E9642" w14:textId="4984FC5F" w:rsidR="00D91A1A" w:rsidRPr="00842035" w:rsidRDefault="00D91A1A" w:rsidP="00D91A1A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4F38EAF4" w14:textId="7F415DE1" w:rsidR="005D73B6" w:rsidRPr="00D91A1A" w:rsidRDefault="005D73B6" w:rsidP="005D73B6">
+                            <w:pPr>
+                              <w:contextualSpacing/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="57200BB3" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:368.6pt;margin-top:77.2pt;width:359.05pt;height:173.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBz5yPa/QEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+y4TtdYcaquXadJ&#10;3YfU7gdgjGM04DIgsbNfvwt202h7q+YHBFzfc+8597C5HrUiB+G8BFPT5SKnRBgOrTS7mv54un93&#10;RYkPzLRMgRE1PQpPr7dv32wGW4kCelCtcARBjK8GW9M+BFtlmee90MwvwAqDwQ6cZgGPbpe1jg2I&#10;rlVW5PllNoBrrQMuvMfbuylItwm/6wQP37rOi0BUTbG3kFaX1iau2XbDqp1jtpd8boO9ogvNpMGi&#10;J6g7FhjZO/kPlJbcgYcuLDjoDLpOcpE4IJtl/hebx55ZkbigON6eZPL/D5Z/PTza746E8QOMOMBE&#10;wtsH4D89MXDbM7MTN87B0AvWYuFllCwbrK/m1Ci1r3wEaYYv0OKQ2T5AAho7p6MqyJMgOg7geBJd&#10;jIFwvCxXq/VlWVDCMVYU+cVFXqYarHpOt86HTwI0iZuaOpxqgmeHBx9iO6x6/iVWM3AvlUqTVYYM&#10;NV2vilVKOItoGdB4SuqaXuXxm6wQWX40bUoOTKppjwWUmWlHphPnMDYjkS1SiLlRhQbaI+rgYPIZ&#10;vgvc9OB+UzKgx2rqf+2ZE5Sozwa1XC/LMpoyHcrV+wIP7jzSnEeY4QhV00DJtL0NycgT5RvUvJNJ&#10;jZdO5pbRO0mk2efRnOfn9NfLa9z+AQAA//8DAFBLAwQUAAYACAAAACEAxMacPN8AAAAMAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuFG7rU3bEKdCIK4gClTqzY23SdR4HcVuE/4e&#10;9wTH1TzNvM03o2vZBfvQeNIwmwpgSKW3DVUavj5f71fAQjRkTesJNfxggE0xuclNZv1AH3jZxoql&#10;EgqZ0VDH2GWch7JGZ8LUd0gpO/remZjOvuK2N0Mqdy2fC/HAnWkoLdSmw+cay9P27DR8vx33Oyne&#10;qxenusGPgpNbc63vbsenR2ARx/gHw1U/qUORnA7+TDawVsNysZwnNAVKSmBXQiq1AHbQoMRMAi9y&#10;/v+J4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBz5yPa/QEAANUDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDExpw83wAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAFcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="203A8526" w14:textId="1BCAF9E9" w:rsidR="006B4358" w:rsidRPr="00A31DB0" w:rsidRDefault="006B4358" w:rsidP="006B4358">
+                      <w:pPr>
+                        <w:contextualSpacing/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A31DB0">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>C</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0017396D" w:rsidRPr="00A31DB0">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ONTACT DETAILS </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="TableGrid"/>
+                        <w:tblW w:w="6804" w:type="dxa"/>
+                        <w:tblInd w:w="-5" w:type="dxa"/>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="1410"/>
+                        <w:gridCol w:w="2701"/>
+                        <w:gridCol w:w="2693"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="00E76D6A" w:rsidRPr="00842035" w14:paraId="63D40BF7" w14:textId="77777777" w:rsidTr="00DB0813">
+                        <w:trPr>
+                          <w:trHeight w:val="421"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1410" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="2193F70C" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>PARISH PRIEST</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2701" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                            <w:hideMark/>
+                          </w:tcPr>
+                          <w:p w14:paraId="44794BEB" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>FR BRIAN SLATER</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2693" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="7C6257ED" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>TEL: (028) 87761327</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00E76D6A" w:rsidRPr="00842035" w14:paraId="217641D3" w14:textId="77777777" w:rsidTr="00DB0813">
+                        <w:trPr>
+                          <w:trHeight w:val="555"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1410" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="58DC0016" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ASSOCIATE </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0AFC216A" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>PASTOR</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2701" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                            <w:hideMark/>
+                          </w:tcPr>
+                          <w:p w14:paraId="059A95AF" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">FR PATRICK BRESLAN  </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2693" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="166D1A91" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>TEL: (028) 8775 8277</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="72A0E4CB" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">        </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00E76D6A" w:rsidRPr="00842035" w14:paraId="6AF225A1" w14:textId="77777777" w:rsidTr="00DB0813">
+                        <w:trPr>
+                          <w:trHeight w:val="386"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1410" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="50C7FBB7" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>RETIRED</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2701" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                            <w:hideMark/>
+                          </w:tcPr>
+                          <w:p w14:paraId="231080EF" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>FR PATRICK MCGUCKIN</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4B2F286A" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2693" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="6B2E514F" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00E76D6A" w:rsidRPr="00842035" w14:paraId="6010073A" w14:textId="77777777" w:rsidTr="00DB0813">
+                        <w:trPr>
+                          <w:trHeight w:val="386"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1410" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="669A7AE9" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>SECRETARY</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2701" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="4F6A2C5D" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">AVAILABLE TUESDAY &amp; THURSDAY </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2693" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="3734BEF5" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>10AM – 2PM (028) 87761327</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7D8E884E" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00E76D6A" w:rsidRPr="00842035" w14:paraId="52758720" w14:textId="77777777" w:rsidTr="00DB0813">
+                        <w:trPr>
+                          <w:trHeight w:val="386"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1410" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="61F235AD" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2701" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="2402267C" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">EMAIL </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2693" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="018B2776" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId9" w:history="1">
+                              <w:r w:rsidRPr="005E5A85">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                  <w:color w:val="auto"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:u w:val="none"/>
+                                </w:rPr>
+                                <w:t>parishdonaghmore@gmail.com</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00E76D6A" w:rsidRPr="00D91A1A" w14:paraId="171AA831" w14:textId="77777777" w:rsidTr="00DB0813">
+                        <w:trPr>
+                          <w:trHeight w:val="386"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1410" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="01CDA561" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2701" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="494E3582" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>WEBSITE</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2693" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="586789B4" w14:textId="77777777" w:rsidR="00E76D6A" w:rsidRPr="005E5A85" w:rsidRDefault="00E76D6A" w:rsidP="00E76D6A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E5A85">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>WWW.donaghmoreparish.ie</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="524E9642" w14:textId="4984FC5F" w:rsidR="00D91A1A" w:rsidRPr="00842035" w:rsidRDefault="00D91A1A" w:rsidP="00D91A1A">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4F38EAF4" w14:textId="7F415DE1" w:rsidR="005D73B6" w:rsidRPr="00D91A1A" w:rsidRDefault="005D73B6" w:rsidP="005D73B6">
+                      <w:pPr>
+                        <w:contextualSpacing/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A938E4">
         <w:rPr>
-          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B36BEE">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20CEDC2D" wp14:editId="2104D563">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4652865</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>205662</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4478020" cy="908180"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4478020" cy="908180"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="43B48658" w14:textId="757DEC05" w:rsidR="000B291B" w:rsidRPr="00A71FA9" w:rsidRDefault="000B291B" w:rsidP="000B291B">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0043120E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">THE </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E27B1D" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>TW</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00724BFE" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>E</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E27B1D" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>NTY</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A74CC9" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>-</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E27B1D" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A3393A" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>F</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008455A3">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>IFTH</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F0051D" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E27B1D" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>SUNDAY IN ORDINARY TIME</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4CE9EA25" w14:textId="4EB50AFA" w:rsidR="00AB1589" w:rsidRPr="00A71FA9" w:rsidRDefault="000B291B" w:rsidP="00AB1589">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Readings for </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00052A07" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">this </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>week</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0061089F" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00271942" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008455A3" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Is 55:6-9, Phil 1:20-24,27, Mt 20: 1-16</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="31BC2F49" w14:textId="3C0EB231" w:rsidR="00F66F78" w:rsidRPr="00A71FA9" w:rsidRDefault="00F66F78" w:rsidP="000B291B">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Readings for </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B30D15" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">next </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F67053" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>week:</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B30D15" w:rsidRPr="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00800ACB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Ez 18:25-28, Phil 2: 1-11, Mt 21: 28</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F73A43">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>-32</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7525A49A" w14:textId="77777777" w:rsidR="00F66F78" w:rsidRDefault="00F66F78" w:rsidP="000B291B">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="05880747" w14:textId="77777777" w:rsidR="00F66F78" w:rsidRDefault="00F66F78" w:rsidP="000B291B">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="03ED1407" w14:textId="77777777" w:rsidR="00354BFC" w:rsidRPr="00115B61" w:rsidRDefault="00354BFC" w:rsidP="000B291B">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="20CEDC2D" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:366.35pt;margin-top:16.2pt;width:352.6pt;height:71.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk1iX2+wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815INu3EEy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SUhyjvRXVgSC52tmd2eHmZjCaHaUPCm3N57OSM2kFNsrua/7928Ob&#10;NWchgm1Ao5U1P8nAb7avX216V8kFdqgb6RmB2FD1ruZdjK4qiiA6aSDM0ElLwRa9gUhHvy8aDz2h&#10;G10syvJt0aNvnEchQ6Db+zHItxm/baWIX9o2yMh0zam3mFef111ai+0Gqr0H1ykxtQH/0IUBZano&#10;GeoeIrCDV39BGSU8BmzjTKApsG2VkJkDsZmXf7B56sDJzIXECe4sU/h/sOLz8cl99SwO73CgAWYS&#10;wT2i+BGYxbsO7F7eeo99J6GhwvMkWdG7UE2pSepQhQSy6z9hQ0OGQ8QMNLTeJFWIJyN0GsDpLLoc&#10;IhN0uVxercsFhQTFrsv1fJ2nUkD1nO18iB8kGpY2Nfc01IwOx8cQUzdQPf+Sill8UFrnwWrLegJd&#10;LVY54SJiVCTfaWVqvi7TNzohkXxvm5wcQelxTwW0nVgnoiPlOOwGppqar1JuEmGHzYlk8DjajJ4F&#10;bTr0vzjryWI1Dz8P4CVn+qMlKa/ny2XyZD4sV1dJBH8Z2V1GwAqCqnnkbNzexezjkfItSd6qrMZL&#10;J1PLZJ0s0mTz5M3Lc/7r5TFufwMAAP//AwBQSwMEFAAGAAgAAAAhAAov9NffAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4soe3oVppOCMQVxIBJ3LLGaysap2qytbw93glu&#10;tvzp9/eXm9n14oRj6DxpuF0oEEi1tx01Gj7en29WIEI0ZE3vCTX8YIBNdXlRmsL6id7wtI2N4BAK&#10;hdHQxjgUUoa6RWfCwg9IfDv40ZnI69hIO5qJw10vE6XupDMd8YfWDPjYYv29PToNny+Hr12mXpsn&#10;txwmPytJbi21vr6aH+5BRJzjHwxnfVaHip32/kg2iF5DniY5oxrSJANxBrI0X4PY85QvM5BVKf93&#10;qH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5NYl9vsBAADUAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACi/0198AAAALAQAADwAAAAAAAAAA&#10;AAAAAABVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="43B48658" w14:textId="757DEC05" w:rsidR="000B291B" w:rsidRPr="00A71FA9" w:rsidRDefault="000B291B" w:rsidP="000B291B">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0043120E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">THE </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E27B1D" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>TW</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00724BFE" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>E</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E27B1D" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>NTY</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A74CC9" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>-</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E27B1D" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A3393A" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>F</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008455A3">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>IFTH</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F0051D" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E27B1D" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>SUNDAY IN ORDINARY TIME</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4CE9EA25" w14:textId="4EB50AFA" w:rsidR="00AB1589" w:rsidRPr="00A71FA9" w:rsidRDefault="000B291B" w:rsidP="00AB1589">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Readings for </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00052A07" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">this </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>week</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0061089F" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00271942" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="008455A3" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Is 55:6-9, Phil 1:20-24,27, Mt 20: 1-16</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="31BC2F49" w14:textId="3C0EB231" w:rsidR="00F66F78" w:rsidRPr="00A71FA9" w:rsidRDefault="00F66F78" w:rsidP="000B291B">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Readings for </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B30D15" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">next </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F67053" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>week:</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B30D15" w:rsidRPr="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00800ACB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Ez 18:25-28, Phil 2: 1-11, Mt 21: 28</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F73A43">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>-32</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7525A49A" w14:textId="77777777" w:rsidR="00F66F78" w:rsidRDefault="00F66F78" w:rsidP="000B291B">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="05880747" w14:textId="77777777" w:rsidR="00F66F78" w:rsidRDefault="00F66F78" w:rsidP="000B291B">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="03ED1407" w14:textId="77777777" w:rsidR="00354BFC" w:rsidRPr="00115B61" w:rsidRDefault="00354BFC" w:rsidP="000B291B">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00714A0F">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00A4112C">
         <w:rPr>
-          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t>Parish of Donaghmore</w:t>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251794432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E0BDDD8" wp14:editId="68DB5CDF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5623560</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>185420</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4579620" cy="5532120"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="743535313" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4579620" cy="5532120"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="TableGrid"/>
+                              <w:tblW w:w="6941" w:type="dxa"/>
+                              <w:tblInd w:w="-5" w:type="dxa"/>
+                              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="2835"/>
+                              <w:gridCol w:w="4106"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="002E4D95" w:rsidRPr="00100A63" w14:paraId="3B22C1B0" w14:textId="77777777" w:rsidTr="002D5583">
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2835" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="3254F9D9" w14:textId="363FE49D" w:rsidR="002E4D95" w:rsidRPr="00C8678A" w:rsidRDefault="00E5694A" w:rsidP="00100A63">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="36"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="36"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                    <w:t>DATE</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4106" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="0101BFAB" w14:textId="2A873557" w:rsidR="002E4D95" w:rsidRPr="00C8678A" w:rsidRDefault="00E5694A" w:rsidP="00100A63">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="36"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="36"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                    <w:t>NAME</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="32737ED0" w14:textId="77777777" w:rsidTr="002D5583">
+                              <w:trPr>
+                                <w:trHeight w:val="832"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2835" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="36C3A20D" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>SATURDAY 19</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                      <w:vertAlign w:val="superscript"/>
+                                    </w:rPr>
+                                    <w:t>th</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Sept</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="3F6D4A1D" w14:textId="7873C254" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4106" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="5EC12349" w14:textId="6CE9E308" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="36"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="0E2FFB82" w14:textId="77777777" w:rsidTr="002D5583">
+                              <w:trPr>
+                                <w:trHeight w:val="829"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2835" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="13D4BC7E" w14:textId="6C976426" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>SUNDAY 20</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                      <w:vertAlign w:val="superscript"/>
+                                    </w:rPr>
+                                    <w:t>th</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Sept</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4106" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="152FB843" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A3EBB">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>Johnny Loughran</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="62BC985D" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A3EBB">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>Stella Quinn</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="2E537195" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A3EBB">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>Arthur, Rose &amp; Agnes Holland</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="380A184A" w14:textId="77777777" w:rsidR="001F260B" w:rsidRPr="003A3EBB" w:rsidRDefault="00A71EE7" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A3EBB">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>Andy Vincent</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="634FF9D3" w14:textId="451DD28A" w:rsidR="00A71EE7" w:rsidRPr="003A3EBB" w:rsidRDefault="00A71EE7" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A3EBB">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>Alice &amp; Michael Corrigan</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="1E3FE4FB" w14:textId="77777777" w:rsidTr="002D5583">
+                              <w:trPr>
+                                <w:trHeight w:val="405"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2835" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="61D05442" w14:textId="7E0251D8" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>MONDAY 21</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                      <w:vertAlign w:val="superscript"/>
+                                    </w:rPr>
+                                    <w:t>st</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">  Sept</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4106" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="103D645C" w14:textId="2332DA6B" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="3215F66F" w14:textId="77777777" w:rsidTr="002D5583">
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2835" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="14403692" w14:textId="0F95769E" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>TUESDAY 22nd Sept</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4106" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7E7A3A27" w14:textId="6D909D81" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="2300781A" w14:textId="77777777" w:rsidTr="002D5583">
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2835" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="0F9BDB5E" w14:textId="053DED23" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>WEDNESDAY 23rd Sept</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4106" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="693B4CDC" w14:textId="5E8452A4" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C8678A" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A3EBB">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>Kathleen Hackett</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="3DCBF464" w14:textId="77777777" w:rsidTr="002D5583">
+                              <w:trPr>
+                                <w:trHeight w:val="376"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2835" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="640C51AA" w14:textId="0F4171E3" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>THURSDAY 24th Sept</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4106" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="47A5C6E4" w14:textId="0FC4164E" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="338AC59B" w14:textId="77777777" w:rsidTr="002D5583">
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2835" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="546B78D1" w14:textId="1B53EBAB" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>FRIDAY 25</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                      <w:vertAlign w:val="superscript"/>
+                                    </w:rPr>
+                                    <w:t>th</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Sept</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4106" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="3A06D79F" w14:textId="68015E99" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="4F9CEE92" w14:textId="77777777" w:rsidTr="002D5583">
+                              <w:trPr>
+                                <w:trHeight w:val="452"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2835" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="0D78A4F8" w14:textId="693121CE" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:ind w:right="-369"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>SATURDAY 26</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                      <w:vertAlign w:val="superscript"/>
+                                    </w:rPr>
+                                    <w:t>th</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Sept</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="6DCB92CA" w14:textId="09A6EC33" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4106" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="70355FEB" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C8678A" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A3EBB">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>Jimmy Quinn</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="35CB342A" w14:textId="67E07755" w:rsidR="00C8678A" w:rsidRPr="003A3EBB" w:rsidRDefault="00C8678A" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A3EBB">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>Anna Carey</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="2F6E094F" w14:textId="77777777" w:rsidTr="002D5583">
+                              <w:trPr>
+                                <w:trHeight w:val="965"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2835" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="52794389" w14:textId="73C13A16" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>SUNDAY 27</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                      <w:vertAlign w:val="superscript"/>
+                                    </w:rPr>
+                                    <w:t>th</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C8678A">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Sept</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4106" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="1070E01B" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C8678A" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A3EBB">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>Eugene Campbell</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="5D29173B" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRPr="003A3EBB" w:rsidRDefault="00C8678A" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A3EBB">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>Dermot Mc Veigh</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="3D04E6B3" w14:textId="5CBE0D47" w:rsidR="003A3EBB" w:rsidRDefault="003A3EBB" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A3EBB">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
+                                    </w:rPr>
+                                    <w:t>Thomas &amp; Kathleen Mc Cann</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="439C700F" w14:textId="48A9A8AC" w:rsidR="003A3EBB" w:rsidRPr="003A3EBB" w:rsidRDefault="003A3EBB" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
+                                    </w:rPr>
+                                    <w:t>Noel Morri</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00595470">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
+                                    </w:rPr>
+                                    <w:t>s</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="1120B936" w14:textId="40B33486" w:rsidR="003A3EBB" w:rsidRPr="003A3EBB" w:rsidRDefault="003A3EBB" w:rsidP="00C67560">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="6618AF93" w14:textId="78849EE5" w:rsidR="002E4D95" w:rsidRPr="009D7051" w:rsidRDefault="002E4D95">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7E0BDDD8" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:442.8pt;margin-top:14.6pt;width:360.6pt;height:435.6pt;z-index:251794432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlouU7EgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkqwx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lu2l2exmmB4EUqUPykNxc961hJ4Vegy34bDLlTFkJlbaHgn/5vH9x&#10;xZkPwlbCgFUFf1CeX2+fP9t0LldzaMBUChmBWJ93ruBNCC7PMi8b1Qo/AacsGWvAVgRS8ZBVKDpC&#10;b002n05XWQdYOQSpvKfX28HItwm/rpUMH+vaq8BMwSm3kG5MdxnvbLsR+QGFa7Qc0xD/kEUrtKWg&#10;Z6hbEQQ7ov4NqtUSwUMdJhLaDOpaS5VqoGpm01+quW+EU6kWIse7M03+/8HKD6d79wlZ6F9DTw1M&#10;RXh3B/KrZxZ2jbAHdYMIXaNERYFnkbKscz4fv0aqfe4jSNm9h4qaLI4BElBfYxtZoToZoVMDHs6k&#10;qz4wSY+L5av1ak4mSbbl8uV8RkqMIfLH7w59eKugZVEoOFJXE7w43fkwuD66xGgejK722pik4KHc&#10;GWQnQROwT2dE/8nNWNYVfL2cLwcG/goxTedPEK0ONMpGtwW/OjuJPPL2xlZp0ILQZpCpOmNHIiN3&#10;A4uhL3umq4KvYoDIawnVAzGLMEwubRoJDeB3zjqa2oL7b0eBijPzzlJ31rPFIo55UojZyCteWspL&#10;i7CSoAoeOBvEXUirEXmzcENdrHXi9ymTMWWaxtShcXPiuF/qyetpv7c/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAKnwmruAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1CcUk&#10;IU6FkED0BgXB1Y23SUS8Drabhr/HPcFxtU9vZqrVbAc2oQ+9IwVXCwEMqXGmp1bB+9vjZQ4sRE1G&#10;D45QwQ8GWNWnJ5UujTvQK06b2LIkoVBqBV2MY8l5aDq0OizciJR+O+etjun0LTdeH5LcDjwTQnKr&#10;e0oJnR7xocPma7O3CvLl8/QZ1tcvH43cDUW8uJ2evr1S52fz/R2wiHP8g+FYP1WHOnXauj2ZwIbk&#10;yG9kQhVkRQbsCEgh05itgkKIJfC64v831L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;5aLlOxICAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAKnwmruAAAAALAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="TableGrid"/>
+                        <w:tblW w:w="6941" w:type="dxa"/>
+                        <w:tblInd w:w="-5" w:type="dxa"/>
+                        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="2835"/>
+                        <w:gridCol w:w="4106"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="002E4D95" w:rsidRPr="00100A63" w14:paraId="3B22C1B0" w14:textId="77777777" w:rsidTr="002D5583">
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2835" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="3254F9D9" w14:textId="363FE49D" w:rsidR="002E4D95" w:rsidRPr="00C8678A" w:rsidRDefault="00E5694A" w:rsidP="00100A63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>DATE</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4106" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="0101BFAB" w14:textId="2A873557" w:rsidR="002E4D95" w:rsidRPr="00C8678A" w:rsidRDefault="00E5694A" w:rsidP="00100A63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>NAME</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="32737ED0" w14:textId="77777777" w:rsidTr="002D5583">
+                        <w:trPr>
+                          <w:trHeight w:val="832"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2835" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="36C3A20D" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>SATURDAY 19</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Sept</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3F6D4A1D" w14:textId="7873C254" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4106" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="5EC12349" w14:textId="6CE9E308" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="0E2FFB82" w14:textId="77777777" w:rsidTr="002D5583">
+                        <w:trPr>
+                          <w:trHeight w:val="829"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2835" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="13D4BC7E" w14:textId="6C976426" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>SUNDAY 20</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Sept</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4106" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="152FB843" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A3EBB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Johnny Loughran</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="62BC985D" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A3EBB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Stella Quinn</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2E537195" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A3EBB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Arthur, Rose &amp; Agnes Holland</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="380A184A" w14:textId="77777777" w:rsidR="001F260B" w:rsidRPr="003A3EBB" w:rsidRDefault="00A71EE7" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A3EBB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Andy Vincent</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="634FF9D3" w14:textId="451DD28A" w:rsidR="00A71EE7" w:rsidRPr="003A3EBB" w:rsidRDefault="00A71EE7" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A3EBB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Alice &amp; Michael Corrigan</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="1E3FE4FB" w14:textId="77777777" w:rsidTr="002D5583">
+                        <w:trPr>
+                          <w:trHeight w:val="405"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2835" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="61D05442" w14:textId="7E0251D8" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>MONDAY 21</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>st</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  Sept</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4106" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="103D645C" w14:textId="2332DA6B" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="3215F66F" w14:textId="77777777" w:rsidTr="002D5583">
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2835" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="14403692" w14:textId="0F95769E" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>TUESDAY 22nd Sept</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4106" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7E7A3A27" w14:textId="6D909D81" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="2300781A" w14:textId="77777777" w:rsidTr="002D5583">
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2835" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="0F9BDB5E" w14:textId="053DED23" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>WEDNESDAY 23rd Sept</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4106" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="693B4CDC" w14:textId="5E8452A4" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C8678A" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A3EBB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Kathleen Hackett</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="3DCBF464" w14:textId="77777777" w:rsidTr="002D5583">
+                        <w:trPr>
+                          <w:trHeight w:val="376"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2835" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="640C51AA" w14:textId="0F4171E3" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>THURSDAY 24th Sept</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4106" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="47A5C6E4" w14:textId="0FC4164E" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="338AC59B" w14:textId="77777777" w:rsidTr="002D5583">
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2835" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="546B78D1" w14:textId="1B53EBAB" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>FRIDAY 25</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Sept</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4106" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="3A06D79F" w14:textId="68015E99" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="4F9CEE92" w14:textId="77777777" w:rsidTr="002D5583">
+                        <w:trPr>
+                          <w:trHeight w:val="452"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2835" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="0D78A4F8" w14:textId="693121CE" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>SATURDAY 26</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Sept</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6DCB92CA" w14:textId="09A6EC33" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4106" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="70355FEB" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C8678A" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A3EBB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Jimmy Quinn</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="35CB342A" w14:textId="67E07755" w:rsidR="00C8678A" w:rsidRPr="003A3EBB" w:rsidRDefault="00C8678A" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A3EBB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Anna Carey</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C67560" w:rsidRPr="009D7051" w14:paraId="2F6E094F" w14:textId="77777777" w:rsidTr="002D5583">
+                        <w:trPr>
+                          <w:trHeight w:val="965"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2835" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="52794389" w14:textId="73C13A16" w:rsidR="00C67560" w:rsidRPr="00C8678A" w:rsidRDefault="00C67560" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>SUNDAY 27</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C8678A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Sept</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4106" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="1070E01B" w14:textId="77777777" w:rsidR="00C67560" w:rsidRPr="003A3EBB" w:rsidRDefault="00C8678A" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A3EBB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Eugene Campbell</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5D29173B" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRPr="003A3EBB" w:rsidRDefault="00C8678A" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A3EBB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Dermot Mc Veigh</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3D04E6B3" w14:textId="5CBE0D47" w:rsidR="003A3EBB" w:rsidRDefault="003A3EBB" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A3EBB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Thomas &amp; Kathleen Mc Cann</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="439C700F" w14:textId="48A9A8AC" w:rsidR="003A3EBB" w:rsidRPr="003A3EBB" w:rsidRDefault="003A3EBB" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Noel Morri</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00595470">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>s</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1120B936" w14:textId="40B33486" w:rsidR="003A3EBB" w:rsidRPr="003A3EBB" w:rsidRDefault="003A3EBB" w:rsidP="00C67560">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="6618AF93" w14:textId="78849EE5" w:rsidR="002E4D95" w:rsidRPr="009D7051" w:rsidRDefault="002E4D95">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005A23F2" w:rsidRPr="00B36BEE">
+      <w:r w:rsidR="003255C8" w:rsidRPr="00077371">
         <w:rPr>
-          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251767808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AB5B60C" wp14:editId="02BEF865">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-257908</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>23447</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4501662" cy="5821436"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="27305"/>
+                <wp:wrapNone/>
+                <wp:docPr id="142105874" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4501662" cy="5821436"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="267C72AD" w14:textId="5BB6E88B" w:rsidR="00A97285" w:rsidRPr="00595485" w:rsidRDefault="00E5694A" w:rsidP="00681500">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00595485">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">BAPTISMS </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B04DCC" w:rsidRPr="00595485">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1B83C21B" w14:textId="0C1877B4" w:rsidR="00B04DCC" w:rsidRPr="00265B6D" w:rsidRDefault="00B04DCC" w:rsidP="003E7D26">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Baptisms take place on a Saturday @ 4pm </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E301E7" w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">– See below dates for </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E925D3" w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>September</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A4009A" w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>/October</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0688F064" w14:textId="00136912" w:rsidR="00E301E7" w:rsidRPr="00265B6D" w:rsidRDefault="00E301E7" w:rsidP="003E7D26">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Please contact the parish office to make a booking.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3D3A5D7F" w14:textId="3A14BCC7" w:rsidR="00274788" w:rsidRPr="00265B6D" w:rsidRDefault="00274788" w:rsidP="003E7D26">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Sept 26</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E925D3" w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>–</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Donaghmore</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="40F441C8" w14:textId="60939171" w:rsidR="00E65A21" w:rsidRPr="00265B6D" w:rsidRDefault="00E65A21" w:rsidP="003E7D26">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Oct 3</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>rd</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A4009A" w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>–</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A4009A" w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Donaghmore</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0FA8DB09" w14:textId="283D89E2" w:rsidR="00A4009A" w:rsidRPr="00265B6D" w:rsidRDefault="00A4009A" w:rsidP="003E7D26">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Oct 10</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="006A48DE" w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>–</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Galbally</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3DAEC927" w14:textId="2870991A" w:rsidR="006A48DE" w:rsidRPr="00265B6D" w:rsidRDefault="006A48DE" w:rsidP="003E7D26">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Oct 24</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> - Donaghmore</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7CE319DF" w14:textId="1B30AFF5" w:rsidR="00E925D3" w:rsidRPr="00595485" w:rsidRDefault="00694034" w:rsidP="00681500">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00595485">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>WEDDINGS:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="38815D2C" w14:textId="6AF67D69" w:rsidR="0042781C" w:rsidRPr="00265B6D" w:rsidRDefault="0042781C" w:rsidP="002C31BE">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">All couples who plan to </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A4009A" w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>marry are</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> asked to contact the Parish Office to schedule a convenient time and date for completing the required Church and civil paperwork. The completion of the necessary paperwork is a legal requirement and without completion the wedding cannot take place. The requirements are:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="55E035CD" w14:textId="77777777" w:rsidR="0042781C" w:rsidRPr="00265B6D" w:rsidRDefault="0042781C" w:rsidP="002C31BE">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 1) Arrange for your Pre- Marriage Course – see accord.ni for details</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="157CEAFE" w14:textId="77777777" w:rsidR="0042781C" w:rsidRPr="00265B6D" w:rsidRDefault="0042781C" w:rsidP="002C31BE">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 2) Contact your local Council Offices for Notification of Marriage Forms</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1EDAB724" w14:textId="77777777" w:rsidR="00FC109D" w:rsidRPr="00265B6D" w:rsidRDefault="0042781C" w:rsidP="002C31BE">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 3) Complete Pre-Nuptial Enquiry forms with the Priest of the Parish you live in. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0BB46AA4" w14:textId="0D2F5555" w:rsidR="00A97285" w:rsidRPr="00265B6D" w:rsidRDefault="0042781C" w:rsidP="002C31BE">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Please contact the Parish Secretary during office hours to make a bookin</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002C31BE" w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>g.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4E5D2E04" w14:textId="77777777" w:rsidR="00A3548F" w:rsidRPr="00265B6D" w:rsidRDefault="00A3548F" w:rsidP="002C31BE">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="330443ED" w14:textId="775DD004" w:rsidR="00A3548F" w:rsidRPr="00595485" w:rsidRDefault="00694034" w:rsidP="00A3548F">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00595485">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>USEFUL NUMBERS :</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="58E14F52" w14:textId="77777777" w:rsidR="001A382D" w:rsidRPr="00595485" w:rsidRDefault="001A382D" w:rsidP="001A382D">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00595485">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00595485">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                              </w:rPr>
+                              <w:t>t is not always possible for the priests in our parish to be available.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="56ACEE28" w14:textId="77777777" w:rsidR="001A382D" w:rsidRPr="00595485" w:rsidRDefault="001A382D" w:rsidP="001A382D">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00595485">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                              </w:rPr>
+                              <w:t>In the absence of a priest in Donaghmore or Galbally please contact:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4339478D" w14:textId="77777777" w:rsidR="001A382D" w:rsidRPr="00595485" w:rsidRDefault="001A382D" w:rsidP="001A382D">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00595485">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Carrickmore: (028) 80761207 /Coalisland: (028) 87740221</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="077ACFF5" w14:textId="77777777" w:rsidR="001A382D" w:rsidRPr="00595485" w:rsidRDefault="001A382D" w:rsidP="001A382D">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00595485">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Dungannon: (028) 87722631 /Pomeroy: (028) 87757867</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D88946B" w14:textId="77777777" w:rsidR="001A382D" w:rsidRPr="00595485" w:rsidRDefault="001A382D" w:rsidP="001A382D">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00595485">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Tullyallen: (028) 87761211</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6E474598" w14:textId="77777777" w:rsidR="00A3548F" w:rsidRPr="00595485" w:rsidRDefault="00A3548F" w:rsidP="00A3548F">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5C06050D" w14:textId="35DAFCCE" w:rsidR="00835C16" w:rsidRPr="00595485" w:rsidRDefault="00694034" w:rsidP="00694034">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00595485">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>ANNIVERSARY NOTICES:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04437998" w14:textId="168DB0C5" w:rsidR="00694034" w:rsidRPr="00265B6D" w:rsidRDefault="00694034" w:rsidP="00E83465">
+                            <w:pPr>
+                              <w:pStyle w:val="NormalWeb"/>
+                              <w:spacing w:before="0" w:beforeAutospacing="0"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Please note that all notices for the bulletin must include a contact number and be left at the Parochial House, Donaghmore by </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">9.00pm on Wednesday </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>or they will not be recorded in the bulletin.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">When requesting an anniversary mass please write the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>name</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of the deceased, the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>day</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>date</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of the anniversary, the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>chapel</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and a </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>contact name and number</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> on the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>outside</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of the envelope and leave in Donaghmore Parochial House or in either sacristy.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00265B6D" w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">We </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>no longer</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00265B6D" w:rsidRPr="00265B6D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> accept anniversary notices via email.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6D522ADE" w14:textId="77777777" w:rsidR="00694034" w:rsidRPr="00E83465" w:rsidRDefault="00694034" w:rsidP="00694034">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4216E7BC" w14:textId="77777777" w:rsidR="009208FC" w:rsidRDefault="009208FC" w:rsidP="002C31BE">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="10BDCF4B" w14:textId="77777777" w:rsidR="009208FC" w:rsidRPr="002C31BE" w:rsidRDefault="009208FC" w:rsidP="002C31BE">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="78213A5C" w14:textId="77777777" w:rsidR="00A97285" w:rsidRDefault="00A97285" w:rsidP="00E5694A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0C736853" w14:textId="77777777" w:rsidR="00A97285" w:rsidRDefault="00A97285" w:rsidP="00E5694A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="42D45A87" w14:textId="77777777" w:rsidR="00A97285" w:rsidRDefault="00A97285" w:rsidP="00E5694A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6F61D6D4" w14:textId="5C077E12" w:rsidR="00E5694A" w:rsidRPr="00E5694A" w:rsidRDefault="00E5694A" w:rsidP="00E5694A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E5694A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">– PLEASE REFER TO THE WEBSITE FOR DATES &amp; CONTACT THE PARISH OFFICE </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">TO </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E5694A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>BOOK DATE.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="177B6506" w14:textId="77777777" w:rsidR="00E5694A" w:rsidRPr="00E5694A" w:rsidRDefault="00E5694A" w:rsidP="00E5694A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E5694A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>WEDDINGS – PLEASE REFER TO THE WEBSITE &amp; CONTACT THE PARISH OFFICE TO BOOK DATE.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="73DF6122" w14:textId="77777777" w:rsidR="00E5694A" w:rsidRPr="00E5694A" w:rsidRDefault="00E5694A" w:rsidP="00E5694A">
+                            <w:pPr>
+                              <w:ind w:right="-369"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E5694A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>FUNERALS – FUNERALS ARE HELD at 11am DURING THE WEEK AND IN LINE WITH WEEKEND IN MASSES.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6D0890F3" w14:textId="0E6CCA06" w:rsidR="005D6397" w:rsidRPr="00282821" w:rsidRDefault="005D6397" w:rsidP="005D6397">
+                            <w:pPr>
+                              <w:spacing w:after="320" w:line="320" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00282821">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:cr/>
+                            </w:r>
+                            <w:r w:rsidRPr="00282821">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:cr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6AB5B60C" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-20.3pt;margin-top:1.85pt;width:354.45pt;height:458.4pt;z-index:251767808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGJbc4HQIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviy3GbEKbp0HQZ0&#10;F6DdByiSHAuTRU1SYmdfP0p202B7G+YHQTSpw8NDcnMzdJqcpPMKTE2LWU6JNByEMoeafn+6f7Om&#10;xAdmBNNgZE3P0tOb7etXm95WsoQWtJCOIIjxVW9r2oZgqyzzvJUd8zOw0qCzAdexgKY7ZMKxHtE7&#10;nZV5vsx6cMI64NJ7/Hs3Ouk24TeN5OFr03gZiK4pcgvpdOncxzPbblh1cMy2ik802D+w6JgymPQC&#10;dccCI0en/oLqFHfgoQkzDl0GTaO4TDVgNUX+RzWPLbMy1YLieHuRyf8/WP7l9Gi/ORKG9zBgA1MR&#10;3j4A/+GJgV3LzEHeOgd9K5nAxEWULOutr6anUWpf+Qiy7z+DwCazY4AENDSui6pgnQTRsQHni+hy&#10;CITjz/kiL5bLkhKOvsW6LOZvlykHq56fW+fDRwkdiZeaOuxqgmenBx8iHVY9h8RsBu6V1qmz2pAe&#10;OZerPB8rA61E9MY4f/Y77ciJ4WzgSAnon5AUJZr5gA5kmr6JjL9+2qmAY6tVV9P1JYhVUaMPRqTU&#10;gSk93pGeNpNoUadRsTDsB6JETVcxQdRwD+KMKjoYpxS3Ci8tuF+U9DihNfU/j8xJJPjJYCfeFfN5&#10;HOlkzBerEg137dlfe5jhCFVTrG+87kJag1GwW+xYo5KWL0wmyjh5SeJpS+JoX9sp6mWXt78BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAWqIV54AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3&#10;JP6D9ZBYUGtTQ1pCXiqEykAXaFOJ1Y3dOCJ+DrHbhn+PmWA83enuu2I5uo6dzBBaTwi3UwHMUO11&#10;Sw3CrnqZLICFqEirzpNB+DYBluXlRaFy7c+0MadtbFgqoZArBBtjn3MeamucClPfG0rewQ9OxSSH&#10;hutBnVO56/hMiIw71VJasKo3z9bUn9ujQ/AHq6v1jaxkfK12719vsl2tPhCvr8anR2DRjPEvDL/4&#10;CR3KxLT3R9KBdQiTO5GlKIKcA0t+li0ksD3Cw0zcAy8L/v9B+QMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBGJbc4HQIAABMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAWqIV54AAAAAkBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="267C72AD" w14:textId="5BB6E88B" w:rsidR="00A97285" w:rsidRPr="00595485" w:rsidRDefault="00E5694A" w:rsidP="00681500">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00595485">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">BAPTISMS </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B04DCC" w:rsidRPr="00595485">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1B83C21B" w14:textId="0C1877B4" w:rsidR="00B04DCC" w:rsidRPr="00265B6D" w:rsidRDefault="00B04DCC" w:rsidP="003E7D26">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Baptisms take place on a Saturday @ 4pm </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E301E7" w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">– See below dates for </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E925D3" w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>September</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A4009A" w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>/October</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0688F064" w14:textId="00136912" w:rsidR="00E301E7" w:rsidRPr="00265B6D" w:rsidRDefault="00E301E7" w:rsidP="003E7D26">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Please contact the parish office to make a booking.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3D3A5D7F" w14:textId="3A14BCC7" w:rsidR="00274788" w:rsidRPr="00265B6D" w:rsidRDefault="00274788" w:rsidP="003E7D26">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Sept 26</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E925D3" w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>–</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Donaghmore</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="40F441C8" w14:textId="60939171" w:rsidR="00E65A21" w:rsidRPr="00265B6D" w:rsidRDefault="00E65A21" w:rsidP="003E7D26">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Oct 3</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>rd</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A4009A" w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>–</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A4009A" w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Donaghmore</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0FA8DB09" w14:textId="283D89E2" w:rsidR="00A4009A" w:rsidRPr="00265B6D" w:rsidRDefault="00A4009A" w:rsidP="003E7D26">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Oct 10</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="006A48DE" w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>–</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Galbally</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3DAEC927" w14:textId="2870991A" w:rsidR="006A48DE" w:rsidRPr="00265B6D" w:rsidRDefault="006A48DE" w:rsidP="003E7D26">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Oct 24</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> - Donaghmore</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7CE319DF" w14:textId="1B30AFF5" w:rsidR="00E925D3" w:rsidRPr="00595485" w:rsidRDefault="00694034" w:rsidP="00681500">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00595485">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>WEDDINGS:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="38815D2C" w14:textId="6AF67D69" w:rsidR="0042781C" w:rsidRPr="00265B6D" w:rsidRDefault="0042781C" w:rsidP="002C31BE">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">All couples who plan to </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A4009A" w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>marry are</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> asked to contact the Parish Office to schedule a convenient time and date for completing the required Church and civil paperwork. The completion of the necessary paperwork is a legal requirement and without completion the wedding cannot take place. The requirements are:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="55E035CD" w14:textId="77777777" w:rsidR="0042781C" w:rsidRPr="00265B6D" w:rsidRDefault="0042781C" w:rsidP="002C31BE">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 1) Arrange for your Pre- Marriage Course – see accord.ni for details</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="157CEAFE" w14:textId="77777777" w:rsidR="0042781C" w:rsidRPr="00265B6D" w:rsidRDefault="0042781C" w:rsidP="002C31BE">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 2) Contact your local Council Offices for Notification of Marriage Forms</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1EDAB724" w14:textId="77777777" w:rsidR="00FC109D" w:rsidRPr="00265B6D" w:rsidRDefault="0042781C" w:rsidP="002C31BE">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 3) Complete Pre-Nuptial Enquiry forms with the Priest of the Parish you live in. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0BB46AA4" w14:textId="0D2F5555" w:rsidR="00A97285" w:rsidRPr="00265B6D" w:rsidRDefault="0042781C" w:rsidP="002C31BE">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Please contact the Parish Secretary during office hours to make a bookin</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002C31BE" w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>g.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4E5D2E04" w14:textId="77777777" w:rsidR="00A3548F" w:rsidRPr="00265B6D" w:rsidRDefault="00A3548F" w:rsidP="002C31BE">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="330443ED" w14:textId="775DD004" w:rsidR="00A3548F" w:rsidRPr="00595485" w:rsidRDefault="00694034" w:rsidP="00A3548F">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00595485">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>USEFUL NUMBERS :</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="58E14F52" w14:textId="77777777" w:rsidR="001A382D" w:rsidRPr="00595485" w:rsidRDefault="001A382D" w:rsidP="001A382D">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00595485">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00595485">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                        </w:rPr>
+                        <w:t>t is not always possible for the priests in our parish to be available.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="56ACEE28" w14:textId="77777777" w:rsidR="001A382D" w:rsidRPr="00595485" w:rsidRDefault="001A382D" w:rsidP="001A382D">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00595485">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                        </w:rPr>
+                        <w:t>In the absence of a priest in Donaghmore or Galbally please contact:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4339478D" w14:textId="77777777" w:rsidR="001A382D" w:rsidRPr="00595485" w:rsidRDefault="001A382D" w:rsidP="001A382D">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00595485">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Carrickmore: (028) 80761207 /Coalisland: (028) 87740221</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="077ACFF5" w14:textId="77777777" w:rsidR="001A382D" w:rsidRPr="00595485" w:rsidRDefault="001A382D" w:rsidP="001A382D">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00595485">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Dungannon: (028) 87722631 /Pomeroy: (028) 87757867</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0D88946B" w14:textId="77777777" w:rsidR="001A382D" w:rsidRPr="00595485" w:rsidRDefault="001A382D" w:rsidP="001A382D">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00595485">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Tullyallen: (028) 87761211</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6E474598" w14:textId="77777777" w:rsidR="00A3548F" w:rsidRPr="00595485" w:rsidRDefault="00A3548F" w:rsidP="00A3548F">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5C06050D" w14:textId="35DAFCCE" w:rsidR="00835C16" w:rsidRPr="00595485" w:rsidRDefault="00694034" w:rsidP="00694034">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00595485">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>ANNIVERSARY NOTICES:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04437998" w14:textId="168DB0C5" w:rsidR="00694034" w:rsidRPr="00265B6D" w:rsidRDefault="00694034" w:rsidP="00E83465">
+                      <w:pPr>
+                        <w:pStyle w:val="NormalWeb"/>
+                        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Please note that all notices for the bulletin must include a contact number and be left at the Parochial House, Donaghmore by </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">9.00pm on Wednesday </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>or they will not be recorded in the bulletin.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">When requesting an anniversary mass please write the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>name</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> of the deceased, the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>day</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>date</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> of the anniversary, the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>chapel</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and a </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>contact name and number</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> on the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>outside</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> of the envelope and leave in Donaghmore Parochial House or in either sacristy.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00265B6D" w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">We </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>no longer</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00265B6D" w:rsidRPr="00265B6D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> accept anniversary notices via email.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6D522ADE" w14:textId="77777777" w:rsidR="00694034" w:rsidRPr="00E83465" w:rsidRDefault="00694034" w:rsidP="00694034">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4216E7BC" w14:textId="77777777" w:rsidR="009208FC" w:rsidRDefault="009208FC" w:rsidP="002C31BE">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="10BDCF4B" w14:textId="77777777" w:rsidR="009208FC" w:rsidRPr="002C31BE" w:rsidRDefault="009208FC" w:rsidP="002C31BE">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="78213A5C" w14:textId="77777777" w:rsidR="00A97285" w:rsidRDefault="00A97285" w:rsidP="00E5694A">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="0C736853" w14:textId="77777777" w:rsidR="00A97285" w:rsidRDefault="00A97285" w:rsidP="00E5694A">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="42D45A87" w14:textId="77777777" w:rsidR="00A97285" w:rsidRDefault="00A97285" w:rsidP="00E5694A">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6F61D6D4" w14:textId="5C077E12" w:rsidR="00E5694A" w:rsidRPr="00E5694A" w:rsidRDefault="00E5694A" w:rsidP="00E5694A">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E5694A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">– PLEASE REFER TO THE WEBSITE FOR DATES &amp; CONTACT THE PARISH OFFICE </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">TO </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E5694A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>BOOK DATE.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="177B6506" w14:textId="77777777" w:rsidR="00E5694A" w:rsidRPr="00E5694A" w:rsidRDefault="00E5694A" w:rsidP="00E5694A">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E5694A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>WEDDINGS – PLEASE REFER TO THE WEBSITE &amp; CONTACT THE PARISH OFFICE TO BOOK DATE.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="73DF6122" w14:textId="77777777" w:rsidR="00E5694A" w:rsidRPr="00E5694A" w:rsidRDefault="00E5694A" w:rsidP="00E5694A">
+                      <w:pPr>
+                        <w:ind w:right="-369"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E5694A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>FUNERALS – FUNERALS ARE HELD at 11am DURING THE WEEK AND IN LINE WITH WEEKEND IN MASSES.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6D0890F3" w14:textId="0E6CCA06" w:rsidR="005D6397" w:rsidRPr="00282821" w:rsidRDefault="005D6397" w:rsidP="005D6397">
+                      <w:pPr>
+                        <w:spacing w:after="320" w:line="320" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00282821">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:cr/>
+                      </w:r>
+                      <w:r w:rsidRPr="00282821">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:cr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005A23F2" w:rsidRPr="00B36BEE">
+      <w:r w:rsidR="00211953" w:rsidRPr="00077371">
         <w:rPr>
-          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t>Galbally</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251792384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="460A762F" wp14:editId="56C9866D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4724400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-280670</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4524375" cy="597535"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="12065"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1425487719" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4524375" cy="597535"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3B17E131" w14:textId="528D04F3" w:rsidR="002E4D95" w:rsidRPr="00E5694A" w:rsidRDefault="002E4D95" w:rsidP="002E4D95">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="1701"/>
+                                <w:tab w:val="left" w:pos="6379"/>
+                                <w:tab w:val="left" w:pos="6804"/>
+                              </w:tabs>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E5694A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ANNIVERSARIES FOR </w:t>
+                            </w:r>
+                            <w:r w:rsidR="007177D9" w:rsidRPr="00E5694A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">THE </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D32759">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>TWENTY</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A74CC9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>-</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003E1F09">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>F</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F73A43">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>IFTH</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007177D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="007177D9" w:rsidRPr="00E5694A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>SUNDAY</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E5694A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> OF ORDINARY TIME </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2F84662F" w14:textId="43116FD7" w:rsidR="00100A63" w:rsidRPr="00100A63" w:rsidRDefault="002E4D95" w:rsidP="003255C8">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="1701"/>
+                                <w:tab w:val="left" w:pos="6379"/>
+                                <w:tab w:val="left" w:pos="6804"/>
+                              </w:tabs>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00100A63">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>RECENTLY DECEASED</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00100A63">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BB274F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Mary Grimes</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A71FA9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>, Barney Mc Nally</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0550E62E" w14:textId="77777777" w:rsidR="00100A63" w:rsidRPr="007A36AC" w:rsidRDefault="00100A63" w:rsidP="00100A63">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="1701"/>
+                                <w:tab w:val="left" w:pos="6379"/>
+                                <w:tab w:val="left" w:pos="6804"/>
+                              </w:tabs>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="53568103" w14:textId="0B9B22AB" w:rsidR="002E4D95" w:rsidRPr="00E5694A" w:rsidRDefault="002E4D95" w:rsidP="002E4D95">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="1701"/>
+                                <w:tab w:val="left" w:pos="6379"/>
+                                <w:tab w:val="left" w:pos="6804"/>
+                              </w:tabs>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="17DC48B1" w14:textId="6880D202" w:rsidR="002E4D95" w:rsidRPr="00E5694A" w:rsidRDefault="002E4D95" w:rsidP="002E4D95">
+                            <w:pPr>
+                              <w:spacing w:after="320" w:line="320" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="460A762F" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:372pt;margin-top:-22.1pt;width:356.25pt;height:47.05pt;z-index:251792384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/7jiqHAIAABIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ46U14hRdug4D&#10;ugvQ7gMUSY6FyaInqrGzry8lu2mwvQ3zgyCa1OHhIbm+HlrLDtqjAVfx+SznTDsJyrh9xX883r27&#10;5AyDcEpYcLriR438evP2zbrvSr2ABqzSnhGIw7LvKt6E0JVZhrLRrcAZdNqRswbfikCm32fKi57Q&#10;W5st8vx91oNXnQepEenv7ejkm4Rf11qGb3WNOjBbceIW0unTuYtntlmLcu9F1xg50RD/wKIVxlHS&#10;E9StCII9efMXVGukB4Q6zCS0GdS1kTrVQNXM8z+qeWhEp1MtJA52J5nw/8HKr4eH7rtnYfgAAzUw&#10;FYHdPcifyBxsG+H2+sZ76BstFCWeR8myvsNyehqlxhIjyK7/AoqaLJ4CJKCh9m1UhepkhE4NOJ5E&#10;10Ngkn4ui8XyYlVwJslXXK2KiyKlEOXL685j+KShZfFScU9NTejicI8hshHlS0hM5uDOWJsaax3r&#10;ifJiledjYWCNit4Yh0fcWs8OgkaDJkpB/0icOLMCAzmIaPomMnj+tDWBptaatuKXpyBRRok+OpVS&#10;B2HseCd61k2aRZlGwcKwG5hRBBATRAl3oI4koodxSGmp6NKA/81ZTwNacfz1JLwmgp8dNeJqvlzG&#10;iU7GslgtyPDnnt25RzhJUBWn+sbrNqQtGAW7oYbVJmn5ymSiTIOXJJ6WJE72uZ2iXld58wwAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPG6CkTiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SFxQ69C4hYZsKoTKAS5AU4mrG2+TiHgdYrcNf497guNoRjNv8tVoO3GkwbeOEW6nCQjiypmW&#10;a4Rt+Ty5B+GDZqM7x4TwQx5WxeVFrjPjTvxBx02oRSxhn2mEJoQ+k9JXDVntp64njt7eDVaHKIda&#10;mkGfYrnt5CxJFtLqluNCo3t6aqj62hwsgts3pny9Scs0vJTb9++3tF2vPxGvr8bHBxCBxvAXhjN+&#10;RIciMu3cgY0XHcKdUvFLQJgoNQNxTqj5Yg5ih6CWS5BFLv9/KH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/+44qhwCAAASBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA8boKROIAAAALAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" strokecolor="windowText" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3B17E131" w14:textId="528D04F3" w:rsidR="002E4D95" w:rsidRPr="00E5694A" w:rsidRDefault="002E4D95" w:rsidP="002E4D95">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="1701"/>
+                          <w:tab w:val="left" w:pos="6379"/>
+                          <w:tab w:val="left" w:pos="6804"/>
+                        </w:tabs>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E5694A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ANNIVERSARIES FOR </w:t>
+                      </w:r>
+                      <w:r w:rsidR="007177D9" w:rsidRPr="00E5694A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">THE </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D32759">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>TWENTY</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A74CC9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>-</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003E1F09">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>F</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F73A43">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>IFTH</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007177D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="007177D9" w:rsidRPr="00E5694A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>SUNDAY</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E5694A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> OF ORDINARY TIME </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2F84662F" w14:textId="43116FD7" w:rsidR="00100A63" w:rsidRPr="00100A63" w:rsidRDefault="002E4D95" w:rsidP="003255C8">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="1701"/>
+                          <w:tab w:val="left" w:pos="6379"/>
+                          <w:tab w:val="left" w:pos="6804"/>
+                        </w:tabs>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00100A63">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>RECENTLY DECEASED</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00100A63">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BB274F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Mary Grimes</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A71FA9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>, Barney Mc Nally</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0550E62E" w14:textId="77777777" w:rsidR="00100A63" w:rsidRPr="007A36AC" w:rsidRDefault="00100A63" w:rsidP="00100A63">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="1701"/>
+                          <w:tab w:val="left" w:pos="6379"/>
+                          <w:tab w:val="left" w:pos="6804"/>
+                        </w:tabs>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="53568103" w14:textId="0B9B22AB" w:rsidR="002E4D95" w:rsidRPr="00E5694A" w:rsidRDefault="002E4D95" w:rsidP="002E4D95">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="1701"/>
+                          <w:tab w:val="left" w:pos="6379"/>
+                          <w:tab w:val="left" w:pos="6804"/>
+                        </w:tabs>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="17DC48B1" w14:textId="6880D202" w:rsidR="002E4D95" w:rsidRPr="00E5694A" w:rsidRDefault="002E4D95" w:rsidP="002E4D95">
+                      <w:pPr>
+                        <w:spacing w:after="320" w:line="320" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00211953" w:rsidRPr="00A57996">
         <w:rPr>
-          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B36BEE">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36212F28" wp14:editId="10DBA319">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4297338</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-587620</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5351780" cy="400050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="17" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5351780" cy="400050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2210F77B" w14:textId="30DADE76" w:rsidR="00402326" w:rsidRPr="00D25D69" w:rsidRDefault="006C226A" w:rsidP="00402326">
+                            <w:pPr>
+                              <w:contextualSpacing/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D25D69">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>ANNIVERSARIES</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="36212F28" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:338.35pt;margin-top:-46.25pt;width:421.4pt;height:31.5pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvU8HP+wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2xn8ZpacaquXadJ&#10;3YfU7gdgjGM04DIgsbNf3wt202h9m/aCLlw4955zD5urUStyEM5LMDUtFjklwnBopdnV9Ofj3bs1&#10;JT4w0zIFRtT0KDy92r59sxlsJZbQg2qFIwhifDXYmvYh2CrLPO+FZn4BVhhMduA0C7h1u6x1bEB0&#10;rbJlnn/IBnCtdcCF93h6OyXpNuF3neDhe9d5EYiqKfYW0urS2sQ1225YtXPM9pLPbbB/6EIzabDo&#10;CeqWBUb2Tr6C0pI78NCFBQedQddJLhIHZFPkf7F56JkViQuK4+1JJv//YPm3w4P94UgYP8KIA0wk&#10;vL0H/ssTAzc9Mztx7RwMvWAtFi6iZNlgfTU/jVL7ykeQZvgKLQ6Z7QMkoLFzOqqCPAmi4wCOJ9HF&#10;GAjHw/J9WVysMcUxt8rzvExTyVj1/No6Hz4L0CQGNXU41ITODvc+xG5Y9XwlFjNwJ5VKg1WGDDW9&#10;LJdlenCW0TKg75TUNV1jzXx2QiT5ybTpcWBSTTEWUGZmHYlOlMPYjES2iB8liSI00B5RBgeTzfBb&#10;YNCD+0PJgBarqf+9Z05Qor4YlPKyWK2iJ9NmVV4scePOM815hhmOUDUNlEzhTUg+nihfo+SdTGq8&#10;dDK3jNZJIs02j94836dbL59x+wQAAP//AwBQSwMEFAAGAAgAAAAhAKu5KEXfAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNy2ZBXt1tJ0QiCuIAZM4pY1XlvROFWTreXf453g&#10;9uz39Py53M6uF2ccQ+dJw2qpQCDV3nbUaPh4f15sQIRoyJreE2r4wQDb6vqqNIX1E73heRcbwSUU&#10;CqOhjXEopAx1i86EpR+Q2Dv60ZnI49hIO5qJy10vE6Uy6UxHfKE1Az62WH/vTk7D58vxa3+nXpsn&#10;lw6Tn5Ukl0utb2/mh3sQEef4F4YLPqNDxUwHfyIbRK8hW2drjmpY5EkK4pJIVzmrA68SFrIq5f8n&#10;ql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb1PBz/sBAADUAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq7koRd8AAAAMAQAADwAAAAAAAAAA&#10;AAAAAABVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2210F77B" w14:textId="30DADE76" w:rsidR="00402326" w:rsidRPr="00D25D69" w:rsidRDefault="006C226A" w:rsidP="00402326">
+                      <w:pPr>
+                        <w:contextualSpacing/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D25D69">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>ANNIVERSARIES</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00835C16" w:rsidRPr="00077371">
         <w:rPr>
-          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t>Archdiocese of Armagh</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C33029C" wp14:editId="0980B721">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-152400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-382905</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4297680" cy="390525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="297291515" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4297680" cy="390525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="482870E9" w14:textId="1C5302C2" w:rsidR="005424FF" w:rsidRPr="00C772EA" w:rsidRDefault="00E40CA1" w:rsidP="005424FF">
+                            <w:pPr>
+                              <w:contextualSpacing/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009208FC">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>MPORTANT</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00725914">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="006C226A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>PARISH INFORMATION</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0C33029C" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:-12pt;margin-top:-30.15pt;width:338.4pt;height:30.75pt;z-index:251763712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf/qsA+gEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdO7EFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbSr8+SchwjvRXVgeByxdmd2eH6arCGHRQGDa7m00nJmXISGu12Nf/54+7d&#10;krMQhWuEAadq/qgCv9q8fbPufaVm0IFpFDICcaHqfc27GH1VFEF2yoowAa8cJVtAKyKFuCsaFD2h&#10;W1PMyvKi6AEbjyBVCHR6Oyb5JuO3rZLxW9sGFZmpOfUW84p53aa12KxFtUPhOy2PbYh/6MIK7ajo&#10;CepWRMH2qP+CsloiBGjjRIItoG21VJkDsZmWr9g8dMKrzIXECf4kU/h/sPLr4cF/RxaHDzDQADOJ&#10;4O9B/grMwU0n3E5dI0LfKdFQ4WmSrOh9qI5Xk9ShCglk23+BhoYs9hEy0NCiTaoQT0boNIDHk+hq&#10;iEzS4Xy2urxYUkpS7v2qXMwWuYSonm97DPGTAsvSpuZIQ83o4nAfYupGVM+/pGIO7rQxebDGsb7m&#10;qwT5KmN1JN8ZbWu+LNM3OiGR/OiafDkKbcY9FTDuyDoRHSnHYTsw3ZAk+XJSYQvNI+mAMPqM3gVt&#10;OsA/nPXksZqH33uBijPz2ZGWq+l8nkyZg/nickYBnme25xnhJEHVPHI2bm9iNvLI7Jo0b3WW46WT&#10;Y8/knazS0efJnOdx/uvlNW6eAAAA//8DAFBLAwQUAAYACAAAACEA1RoRM90AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3DaHslVQmk4IxBXE+JC4ZY3XVjRO1WRr+feYE7vZ&#10;8qPXz1tuZt+rI42xC2zgaqlBEdfBddwYeH97WtyAismys31gMvBDETbV+VlpCxcmfqXjNjVKQjgW&#10;1kCb0lAgxrolb+MyDMRy24fR2yTr2KAb7SThvsdM6xy97Vg+tHagh5bq7+3BG/h43n99rvRL8+jX&#10;wxRmjexv0ZjLi/n+DlSiOf3D8Kcv6lCJ0y4c2EXVG1hkK+mSZMj1NSgh8nUmZXaCZoBViacNql8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn/6rAPoBAADVAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1RoRM90AAAAJAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="482870E9" w14:textId="1C5302C2" w:rsidR="005424FF" w:rsidRPr="00C772EA" w:rsidRDefault="00E40CA1" w:rsidP="005424FF">
+                      <w:pPr>
+                        <w:contextualSpacing/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009208FC">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>MPORTANT</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00725914">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="006C226A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>PARISH INFORMATION</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="006B0F8C">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...179 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A841213" w14:textId="4F1BA751" w:rsidR="00A969B4" w:rsidRPr="00830BB5" w:rsidRDefault="00816FCE" w:rsidP="00B02F83">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="36F517D3" w14:textId="79E3015A" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00AD1444" w:rsidP="00CE69E6">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...78 lines deleted...]
-        <w:t>.</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69556FD5" wp14:editId="666F5210">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4431157</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-907415</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="7534656"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="7534656"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="19050">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="95000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6A960E8A" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="348.9pt,-71.45pt" to="348.9pt,521.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDJJms0QEAAAIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LT2G0EyzkkSC9N&#10;G7TNB9DU0iLAF0jGkv8+S1KWk/TUoBdKXO7szgyXm+tRK3IAH6Q1LV0uakrAcNtJs2/p45+7T18p&#10;CZGZjilroKVHCPR6+/HDZnANXNjeqg48wSImNINraR+ja6oq8B40CwvrwOChsF6ziFu/rzrPBqyu&#10;VXVR1+tqsL5z3nIIAaO35ZBuc30hgMefQgSIRLUUucW8+rzu0lptN6zZe+Z6ySca7B0sNJMGm86l&#10;bllk5MnLv0ppyb0NVsQFt7qyQkgOWQOqWdZv1PzumYOsBc0JbrYp/L+y/Mfhxjx4tGFwoQnuwScV&#10;o/A6fZEfGbNZx9ksGCPhJcgx+mX1+XK9WicjqzPQ+RC/gdUk/bRUSZN0sIYdvodYUk8pKawMGXB6&#10;rupVndOCVbK7k0qlwzwLcKM8OTC8xd1+mXPUk763XYldreo63yVSmNMzoReV8EwZDJ6F5r94VFA4&#10;/AJBZIfSSoO5UOnBOAcTl5NQZTA7wQSynIET+zS8Z8KvgVN+gkKez38Bz4jc2Zo4g7U01hfvXneP&#10;44myKPknB4ruZMHOdsc8AtkaHLTs3PQo0iS/3Gf4+elunwEAAP//AwBQSwMEFAAGAAgAAAAhAGua&#10;wX/fAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNy2dGXaR2k6IcTgxGGF&#10;CzevMU0hcaom3cq/J4gDHG0/ev285W5yVpxoCJ1nBYt5BoK48brjVsHry362AREiskbrmRR8UYBd&#10;dXlRYqH9mQ90qmMrUgiHAhWYGPtCytAYchjmvidOt3c/OIxpHFqpBzyncGdlnmUr6bDj9MFgT/eG&#10;ms96dArGx8MGa2s43/cf0j+8PdOTiUpdX013tyAiTfEPhh/9pA5Vcjr6kXUQVsFqu07qUcFsscy3&#10;IBLyuzomNlverEFWpfzfovoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgySZrNEBAAAC&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAa5rBf98A&#10;AAANAQAADwAAAAAAAAAAAAAAAAArBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="#f2f2f2 [3052]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAB3F87" w14:textId="77777777" w:rsidR="00271A8C" w:rsidRPr="00830BB5" w:rsidRDefault="00271A8C" w:rsidP="00B02F83">
+    <w:p w14:paraId="548FE54F" w14:textId="28E2CCCC" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="195C3BC6" w14:textId="693274BB" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="4A51F4EB" w14:textId="287EC024" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="04F84805" w14:textId="048EB00B" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="5C16A78B" w14:textId="182B7467" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="18910F25" w14:textId="6500C42F" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="3D51E420" w14:textId="4BDD67E4" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="42E83B75" w14:textId="11A81EA6" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00835C16" w:rsidP="00835C16">
       <w:pPr>
-        <w:ind w:right="-369"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-        <w:t>PARISH CONTACT DETAILS</w:t>
+      <w:r>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C402E8A" w14:textId="77777777" w:rsidR="00271A8C" w:rsidRPr="00E5234F" w:rsidRDefault="00271A8C" w:rsidP="00F22743">
+    <w:p w14:paraId="79BA2172" w14:textId="5A46846C" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="08DF0714" w14:textId="77777777" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="1F2B55B2" w14:textId="77777777" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="32CE4F18" w14:textId="77777777" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="0708E89B" w14:textId="77777777" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="7F8F1BF6" w14:textId="77777777" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="5608B268" w14:textId="77777777" w:rsidR="00CE69E6" w:rsidRPr="00CE69E6" w:rsidRDefault="00CE69E6" w:rsidP="00CE69E6"/>
+    <w:p w14:paraId="74364EA9" w14:textId="39CD2E21" w:rsidR="00CE69E6" w:rsidRDefault="00E40CA1" w:rsidP="00E40CA1">
       <w:pPr>
-        <w:ind w:right="-369"/>
-        <w:jc w:val="center"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1968"/>
+          <w:tab w:val="left" w:pos="5148"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1391 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...600 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C16929" w14:textId="07138F29" w:rsidR="002A187F" w:rsidRDefault="00882669" w:rsidP="002A187F">
-[...3261 lines deleted...]
-      <w:pgMar w:top="425" w:right="680" w:bottom="567" w:left="680" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="00CE69E6" w:rsidSect="00171D64">
+      <w:pgSz w:w="16839" w:h="11907" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
-        <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+        <w:top w:val="single" w:sz="36" w:space="24" w:color="auto"/>
+        <w:left w:val="single" w:sz="36" w:space="24" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="36" w:space="24" w:color="auto"/>
+        <w:right w:val="single" w:sz="36" w:space="24" w:color="auto"/>
       </w:pgBorders>
-      <w:cols w:space="155"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E7AD37B" w14:textId="77777777" w:rsidR="00792A2A" w:rsidRDefault="00792A2A">
+    <w:p w14:paraId="0F9EA8D7" w14:textId="77777777" w:rsidR="008375D2" w:rsidRDefault="008375D2" w:rsidP="00767200">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="342DF04D" w14:textId="77777777" w:rsidR="00792A2A" w:rsidRDefault="00792A2A">
+    <w:p w14:paraId="63ED616B" w14:textId="77777777" w:rsidR="008375D2" w:rsidRDefault="008375D2" w:rsidP="00767200">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{5700EB6A-32CE-41EA-9696-E484CBADA39A}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{08D91B46-9A0A-45B1-AF02-D1FCE2858C22}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{473740C9-2FF8-401B-9F80-7B53E5320164}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{454C6749-23C2-43A1-83A1-B9FDBB3E8473}"/>
+    <w:embedBoldItalic r:id="rId5" w:fontKey="{23EB64CA-1866-4BA9-BE36-B3ECF840F2C2}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{A602FEDB-A92A-4FF6-AC65-00F342E8FA20}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{86C1FE17-D151-47C9-9EA0-2CF36E365754}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{DA7F89C8-62B2-4FC8-8E58-6664BBFF5458}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{A0452DC7-7FE3-472D-A6E9-98B3D5C4EBD6}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{75203AF4-9348-4CFA-BF85-56723081316A}"/>
   </w:font>
-  <w:font w:name="Gill Sans MT">
-    <w:panose1 w:val="020B0502020104020203"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{EC4C81C0-3B2B-4ED6-97EF-2A4178DBFFA8}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{FD1149B2-75C9-47F1-B02F-66B3E4E55B4D}"/>
+    <w:embedItalic r:id="rId13" w:fontKey="{33CA5241-5967-4F77-8970-B86BF4BEFB0F}"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-[...24 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{9B41FD64-4B7B-4AA8-B015-5D47AF12C5E1}"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="ChopinScript">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="script"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="80000007" w:usb1="50000002" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{31BBB944-306D-432D-96CE-6556B77BCC0B}"/>
+    <w:embedBold r:id="rId16" w:fontKey="{3D2BDCA6-1BA7-4F12-BC04-1D458ED1B6A3}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FBBD938" w14:textId="77777777" w:rsidR="00792A2A" w:rsidRDefault="00792A2A">
+    <w:p w14:paraId="3A33987E" w14:textId="77777777" w:rsidR="008375D2" w:rsidRDefault="008375D2" w:rsidP="00767200">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47EB982E" w14:textId="77777777" w:rsidR="00792A2A" w:rsidRDefault="00792A2A">
+    <w:p w14:paraId="59C94681" w14:textId="77777777" w:rsidR="008375D2" w:rsidRDefault="008375D2" w:rsidP="00767200">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00A726C3"/>
-[...227 lines deleted...]
-    <w:nsid w:val="14E139C7"/>
+    <w:nsid w:val="27615DDE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B138553E"/>
+    <w:tmpl w:val="D46256C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6300,167 +10657,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16A331E9"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38C636EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A77021C6"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="087E18B0"/>
+    <w:tmpl w:val="144040A2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -6526,194 +10770,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AA30414"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64EA3AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D3A05E1A"/>
-[...139 lines deleted...]
-    <w:tmpl w:val="5B7ABB8E"/>
+    <w:tmpl w:val="B9628178"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -6779,4711 +10883,691 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...917 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2140494655">
+  <w:num w:numId="1" w16cid:durableId="445807822">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="337999815">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="65617835">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1517771925">
-[...44 lines deleted...]
-  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:embedTrueTypeFonts/>
+  <w:embedSystemFonts/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CF17BD"/>
-[...1245 lines deleted...]
-    <w:rsid w:val="005C5F13"/>
+    <w:rsidRoot w:val="00714A0F"/>
+    <w:rsid w:val="0000650C"/>
+    <w:rsid w:val="00015D81"/>
+    <w:rsid w:val="00017EA8"/>
+    <w:rsid w:val="00024CBE"/>
+    <w:rsid w:val="00024DB6"/>
+    <w:rsid w:val="0003460A"/>
+    <w:rsid w:val="00043B31"/>
+    <w:rsid w:val="00044112"/>
+    <w:rsid w:val="00047738"/>
+    <w:rsid w:val="00052A07"/>
+    <w:rsid w:val="00057483"/>
+    <w:rsid w:val="00064E60"/>
+    <w:rsid w:val="00076E87"/>
+    <w:rsid w:val="00077371"/>
+    <w:rsid w:val="000777DF"/>
+    <w:rsid w:val="00080AAA"/>
+    <w:rsid w:val="000906CD"/>
+    <w:rsid w:val="000922E9"/>
+    <w:rsid w:val="00097E56"/>
+    <w:rsid w:val="000A1D51"/>
+    <w:rsid w:val="000A3300"/>
+    <w:rsid w:val="000B291B"/>
+    <w:rsid w:val="000D2CDC"/>
+    <w:rsid w:val="000E168A"/>
+    <w:rsid w:val="000E1857"/>
+    <w:rsid w:val="000E3F31"/>
+    <w:rsid w:val="000F49D3"/>
+    <w:rsid w:val="000F70CE"/>
+    <w:rsid w:val="00100429"/>
+    <w:rsid w:val="00100A63"/>
+    <w:rsid w:val="00115B61"/>
+    <w:rsid w:val="00123743"/>
+    <w:rsid w:val="00134279"/>
+    <w:rsid w:val="00142EE6"/>
+    <w:rsid w:val="00154573"/>
+    <w:rsid w:val="00171D64"/>
+    <w:rsid w:val="0017396D"/>
+    <w:rsid w:val="00182C97"/>
+    <w:rsid w:val="00185BBD"/>
+    <w:rsid w:val="001A043D"/>
+    <w:rsid w:val="001A2201"/>
+    <w:rsid w:val="001A382D"/>
+    <w:rsid w:val="001B176D"/>
+    <w:rsid w:val="001B68F0"/>
+    <w:rsid w:val="001B7579"/>
+    <w:rsid w:val="001D0382"/>
+    <w:rsid w:val="001D38C2"/>
+    <w:rsid w:val="001D4E96"/>
+    <w:rsid w:val="001E34FD"/>
+    <w:rsid w:val="001E4E0F"/>
+    <w:rsid w:val="001E641D"/>
+    <w:rsid w:val="001E67F0"/>
+    <w:rsid w:val="001F260B"/>
+    <w:rsid w:val="00210BDF"/>
+    <w:rsid w:val="00210F41"/>
+    <w:rsid w:val="00211953"/>
+    <w:rsid w:val="00211BC8"/>
+    <w:rsid w:val="0022142C"/>
+    <w:rsid w:val="0022533F"/>
+    <w:rsid w:val="002362C1"/>
+    <w:rsid w:val="00243E4D"/>
+    <w:rsid w:val="002520CA"/>
+    <w:rsid w:val="002579A0"/>
+    <w:rsid w:val="00265B6D"/>
+    <w:rsid w:val="00271942"/>
+    <w:rsid w:val="00274788"/>
+    <w:rsid w:val="00282821"/>
+    <w:rsid w:val="0028513F"/>
+    <w:rsid w:val="002904F4"/>
+    <w:rsid w:val="00293610"/>
+    <w:rsid w:val="002C2794"/>
+    <w:rsid w:val="002C31BE"/>
+    <w:rsid w:val="002C5524"/>
+    <w:rsid w:val="002D5583"/>
+    <w:rsid w:val="002D7089"/>
+    <w:rsid w:val="002E1CC7"/>
+    <w:rsid w:val="002E4D95"/>
+    <w:rsid w:val="002E7AD5"/>
+    <w:rsid w:val="002F7A11"/>
+    <w:rsid w:val="003038C9"/>
+    <w:rsid w:val="00304426"/>
+    <w:rsid w:val="00320312"/>
+    <w:rsid w:val="003255C8"/>
+    <w:rsid w:val="00333312"/>
+    <w:rsid w:val="003418B7"/>
+    <w:rsid w:val="00342C15"/>
+    <w:rsid w:val="00347FB9"/>
+    <w:rsid w:val="00353ABF"/>
+    <w:rsid w:val="00354BFC"/>
+    <w:rsid w:val="003600AD"/>
+    <w:rsid w:val="00360703"/>
+    <w:rsid w:val="00360AB9"/>
+    <w:rsid w:val="00362D8A"/>
+    <w:rsid w:val="00364B0E"/>
+    <w:rsid w:val="00376A58"/>
+    <w:rsid w:val="00393A5D"/>
+    <w:rsid w:val="003A3EBB"/>
+    <w:rsid w:val="003A49A1"/>
+    <w:rsid w:val="003A7F48"/>
+    <w:rsid w:val="003B1CE0"/>
+    <w:rsid w:val="003B3784"/>
+    <w:rsid w:val="003C1CB7"/>
+    <w:rsid w:val="003C5A7B"/>
+    <w:rsid w:val="003D679E"/>
+    <w:rsid w:val="003E1618"/>
+    <w:rsid w:val="003E1F09"/>
+    <w:rsid w:val="003E4ECF"/>
+    <w:rsid w:val="003E7507"/>
+    <w:rsid w:val="003E7C4C"/>
+    <w:rsid w:val="003E7D26"/>
+    <w:rsid w:val="00402326"/>
+    <w:rsid w:val="00402546"/>
+    <w:rsid w:val="0041656F"/>
+    <w:rsid w:val="00416A4F"/>
+    <w:rsid w:val="00421374"/>
+    <w:rsid w:val="0042781C"/>
+    <w:rsid w:val="0043120E"/>
+    <w:rsid w:val="0043138E"/>
+    <w:rsid w:val="00433279"/>
+    <w:rsid w:val="004345B3"/>
+    <w:rsid w:val="00437D60"/>
+    <w:rsid w:val="00446ADD"/>
+    <w:rsid w:val="004504B0"/>
+    <w:rsid w:val="00453B8B"/>
+    <w:rsid w:val="00455D35"/>
+    <w:rsid w:val="00457CB7"/>
+    <w:rsid w:val="004601AB"/>
+    <w:rsid w:val="00461117"/>
+    <w:rsid w:val="0046760D"/>
+    <w:rsid w:val="004750BA"/>
+    <w:rsid w:val="0047784C"/>
+    <w:rsid w:val="00481103"/>
+    <w:rsid w:val="004813BE"/>
+    <w:rsid w:val="00485436"/>
+    <w:rsid w:val="00487DE5"/>
+    <w:rsid w:val="00495087"/>
+    <w:rsid w:val="004976F8"/>
+    <w:rsid w:val="004A0967"/>
+    <w:rsid w:val="004A1800"/>
+    <w:rsid w:val="004A4667"/>
+    <w:rsid w:val="004B39E8"/>
+    <w:rsid w:val="004C1E0A"/>
+    <w:rsid w:val="004C3500"/>
+    <w:rsid w:val="004D06BD"/>
+    <w:rsid w:val="004E1CBC"/>
+    <w:rsid w:val="004F4B10"/>
+    <w:rsid w:val="004F4F72"/>
+    <w:rsid w:val="00506BEF"/>
+    <w:rsid w:val="0051123E"/>
+    <w:rsid w:val="0051164D"/>
+    <w:rsid w:val="00512D92"/>
+    <w:rsid w:val="00515643"/>
+    <w:rsid w:val="00521213"/>
+    <w:rsid w:val="005246D0"/>
+    <w:rsid w:val="00531315"/>
+    <w:rsid w:val="00541049"/>
+    <w:rsid w:val="005424FF"/>
+    <w:rsid w:val="0054369F"/>
+    <w:rsid w:val="00543EF6"/>
+    <w:rsid w:val="00550601"/>
+    <w:rsid w:val="0055537D"/>
+    <w:rsid w:val="00556272"/>
+    <w:rsid w:val="0055641C"/>
+    <w:rsid w:val="0057415E"/>
+    <w:rsid w:val="00574AC2"/>
+    <w:rsid w:val="0058386F"/>
+    <w:rsid w:val="00586D11"/>
+    <w:rsid w:val="00587047"/>
+    <w:rsid w:val="005919A2"/>
+    <w:rsid w:val="0059540B"/>
+    <w:rsid w:val="00595470"/>
+    <w:rsid w:val="00595485"/>
+    <w:rsid w:val="00597CEB"/>
+    <w:rsid w:val="005A07C9"/>
+    <w:rsid w:val="005A35DE"/>
+    <w:rsid w:val="005A51A0"/>
+    <w:rsid w:val="005A73E8"/>
+    <w:rsid w:val="005B21D7"/>
+    <w:rsid w:val="005B3FC5"/>
+    <w:rsid w:val="005B4855"/>
+    <w:rsid w:val="005C0AEA"/>
     <w:rsid w:val="005C5FB6"/>
-    <w:rsid w:val="005D07C4"/>
-[...2270 lines deleted...]
-    <w:rsid w:val="00FF7DEE"/>
+    <w:rsid w:val="005D1AEF"/>
+    <w:rsid w:val="005D2D8E"/>
+    <w:rsid w:val="005D3346"/>
+    <w:rsid w:val="005D3F69"/>
+    <w:rsid w:val="005D6397"/>
+    <w:rsid w:val="005D73B6"/>
+    <w:rsid w:val="005E5A85"/>
+    <w:rsid w:val="005F3F53"/>
+    <w:rsid w:val="005F50AA"/>
+    <w:rsid w:val="00605544"/>
+    <w:rsid w:val="006070C5"/>
+    <w:rsid w:val="0061089F"/>
+    <w:rsid w:val="00613396"/>
+    <w:rsid w:val="00615083"/>
+    <w:rsid w:val="00627341"/>
+    <w:rsid w:val="00654EBE"/>
+    <w:rsid w:val="00655701"/>
+    <w:rsid w:val="00655B85"/>
+    <w:rsid w:val="00662906"/>
+    <w:rsid w:val="00666427"/>
+    <w:rsid w:val="00667E80"/>
+    <w:rsid w:val="0067682C"/>
+    <w:rsid w:val="00681500"/>
+    <w:rsid w:val="00694034"/>
+    <w:rsid w:val="006A110A"/>
+    <w:rsid w:val="006A48DE"/>
+    <w:rsid w:val="006A5F84"/>
+    <w:rsid w:val="006A6EA2"/>
+    <w:rsid w:val="006A7C01"/>
+    <w:rsid w:val="006B0D7D"/>
+    <w:rsid w:val="006B0F8C"/>
+    <w:rsid w:val="006B4358"/>
+    <w:rsid w:val="006B6502"/>
+    <w:rsid w:val="006C1131"/>
+    <w:rsid w:val="006C226A"/>
+    <w:rsid w:val="006D279C"/>
+    <w:rsid w:val="006D58B9"/>
+    <w:rsid w:val="006F0BA2"/>
+    <w:rsid w:val="006F5380"/>
+    <w:rsid w:val="006F7F4B"/>
+    <w:rsid w:val="00714A0F"/>
+    <w:rsid w:val="007177D9"/>
+    <w:rsid w:val="007178B8"/>
+    <w:rsid w:val="00724BFE"/>
+    <w:rsid w:val="00725914"/>
+    <w:rsid w:val="00726787"/>
+    <w:rsid w:val="00727B9E"/>
+    <w:rsid w:val="007400CC"/>
+    <w:rsid w:val="00745875"/>
+    <w:rsid w:val="0075301F"/>
+    <w:rsid w:val="007618C2"/>
+    <w:rsid w:val="00767200"/>
+    <w:rsid w:val="00770BD0"/>
+    <w:rsid w:val="00772F8D"/>
+    <w:rsid w:val="00780464"/>
+    <w:rsid w:val="007879CE"/>
+    <w:rsid w:val="007C69ED"/>
+    <w:rsid w:val="007F158A"/>
+    <w:rsid w:val="007F1C84"/>
+    <w:rsid w:val="007F1D56"/>
+    <w:rsid w:val="007F6BF0"/>
+    <w:rsid w:val="00800ACB"/>
+    <w:rsid w:val="008050B7"/>
+    <w:rsid w:val="008100E3"/>
+    <w:rsid w:val="00825841"/>
+    <w:rsid w:val="00825914"/>
+    <w:rsid w:val="00835C16"/>
+    <w:rsid w:val="008375D2"/>
+    <w:rsid w:val="00842035"/>
+    <w:rsid w:val="00843C92"/>
+    <w:rsid w:val="008455A3"/>
+    <w:rsid w:val="008526D9"/>
+    <w:rsid w:val="008902AC"/>
+    <w:rsid w:val="008B6EDF"/>
+    <w:rsid w:val="008D0023"/>
+    <w:rsid w:val="008D25E3"/>
+    <w:rsid w:val="008D4991"/>
+    <w:rsid w:val="008D7484"/>
+    <w:rsid w:val="008F103F"/>
+    <w:rsid w:val="008F4D28"/>
+    <w:rsid w:val="008F6EBA"/>
+    <w:rsid w:val="009055C0"/>
+    <w:rsid w:val="009113A2"/>
+    <w:rsid w:val="00914657"/>
+    <w:rsid w:val="00917FAE"/>
+    <w:rsid w:val="009208FC"/>
+    <w:rsid w:val="00925895"/>
+    <w:rsid w:val="00931360"/>
+    <w:rsid w:val="00931D47"/>
+    <w:rsid w:val="0093443E"/>
+    <w:rsid w:val="00934731"/>
+    <w:rsid w:val="00940BBD"/>
+    <w:rsid w:val="0094462F"/>
+    <w:rsid w:val="009603C7"/>
+    <w:rsid w:val="00961FE7"/>
+    <w:rsid w:val="009745E8"/>
+    <w:rsid w:val="00992222"/>
+    <w:rsid w:val="009944E3"/>
+    <w:rsid w:val="009A2524"/>
+    <w:rsid w:val="009B0062"/>
+    <w:rsid w:val="009B1456"/>
+    <w:rsid w:val="009C19D8"/>
+    <w:rsid w:val="009C6CE5"/>
+    <w:rsid w:val="009D3E2D"/>
+    <w:rsid w:val="009D7051"/>
+    <w:rsid w:val="009D7649"/>
+    <w:rsid w:val="009D764C"/>
+    <w:rsid w:val="009E7812"/>
+    <w:rsid w:val="009F1D05"/>
+    <w:rsid w:val="009F305A"/>
+    <w:rsid w:val="009F6625"/>
+    <w:rsid w:val="009F70FA"/>
+    <w:rsid w:val="009F7B8F"/>
+    <w:rsid w:val="00A001A3"/>
+    <w:rsid w:val="00A00658"/>
+    <w:rsid w:val="00A1496E"/>
+    <w:rsid w:val="00A16695"/>
+    <w:rsid w:val="00A20017"/>
+    <w:rsid w:val="00A2408E"/>
+    <w:rsid w:val="00A26A06"/>
+    <w:rsid w:val="00A31DB0"/>
+    <w:rsid w:val="00A3393A"/>
+    <w:rsid w:val="00A3548F"/>
+    <w:rsid w:val="00A37AB2"/>
+    <w:rsid w:val="00A4009A"/>
+    <w:rsid w:val="00A401B4"/>
+    <w:rsid w:val="00A4059B"/>
+    <w:rsid w:val="00A4112C"/>
+    <w:rsid w:val="00A41A17"/>
+    <w:rsid w:val="00A44ECE"/>
+    <w:rsid w:val="00A4723E"/>
+    <w:rsid w:val="00A477A4"/>
+    <w:rsid w:val="00A560C7"/>
+    <w:rsid w:val="00A57996"/>
+    <w:rsid w:val="00A602C1"/>
+    <w:rsid w:val="00A71EE7"/>
+    <w:rsid w:val="00A71FA9"/>
+    <w:rsid w:val="00A74CC9"/>
+    <w:rsid w:val="00A81832"/>
+    <w:rsid w:val="00A938E4"/>
+    <w:rsid w:val="00A97259"/>
+    <w:rsid w:val="00A97285"/>
+    <w:rsid w:val="00AA2D9A"/>
+    <w:rsid w:val="00AA4BD6"/>
+    <w:rsid w:val="00AA6C47"/>
+    <w:rsid w:val="00AB0259"/>
+    <w:rsid w:val="00AB1589"/>
+    <w:rsid w:val="00AC0CD9"/>
+    <w:rsid w:val="00AD1444"/>
+    <w:rsid w:val="00AD705B"/>
+    <w:rsid w:val="00AE6FDF"/>
+    <w:rsid w:val="00AF0E8B"/>
+    <w:rsid w:val="00AF3463"/>
+    <w:rsid w:val="00B00348"/>
+    <w:rsid w:val="00B03F21"/>
+    <w:rsid w:val="00B04DCC"/>
+    <w:rsid w:val="00B206F3"/>
+    <w:rsid w:val="00B20773"/>
+    <w:rsid w:val="00B2535D"/>
+    <w:rsid w:val="00B30D15"/>
+    <w:rsid w:val="00B34B9D"/>
+    <w:rsid w:val="00B376B6"/>
+    <w:rsid w:val="00B46EC4"/>
+    <w:rsid w:val="00B542F6"/>
+    <w:rsid w:val="00B67674"/>
+    <w:rsid w:val="00B802EE"/>
+    <w:rsid w:val="00B876F9"/>
+    <w:rsid w:val="00B87B24"/>
+    <w:rsid w:val="00B93678"/>
+    <w:rsid w:val="00B97C4E"/>
+    <w:rsid w:val="00BA26DC"/>
+    <w:rsid w:val="00BA30F8"/>
+    <w:rsid w:val="00BB274F"/>
+    <w:rsid w:val="00BC14CF"/>
+    <w:rsid w:val="00BD5EEC"/>
+    <w:rsid w:val="00BD6FDE"/>
+    <w:rsid w:val="00BE2148"/>
+    <w:rsid w:val="00C30178"/>
+    <w:rsid w:val="00C35578"/>
+    <w:rsid w:val="00C36CA8"/>
+    <w:rsid w:val="00C45282"/>
+    <w:rsid w:val="00C50EB3"/>
+    <w:rsid w:val="00C5336D"/>
+    <w:rsid w:val="00C566E6"/>
+    <w:rsid w:val="00C64FC5"/>
+    <w:rsid w:val="00C67560"/>
+    <w:rsid w:val="00C772EA"/>
+    <w:rsid w:val="00C8678A"/>
+    <w:rsid w:val="00C910E6"/>
+    <w:rsid w:val="00CB2E1D"/>
+    <w:rsid w:val="00CB7811"/>
+    <w:rsid w:val="00CD2134"/>
+    <w:rsid w:val="00CD5E8D"/>
+    <w:rsid w:val="00CE173E"/>
+    <w:rsid w:val="00CE69E6"/>
+    <w:rsid w:val="00CF0C41"/>
+    <w:rsid w:val="00D05B87"/>
+    <w:rsid w:val="00D16FE6"/>
+    <w:rsid w:val="00D21E6F"/>
+    <w:rsid w:val="00D22F73"/>
+    <w:rsid w:val="00D25D69"/>
+    <w:rsid w:val="00D32759"/>
+    <w:rsid w:val="00D35463"/>
+    <w:rsid w:val="00D44609"/>
+    <w:rsid w:val="00D46941"/>
+    <w:rsid w:val="00D723D4"/>
+    <w:rsid w:val="00D73CD9"/>
+    <w:rsid w:val="00D7729D"/>
+    <w:rsid w:val="00D776D1"/>
+    <w:rsid w:val="00D8085F"/>
+    <w:rsid w:val="00D80B73"/>
+    <w:rsid w:val="00D8292E"/>
+    <w:rsid w:val="00D91A1A"/>
+    <w:rsid w:val="00D933A0"/>
+    <w:rsid w:val="00D93A41"/>
+    <w:rsid w:val="00D949C2"/>
+    <w:rsid w:val="00DA034E"/>
+    <w:rsid w:val="00DA61EA"/>
+    <w:rsid w:val="00DA633C"/>
+    <w:rsid w:val="00DB0813"/>
+    <w:rsid w:val="00DB1203"/>
+    <w:rsid w:val="00DD4026"/>
+    <w:rsid w:val="00DE2755"/>
+    <w:rsid w:val="00E15C34"/>
+    <w:rsid w:val="00E27B1D"/>
+    <w:rsid w:val="00E301E7"/>
+    <w:rsid w:val="00E31A15"/>
+    <w:rsid w:val="00E32034"/>
+    <w:rsid w:val="00E32F8D"/>
+    <w:rsid w:val="00E40CA1"/>
+    <w:rsid w:val="00E46002"/>
+    <w:rsid w:val="00E511E8"/>
+    <w:rsid w:val="00E5694A"/>
+    <w:rsid w:val="00E61808"/>
+    <w:rsid w:val="00E65A21"/>
+    <w:rsid w:val="00E76D6A"/>
+    <w:rsid w:val="00E81F1B"/>
+    <w:rsid w:val="00E83465"/>
+    <w:rsid w:val="00E90C7E"/>
+    <w:rsid w:val="00E925D3"/>
+    <w:rsid w:val="00E93156"/>
+    <w:rsid w:val="00EA2D26"/>
+    <w:rsid w:val="00EB0C02"/>
+    <w:rsid w:val="00EB1811"/>
+    <w:rsid w:val="00EC0C58"/>
+    <w:rsid w:val="00EE2915"/>
+    <w:rsid w:val="00EF48AF"/>
+    <w:rsid w:val="00F0051D"/>
+    <w:rsid w:val="00F03429"/>
+    <w:rsid w:val="00F20CDD"/>
+    <w:rsid w:val="00F245ED"/>
+    <w:rsid w:val="00F31E9B"/>
+    <w:rsid w:val="00F34D00"/>
+    <w:rsid w:val="00F37DDA"/>
+    <w:rsid w:val="00F5439E"/>
+    <w:rsid w:val="00F546A3"/>
+    <w:rsid w:val="00F64D76"/>
+    <w:rsid w:val="00F66C93"/>
+    <w:rsid w:val="00F66F78"/>
+    <w:rsid w:val="00F67053"/>
+    <w:rsid w:val="00F73A43"/>
+    <w:rsid w:val="00F82199"/>
+    <w:rsid w:val="00F8552C"/>
+    <w:rsid w:val="00FA7E23"/>
+    <w:rsid w:val="00FB0D63"/>
+    <w:rsid w:val="00FB5839"/>
+    <w:rsid w:val="00FB6EA6"/>
+    <w:rsid w:val="00FC109D"/>
+    <w:rsid w:val="00FC3958"/>
+    <w:rsid w:val="00FC4EE3"/>
+    <w:rsid w:val="00FE0097"/>
+    <w:rsid w:val="00FE159F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="black">
-[...3 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="00F2BDFA"/>
-  <w15:docId w15:val="{F40C00DA-839A-4402-A3E8-8144C343B776}"/>
+  <w14:docId w14:val="4E384C6E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{96B88DFF-D962-4C6D-B2A9-99E919EAE3EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11494,73 +11578,73 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -11709,22351 +11793,1135 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00094326"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="006B0F8C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="006B0F8C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
     <w:pPr>
-      <w:spacing w:line="273" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00767200"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00767200"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00767200"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00767200"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000B291B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D91A1A"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...42 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E4D95"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...25 lines deleted...]
-      </w:tabs>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...26 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00C35578"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006B0F8C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="uistorymessage">
-    <w:name w:val="uistory_message"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006B0F8C"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-    <w:name w:val="Default"/>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
-  </w:style>
-[...102 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
-      <w:strike w:val="0"/>
-[...2 lines deleted...]
-      <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="textexposedshow2">
-    <w:name w:val="text_exposed_show2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00961FE7"/>
     <w:rPr>
-      <w:vanish/>
-[...354 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="m5204033957984206184msohyperlink">
-    <w:name w:val="m_5204033957984206184msohyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00961FE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="s1">
-    <w:name w:val="s1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00961FE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="baec5a81-e4d6-4674-97f3-e9220f0136c1">
-    <w:name w:val="baec5a81-e4d6-4674-97f3-e9220f0136c1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00961FE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="yiv0047413858msonormal">
-    <w:name w:val="yiv0047413858msonormal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00961FE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00961FE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00961FE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="gmail-m9076685583852627378gmail-m-127701332834933706gmail-aqj">
-    <w:name w:val="gmail-m9076685583852627378gmail-m-127701332834933706gmail-aqj"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-  </w:style>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00961FE7"/>
     <w:rPr>
-      <w:rFonts w:cs="Myriad Pro"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="A3">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
     <w:rPr>
-      <w:rFonts w:cs="Myriad Pro"/>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="000000"/>
-[...1 lines deleted...]
-      <w:szCs w:val="11"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="A1">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00961FE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="A4">
-    <w:name w:val="A4"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:hint="default"/>
-      <w:color w:val="000000"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="A5">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:hint="default"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="detail1">
-    <w:name w:val="detail1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00961FE7"/>
     <w:rPr>
-      <w:vanish w:val="0"/>
-[...2 lines deleted...]
-      <w:specVanish w:val="0"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xxxxs3">
-[...2 lines deleted...]
-    <w:rsid w:val="002426F1"/>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00961FE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0050037A"/>
-[...8 lines deleted...]
-    <w:rsid w:val="007A12A0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00961FE7"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
-    <w:rPr>
-[...27 lines deleted...]
-    <w:rsid w:val="00713007"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonospacing">
     <w:name w:val="x_msonospacing"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00124DF6"/>
+    <w:rsid w:val="003E7507"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sqsrte-small">
-    <w:name w:val="sqsrte-small"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xdefault">
+    <w:name w:val="x_default"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="0032326C"/>
+    <w:rsid w:val="0003460A"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="textlarge">
-    <w:name w:val="textlarge"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
+    <w:name w:val="x_msonormal"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007D7FBD"/>
+    <w:rsid w:val="0003460A"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    <w:rsid w:val="0065575B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...20868 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aisling.hickey@evorahospice.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.councilforlife.ie/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parishdonaghmore@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parishdonaghmore@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parishdonaghmore@gmail.com" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1371F1D9-F782-40F4-B352-0EA7DF94B8CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E15E5B13-D6EC-4B42-8CC1-5BB12670C212}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>817</Words>
-  <Characters>4661</Characters>
+  <Words>5</Words>
+  <Characters>32</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Domhnach Mór</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>RM plc</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5468</CharactersWithSpaces>
+  <CharactersWithSpaces>36</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...110 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Domhnach Mór</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>A McGirr-Rafferty</dc:creator>
+  <dc:creator>Nicholas Guastella</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>