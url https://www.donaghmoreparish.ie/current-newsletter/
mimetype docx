--- v0 (2026-04-18)
+++ v1 (2026-05-08)
@@ -29,153 +29,165 @@
   <w:body>
     <w:p w14:paraId="44C65B0B" w14:textId="0274201F" w:rsidR="004A2892" w:rsidRDefault="00A850E5">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk192250765"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:t>Mt5:13-16jj</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="578D7F1B" w14:textId="77777777" w:rsidR="00F24835" w:rsidRDefault="00F24835">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="25346CB2" w14:textId="4E7FE778" w:rsidR="00CF17BD" w:rsidRDefault="00CF17BD">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51B53E05" w14:textId="69BC507D" w:rsidR="00CF17BD" w:rsidRPr="00F857D5" w:rsidRDefault="00637157" w:rsidP="00DB33DC">
+    <w:p w14:paraId="51B53E05" w14:textId="69BC507D" w:rsidR="00CF17BD" w:rsidRPr="00B36BEE" w:rsidRDefault="00637157" w:rsidP="00DB33DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="825"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="center" w:pos="5273"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F857D5">
+      <w:r w:rsidRPr="00B36BEE">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Parish of Donaghmore</w:t>
       </w:r>
-      <w:r w:rsidR="005A23F2" w:rsidRPr="00F857D5">
+      <w:r w:rsidR="005A23F2" w:rsidRPr="00B36BEE">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005A23F2" w:rsidRPr="00F857D5">
+      <w:r w:rsidR="005A23F2" w:rsidRPr="00B36BEE">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Galbally</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5753742A" w14:textId="7868B5BB" w:rsidR="00477736" w:rsidRPr="00F857D5" w:rsidRDefault="00637157" w:rsidP="00DB33DC">
+    <w:p w14:paraId="5753742A" w14:textId="7868B5BB" w:rsidR="00477736" w:rsidRPr="00B36BEE" w:rsidRDefault="00637157" w:rsidP="00DB33DC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:iCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F857D5">
+      <w:r w:rsidRPr="00B36BEE">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Archdiocese of Armagh</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C6468E" w14:textId="6410BD78" w:rsidR="00477736" w:rsidRPr="00BA4679" w:rsidRDefault="00477736" w:rsidP="00DB33DC">
+    <w:p w14:paraId="05C6468E" w14:textId="6410BD78" w:rsidR="00477736" w:rsidRPr="00B36BEE" w:rsidRDefault="00477736" w:rsidP="00DB33DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4740"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E500995" w14:textId="2DAA8B02" w:rsidR="00477736" w:rsidRPr="00BA4679" w:rsidRDefault="002E0478" w:rsidP="00DB33DC">
+    <w:p w14:paraId="6E500995" w14:textId="2DAA8B02" w:rsidR="00477736" w:rsidRPr="00B36BEE" w:rsidRDefault="002E0478" w:rsidP="00DB33DC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA4679">
+      <w:r w:rsidRPr="00B36BEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E2FEEDB" wp14:editId="6A49800D">
             <wp:extent cx="2519306" cy="228600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Picture 6" descr="scroll"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9" descr="scroll"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -188,831 +200,931 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2603695" cy="236257"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CFD5A0" w14:textId="3C82CD9F" w:rsidR="00385734" w:rsidRPr="00943411" w:rsidRDefault="00A96573" w:rsidP="00233003">
+    <w:p w14:paraId="38CFD5A0" w14:textId="4B901E7B" w:rsidR="00385734" w:rsidRPr="00B36BEE" w:rsidRDefault="009B6406" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">PALM SUNDAY </w:t>
+        <w:t>SIXTH</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1413" w:rsidRPr="00B36BEE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SUNDAY OF EASTER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDE9C30" w14:textId="15A89438" w:rsidR="00524346" w:rsidRPr="00943411" w:rsidRDefault="006845DA" w:rsidP="006845DA">
+    <w:p w14:paraId="1FDE9C30" w14:textId="3D4E3867" w:rsidR="00524346" w:rsidRPr="00943411" w:rsidRDefault="00524346" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00524346" w:rsidRPr="00943411">
+      <w:r w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next Sunday</w:t>
       </w:r>
       <w:r w:rsidR="00787C64" w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00677F69">
+      <w:r w:rsidR="00CE2BF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00677F69" w:rsidRPr="00677F69">
+      <w:r w:rsidR="009B6406">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2BF3" w:rsidRPr="00CE2BF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
+      <w:r w:rsidR="00CE2BF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50BE2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>May</w:t>
+      </w:r>
       <w:r w:rsidR="00677F69">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> April 2</w:t>
+        <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="00DF7D8C" w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>026</w:t>
       </w:r>
       <w:r w:rsidR="0044001C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E7027">
+      <w:r w:rsidR="00787DB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t>(The</w:t>
       </w:r>
-      <w:r w:rsidR="00677F69">
+      <w:r w:rsidR="009B6406">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Easter</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Sunday)</w:t>
+        <w:t xml:space="preserve"> Ascension of the Lord)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A841213" w14:textId="26B6BA6E" w:rsidR="00A969B4" w:rsidRPr="00943411" w:rsidRDefault="006D48E5" w:rsidP="00233003">
+    <w:p w14:paraId="3A841213" w14:textId="5D1E90B4" w:rsidR="00A969B4" w:rsidRPr="00943411" w:rsidRDefault="00816FCE" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00816FCE" w:rsidRPr="00943411">
+      <w:r w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Readings</w:t>
       </w:r>
       <w:r w:rsidR="00C00179" w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for next </w:t>
       </w:r>
       <w:r w:rsidR="000C3EA2" w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">week: </w:t>
       </w:r>
       <w:r w:rsidR="005618BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ACTS 10:34,37-43, Col</w:t>
+        <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00E024C1">
+      <w:r w:rsidR="00DA25BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>cts</w:t>
+      </w:r>
+      <w:r w:rsidR="005618BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005618BC">
+      <w:r w:rsidR="009B6406">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2247">
+      <w:r w:rsidR="00785C73">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>:1-4 , Jn 20:1-9</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6406">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1-11</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1413">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00785C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6406">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Eph 1:17-23</w:t>
+      </w:r>
+      <w:r w:rsidR="00785C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6406">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mt</w:t>
+      </w:r>
+      <w:r w:rsidR="00785C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6406">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="00785C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2BF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6406">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2BF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6406">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-172" w:tblpY="147"/>
         <w:tblW w:w="10871" w:type="dxa"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5807"/>
-        <w:gridCol w:w="5064"/>
+        <w:gridCol w:w="5771"/>
+        <w:gridCol w:w="5100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00584C44" w:rsidRPr="002D3356" w14:paraId="6AED38DD" w14:textId="77777777" w:rsidTr="00BD3FEC">
+      <w:tr w:rsidR="00584C44" w:rsidRPr="002D3356" w14:paraId="6AED38DD" w14:textId="77777777" w:rsidTr="00CC40DB">
         <w:trPr>
-          <w:trHeight w:val="5499"/>
+          <w:trHeight w:val="5535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="5771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="573FCB7A" w14:textId="77777777" w:rsidR="00D521B2" w:rsidRDefault="00D521B2" w:rsidP="00CF1618">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2ABB8EBC" w14:textId="05C4500E" w:rsidR="00712BC9" w:rsidRPr="002D3356" w:rsidRDefault="00712BC9" w:rsidP="00CF1618">
+          <w:p w14:paraId="227314A8" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="002D3356" w:rsidRDefault="00684DB4" w:rsidP="00684DB4">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3356">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PARISH CONTACT DETAILS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BFE4E88" w14:textId="77777777" w:rsidR="00A97829" w:rsidRPr="002D3356" w:rsidRDefault="00A97829" w:rsidP="00CF1618">
+          <w:p w14:paraId="33EC2542" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="002D3356" w:rsidRDefault="00684DB4" w:rsidP="00684DB4">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="3" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1182"/>
               <w:gridCol w:w="2271"/>
               <w:gridCol w:w="1607"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008E6B13" w:rsidRPr="00C00179" w14:paraId="45B7ECFE" w14:textId="77777777" w:rsidTr="00547091">
+            <w:tr w:rsidR="00684DB4" w:rsidRPr="00C00179" w14:paraId="4A56D485" w14:textId="77777777" w:rsidTr="00DA1672">
               <w:trPr>
                 <w:trHeight w:val="421"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1182" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5FB81ABB" w14:textId="77777777" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="004276B2">
+                <w:p w14:paraId="055E1F9C" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C00179">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Parish Priest</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2271" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="34E6561F" w14:textId="77777777" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="004276B2">
+                <w:p w14:paraId="06EF53DB" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C00179">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Fr Brian Slater</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1607" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0382A31B" w14:textId="77777777" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="004276B2">
+                <w:p w14:paraId="2670A42B" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C00179">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Tel: (028) 87761327</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008E6B13" w:rsidRPr="00C00179" w14:paraId="5E9E2A30" w14:textId="77777777" w:rsidTr="00547091">
+            <w:tr w:rsidR="00684DB4" w:rsidRPr="00C00179" w14:paraId="27296F19" w14:textId="77777777" w:rsidTr="00DA1672">
               <w:trPr>
                 <w:trHeight w:val="386"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1182" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="157242D1" w14:textId="77777777" w:rsidR="008E6B13" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="004276B2">
+                <w:p w14:paraId="0023D66D" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C00179">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Associate </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3C0BB03A" w14:textId="0FF3C250" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="004276B2">
+                <w:p w14:paraId="79E5BA7B" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C00179">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Pastor</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2271" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="277486C0" w14:textId="77777777" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="004276B2">
+                <w:p w14:paraId="7D300B4D" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C00179">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Fr Patrick Breslan  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1607" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3C6239E2" w14:textId="77777777" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="004276B2">
+                <w:p w14:paraId="372E728C" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C00179">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Tel: (028) 8775 8277</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1F536D8B" w14:textId="6DF81CA2" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00C00179" w:rsidP="004276B2">
+                <w:p w14:paraId="0BED3C28" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C00179">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">        </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008E6B13" w:rsidRPr="00C00179" w14:paraId="01577D05" w14:textId="77777777" w:rsidTr="00547091">
+            <w:tr w:rsidR="00684DB4" w:rsidRPr="00C00179" w14:paraId="53B9E641" w14:textId="77777777" w:rsidTr="00DA1672">
               <w:trPr>
                 <w:trHeight w:val="386"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1182" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="74C55238" w14:textId="77777777" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="004276B2">
+                <w:p w14:paraId="7B97DE22" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C00179">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Retired</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2271" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="50F025EE" w14:textId="77777777" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="004276B2">
+                <w:p w14:paraId="0C31A635" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C00179">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Fr Patrick McGuckin</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="27EBF168" w14:textId="77777777" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="004276B2">
+                <w:p w14:paraId="67C1E970" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1607" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2198E35F" w14:textId="77777777" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="004276B2">
+                <w:p w14:paraId="152551A5" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3EA4E0C1" w14:textId="77777777" w:rsidR="00A97829" w:rsidRPr="00C00179" w:rsidRDefault="00A97829" w:rsidP="00CF1618">
+          <w:p w14:paraId="1DC3381D" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="002B5574">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FA729B9" w14:textId="77777777" w:rsidR="009E19BB" w:rsidRPr="00DA5D76" w:rsidRDefault="00756566" w:rsidP="002E0C79">
+          <w:p w14:paraId="4FA729B9" w14:textId="77777777" w:rsidR="009E19BB" w:rsidRPr="00DA5D76" w:rsidRDefault="00756566" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:ind w:right="-369"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5D76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FE142C" w:rsidRPr="00DA5D76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ARISH SECRETARY:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DC4E330" w14:textId="6AF97790" w:rsidR="00756566" w:rsidRPr="00C00179" w:rsidRDefault="00712BC9" w:rsidP="002E0C79">
+          <w:p w14:paraId="4DC4E330" w14:textId="6AF97790" w:rsidR="00756566" w:rsidRPr="00C00179" w:rsidRDefault="00712BC9" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mondays &amp; Thursdays 10am –2pm.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="232F9605" w14:textId="77777777" w:rsidR="00F256A4" w:rsidRPr="00C00179" w:rsidRDefault="00F256A4" w:rsidP="002E0C79">
+          <w:p w14:paraId="232F9605" w14:textId="77777777" w:rsidR="00F256A4" w:rsidRPr="00C00179" w:rsidRDefault="00F256A4" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F6B00BD" w14:textId="6BC6DE7B" w:rsidR="00485447" w:rsidRPr="00C00179" w:rsidRDefault="004E3F19" w:rsidP="002E0C79">
+          <w:p w14:paraId="5F6B00BD" w14:textId="6BC6DE7B" w:rsidR="00485447" w:rsidRPr="00C00179" w:rsidRDefault="004E3F19" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
             <w:r w:rsidR="00E5669E" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1064,154 +1176,144 @@
             </w:r>
             <w:r w:rsidR="00756566" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00756566" w:rsidRPr="00C00179">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                   <w:b/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>parishdonaghmore@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5CE6CBB2" w14:textId="6805F4CF" w:rsidR="002C6BE2" w:rsidRPr="00C00179" w:rsidRDefault="00A13168" w:rsidP="002E0C79">
+          <w:p w14:paraId="5CE6CBB2" w14:textId="6805F4CF" w:rsidR="002C6BE2" w:rsidRPr="00C00179" w:rsidRDefault="00A13168" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:ind w:right="-369"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>USEFUL NUMBERS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1170E46A" w14:textId="0A3FE599" w:rsidR="00B01295" w:rsidRPr="00C00179" w:rsidRDefault="006021ED" w:rsidP="002E0C79">
+          <w:p w14:paraId="1170E46A" w14:textId="7B012B10" w:rsidR="00B01295" w:rsidRPr="00C00179" w:rsidRDefault="006021ED" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>It is not always possible for the priests in our par</w:t>
             </w:r>
             <w:r w:rsidR="00261899" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ish to</w:t>
             </w:r>
             <w:r w:rsidR="00992DA3" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> be</w:t>
             </w:r>
             <w:r w:rsidR="00E34DFE" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidR="00A13168" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>vailable</w:t>
+              <w:t>vailabl</w:t>
             </w:r>
-            <w:r w:rsidR="00261899" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00B36BEE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00261899" w:rsidRPr="00C00179">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="492F0AB7" w14:textId="34880AEC" w:rsidR="00FF0633" w:rsidRPr="00C00179" w:rsidRDefault="00261899" w:rsidP="002E0C79">
+          <w:p w14:paraId="492F0AB7" w14:textId="34880AEC" w:rsidR="00FF0633" w:rsidRPr="00C00179" w:rsidRDefault="00261899" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>In the absence of a pr</w:t>
             </w:r>
             <w:r w:rsidR="00864A7C" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>iest</w:t>
             </w:r>
             <w:r w:rsidR="00B56BD6" w:rsidRPr="00C00179">
@@ -1243,58 +1345,52 @@
             <w:r w:rsidR="00B56BD6" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> conta</w:t>
             </w:r>
             <w:r w:rsidR="00ED68E1" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ct</w:t>
             </w:r>
             <w:r w:rsidR="00B56BD6" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="377BB83C" w14:textId="217A1774" w:rsidR="00B01295" w:rsidRPr="00C00179" w:rsidRDefault="00B56BD6" w:rsidP="002E0C79">
+          <w:p w14:paraId="377BB83C" w14:textId="217A1774" w:rsidR="00B01295" w:rsidRPr="00C00179" w:rsidRDefault="00B56BD6" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Carrickmore: (028) 8</w:t>
             </w:r>
             <w:r w:rsidR="00533A6B" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1315,58 +1411,52 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">61207 </w:t>
             </w:r>
             <w:r w:rsidR="003D1F3D" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00533A6B" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coalisland: (028) 87740221</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43974C83" w14:textId="76877A90" w:rsidR="00B01295" w:rsidRPr="00C00179" w:rsidRDefault="00CC7A80" w:rsidP="002E0C79">
+          <w:p w14:paraId="43974C83" w14:textId="76877A90" w:rsidR="00B01295" w:rsidRPr="00C00179" w:rsidRDefault="00CC7A80" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Dungannon: (028) 87722631 </w:t>
             </w:r>
             <w:r w:rsidR="003D1F3D" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1378,4740 +1468,4224 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pomeroy:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (028) </w:t>
             </w:r>
             <w:r w:rsidR="00E34DFE" w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>87757867</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CD82146" w14:textId="710E0995" w:rsidR="00C32F15" w:rsidRDefault="00E34DFE" w:rsidP="002E0C79">
+          <w:p w14:paraId="7CD82146" w14:textId="710E0995" w:rsidR="00C32F15" w:rsidRDefault="00E34DFE" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tullyallen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C00179">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: (028) 87761211</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="533FAA1C" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRDefault="00BD3FEC" w:rsidP="002E0C79">
+          <w:p w14:paraId="533FAA1C" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="509F29F6" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="005C480F" w:rsidRDefault="00BD3FEC" w:rsidP="002E0C79">
+          <w:p w14:paraId="509F29F6" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="005C480F" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C480F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SACRAMENT OF BAPTISM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0519B250" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="005C480F" w:rsidRDefault="00BD3FEC" w:rsidP="002E0C79">
+          <w:p w14:paraId="0519B250" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="005C480F" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C480F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Baptisms take place on a </w:t>
             </w:r>
             <w:r w:rsidRPr="005C480F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Saturday at 4.00pm.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45DA68C6" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="005C480F" w:rsidRDefault="00BD3FEC" w:rsidP="002E0C79">
+          <w:p w14:paraId="73A5979E" w14:textId="05FD9A86" w:rsidR="00BD3FEC" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C480F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>See below the dates available for the next few months:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A561C73" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="005C480F" w:rsidRDefault="00BD3FEC" w:rsidP="002E0C79">
+          <w:p w14:paraId="0535E371" w14:textId="249EA926" w:rsidR="00785C73" w:rsidRDefault="00785C73" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00785C73">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> April – Donaghmore</w:t>
+              <w:t xml:space="preserve"> May </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+            <w:r w:rsidR="00CE2BF3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Galbally</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="266D59DF" w14:textId="5ADC8003" w:rsidR="00CE2BF3" w:rsidRDefault="00CE2BF3" w:rsidP="002B5574">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2BF3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> April – Donaghmore</w:t>
+              <w:t xml:space="preserve"> June – Donaghmore</w:t>
             </w:r>
-            <w:r w:rsidR="005E1EB1">
+          </w:p>
+          <w:p w14:paraId="4160666C" w14:textId="01DCB5D5" w:rsidR="00CE2BF3" w:rsidRDefault="00CE2BF3" w:rsidP="002B5574">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (fully booked)</w:t>
-[...11 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00CE2BF3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>nd</w:t>
+              <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> May - </w:t>
+              <w:t xml:space="preserve"> June – Donaghmore</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005C480F">
+          </w:p>
+          <w:p w14:paraId="7BC84BCE" w14:textId="243E7112" w:rsidR="00CE2BF3" w:rsidRPr="005C480F" w:rsidRDefault="00CE2BF3" w:rsidP="002B5574">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2BF3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>Galbally</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="32B686BB" w14:textId="047B8312" w:rsidR="00BD3FEC" w:rsidRPr="005C480F" w:rsidRDefault="00BD3FEC" w:rsidP="002E0C79">
+          <w:p w14:paraId="35C71BFE" w14:textId="77777777" w:rsidR="00CE2BF3" w:rsidRDefault="00BD3FEC" w:rsidP="004D6B61">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="008A64EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
-            <w:r w:rsidR="0032496C" w:rsidRPr="005C480F">
+            <w:r w:rsidR="0032496C" w:rsidRPr="008A64EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>contact the</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="008A64EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Parish Secretary during office hours to arrange a suitable date. </w:t>
+              <w:t xml:space="preserve"> Parish Secretary during office hours to arrange a suitable date.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64393AA1" w14:textId="68269EB9" w:rsidR="005D5093" w:rsidRPr="002D3356" w:rsidRDefault="005D5093" w:rsidP="00BD3FEC">
+          <w:p w14:paraId="19E482AA" w14:textId="77777777" w:rsidR="00BA2814" w:rsidRDefault="00BA2814" w:rsidP="004D6B61">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="483F727D" w14:textId="600E2617" w:rsidR="008A64EB" w:rsidRDefault="008A64EB" w:rsidP="004D6B61">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>We welcome D</w:t>
+            </w:r>
+            <w:r w:rsidR="0001042D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>áit</w:t>
+            </w:r>
+            <w:r w:rsidR="006B20A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hí </w:t>
+            </w:r>
+            <w:r w:rsidR="009475BA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Seamus</w:t>
+            </w:r>
+            <w:r w:rsidR="006B20A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mc Gurk, </w:t>
+            </w:r>
+            <w:r w:rsidR="00432055">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rian Leon O’Neill, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00161953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cían</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00161953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gerard Mullan &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00161953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="009475BA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>íbhe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009475BA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Grace Murtagh who were recently baptised into our Christian family.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D29FC4A" w14:textId="77777777" w:rsidR="00181913" w:rsidRDefault="00181913" w:rsidP="004D6B61">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BADC546" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="004D6B61">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64393AA1" w14:textId="6FF03B94" w:rsidR="009632F3" w:rsidRPr="00CE2BF3" w:rsidRDefault="009632F3" w:rsidP="004D6B61">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5064" w:type="dxa"/>
+            <w:tcW w:w="5100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FBD0BE7" w14:textId="77777777" w:rsidR="00FB3683" w:rsidRPr="00315B68" w:rsidRDefault="00FB3683" w:rsidP="00315B68">
+          <w:p w14:paraId="4CF4CCAE" w14:textId="77777777" w:rsidR="006B1C2F" w:rsidRDefault="006B1C2F" w:rsidP="00CE2BF3">
             <w:pPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...220 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E509E">
+          </w:p>
+          <w:p w14:paraId="41EC9A33" w14:textId="3DFA78B0" w:rsidR="008C7A43" w:rsidRDefault="00CE2BF3" w:rsidP="00CE2BF3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Good Friday - 3rd April</w:t>
-[...19 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E509E">
-[...117 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007E509E">
+              <w:t>CONGRATULATIONS</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03F37">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Holy Saturday - 4th April</w:t>
+              <w:t>!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28D7A85B" w14:textId="77777777" w:rsidR="007E509E" w:rsidRPr="007E509E" w:rsidRDefault="007E509E" w:rsidP="002E0C79">
+          <w:p w14:paraId="408E8E5E" w14:textId="77777777" w:rsidR="00A03F37" w:rsidRDefault="00A03F37" w:rsidP="00CE2BF3">
             <w:pPr>
-              <w:pBdr>
-[...69 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E509E">
+          </w:p>
+          <w:p w14:paraId="49F15084" w14:textId="2366DEBD" w:rsidR="00CE2BF3" w:rsidRDefault="00CE2BF3" w:rsidP="00CE2BF3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Congratulations to all the children</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03F37" w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00163B2F" w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>from St</w:t>
+            </w:r>
+            <w:r w:rsidR="003A4A91" w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Joseph</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1C2F" w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’s PS </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006B1C2F" w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Galbally</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who celebrated their First Holy Communion on Saturday </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1C2F" w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1C2F" w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1C2F" w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006B1C2F" w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May </w:t>
+            </w:r>
+            <w:r w:rsidR="00A03F37" w:rsidRPr="006B1C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008D3D2E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E8C575" w14:textId="77777777" w:rsidR="008D3D2E" w:rsidRPr="009632F3" w:rsidRDefault="008D3D2E" w:rsidP="00CE2BF3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EF6343B" w14:textId="20AA885B" w:rsidR="003764E7" w:rsidRDefault="003764E7" w:rsidP="00CF5653">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>KNOCK EXCURSION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6589087A" w14:textId="75AFFA62" w:rsidR="003764E7" w:rsidRPr="00D779F6" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Armagh Diocesan Pilgrimage to Knock from Donaghmore.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68D7AED2" w14:textId="012FB93E" w:rsidR="003764E7" w:rsidRPr="00D779F6" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date: Sunday 31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="645E749B" w14:textId="3FE3038A" w:rsidR="003764E7" w:rsidRPr="00D779F6" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Time :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bus leaves Donaghmore 8am &amp; returns at 10.30pm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F828C44" w14:textId="67051F6D" w:rsidR="003764E7" w:rsidRPr="00D779F6" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cost :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> £25 for adults &amp; £10 for children</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189C61B4" w14:textId="42458432" w:rsidR="003764E7" w:rsidRPr="00D779F6" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lunch: Bring a packed lunch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE89B47" w14:textId="07D09B7C" w:rsidR="003764E7" w:rsidRPr="00D779F6" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contact :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> see below</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6397CAA9" w14:textId="499CB27A" w:rsidR="003764E7" w:rsidRPr="00D779F6" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seamus </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hetherington  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 028 87767379)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D72D77B" w14:textId="01C00007" w:rsidR="003764E7" w:rsidRPr="00D779F6" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Brennan </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>( 028</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 87767581)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A6324F3" w14:textId="5DCCCF21" w:rsidR="003764E7" w:rsidRPr="00D779F6" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernie Lambe </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>( 028</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D779F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 87767391)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2363E888" w14:textId="77777777" w:rsidR="003764E7" w:rsidRDefault="003764E7" w:rsidP="00CF5653">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E09F1F9" w14:textId="0ECAB84E" w:rsidR="008C7A43" w:rsidRPr="008B61F8" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Easter Sunday - 5th April</w:t>
-[...19 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E509E">
-[...578 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:t>EXAM PRAYER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56CB1E30" w14:textId="77777777" w:rsidR="009B6406" w:rsidRPr="008B61F8" w:rsidRDefault="009B6406" w:rsidP="008B61F8">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F1F1F"/>
+                <w:color w:val="666666"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F1F1F"/>
+                <w:color w:val="666666"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> THE </w:t>
+              </w:rPr>
+              <w:t>Lord, I know you are with me and love me.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B142E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F1F1F"/>
+                <w:color w:val="666666"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-              <w:t>GRAVES</w:t>
+              </w:rPr>
+              <w:br/>
+              <w:t>Give me peace of mind as I prepare for this time of study.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Help me to focus on my books and notes.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Keep me from all distractions so that I will make</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70C1DD59" w14:textId="6ED4B156" w:rsidR="00345A1C" w:rsidRDefault="00345A1C" w:rsidP="002E0C79">
+          <w:p w14:paraId="4951F6F9" w14:textId="77777777" w:rsidR="009B6406" w:rsidRPr="008B61F8" w:rsidRDefault="009B6406" w:rsidP="008B61F8">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the best use of this time that is available to me.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Give me insight that I might understand what I am studying,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>and help me to remember it when the time comes.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Above all, I thank you for the ability to be able to study</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>and for the many gifts and talents you have given me.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Help me always to use them in such a way</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>that they honour you and do justice to myself.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687C78A2" w14:textId="77777777" w:rsidR="009B6406" w:rsidRPr="008B61F8" w:rsidRDefault="009B6406" w:rsidP="008B61F8">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B61F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Amen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0278BF5C" w14:textId="77777777" w:rsidR="009632F3" w:rsidRPr="00CE2BF3" w:rsidRDefault="009632F3" w:rsidP="009632F3">
+            <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:color w:val="1F1F1F"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F1CDD">
+            <w:r w:rsidRPr="00CE2BF3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:color w:val="1F1F1F"/>
-[...2 lines deleted...]
-              <w:t>The Blessing of the graves will take place on Sunday 7</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>FUNERAL ARRANGEMENTS</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F1CDD">
+          </w:p>
+          <w:p w14:paraId="6D51DFBF" w14:textId="77777777" w:rsidR="009632F3" w:rsidRPr="00CE2BF3" w:rsidRDefault="009632F3" w:rsidP="009632F3">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:color w:val="1F1F1F"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000F1CDD">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79018C7C" w14:textId="77777777" w:rsidR="009632F3" w:rsidRDefault="009632F3" w:rsidP="009632F3">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:color w:val="1F1F1F"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> June.10am </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004116AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funerals will be held at 11am Monday to Saturday and will follow normal mass times for Sunday. We </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000F1CDD">
+            <w:r w:rsidRPr="004116AD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:color w:val="1F1F1F"/>
-[...2 lines deleted...]
-              <w:t>Galbally</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>can not</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="005E1EB1" w:rsidRPr="000F1CDD">
+            <w:r w:rsidRPr="004116AD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:color w:val="1F1F1F"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> &amp; 11am Donaghmore</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accommodate additional masses outside these times</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004116AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="361DB4FF" w14:textId="77777777" w:rsidR="00DA67BC" w:rsidRDefault="00DA67BC" w:rsidP="002E0C79">
-[...31 lines deleted...]
-          <w:p w14:paraId="370C38D6" w14:textId="0BB7C3AC" w:rsidR="00345A1C" w:rsidRPr="00345A1C" w:rsidRDefault="00345A1C" w:rsidP="00345A1C">
+          <w:p w14:paraId="370C38D6" w14:textId="55207E3D" w:rsidR="008C7A43" w:rsidRPr="00345A1C" w:rsidRDefault="008C7A43" w:rsidP="002B5574">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584C44" w:rsidRPr="00AE76D5" w14:paraId="59665E9B" w14:textId="77777777" w:rsidTr="00BD3FEC">
+      <w:tr w:rsidR="00584C44" w:rsidRPr="00AE76D5" w14:paraId="59665E9B" w14:textId="77777777" w:rsidTr="00CC40DB">
         <w:trPr>
-          <w:trHeight w:val="1408"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="5771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24543FC8" w14:textId="7999CF69" w:rsidR="009D2A0F" w:rsidRPr="005C480F" w:rsidRDefault="00566423" w:rsidP="002E0C79">
+          <w:p w14:paraId="24543FC8" w14:textId="2D0B1D22" w:rsidR="009D2A0F" w:rsidRPr="00181913" w:rsidRDefault="009D2A0F" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+          </w:p>
+          <w:p w14:paraId="5095D335" w14:textId="28EE0999" w:rsidR="00911295" w:rsidRPr="00181913" w:rsidRDefault="00911295" w:rsidP="002B5574">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:color w:val="242424"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>.</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00181913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEDDINGS </w:t>
             </w:r>
-            <w:r w:rsidR="00393994" w:rsidRPr="005C480F">
+          </w:p>
+          <w:p w14:paraId="04414E50" w14:textId="250460C5" w:rsidR="00C15514" w:rsidRPr="00181913" w:rsidRDefault="00C15514" w:rsidP="002B5574">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:color w:val="242424"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00181913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>All couples who plan to marry in 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7A43" w:rsidRPr="00181913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00181913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are asked to contact the Parish Office for an appointment on a MONDAY at either 5.30pm or 6pm. The completion of the necessary paperwork is a legal requirement and without completion the wedding cannot take place. The requirements are:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586613A6" w14:textId="77777777" w:rsidR="00C15514" w:rsidRPr="00181913" w:rsidRDefault="00C15514" w:rsidP="002B5574">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00181913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) Arrange for your Pre- Marriage Course – see accord.ni for details</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F0CB72C" w14:textId="77777777" w:rsidR="00C15514" w:rsidRPr="00181913" w:rsidRDefault="00C15514" w:rsidP="002B5574">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00181913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2) Contact your local Council Offices for Notification of Marriage Forms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F0FBC4C" w14:textId="34570A36" w:rsidR="00C630CB" w:rsidRPr="00181913" w:rsidRDefault="00C15514" w:rsidP="002B5574">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00181913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3) Complete Pre-Nuptial Enquiry forms with the Priest of the Parish you live </w:t>
+            </w:r>
+            <w:r w:rsidR="0032496C" w:rsidRPr="00181913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in. </w:t>
+            </w:r>
+            <w:r w:rsidR="00911295" w:rsidRPr="00181913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5095D335" w14:textId="28EE0999" w:rsidR="00911295" w:rsidRPr="005C480F" w:rsidRDefault="00911295" w:rsidP="002E0C79">
+          <w:p w14:paraId="306DA2C9" w14:textId="77777777" w:rsidR="005144FE" w:rsidRDefault="005144FE" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...34 lines deleted...]
-              </w:pBdr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+          </w:p>
+          <w:p w14:paraId="3D2C4D3E" w14:textId="11A2DFBA" w:rsidR="003A0B78" w:rsidRPr="00181913" w:rsidRDefault="00C976F6" w:rsidP="002B5574">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">All couples who plan to marry in 2026 are asked to contact the Parish Office for an appointment on a </w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="005C480F">
+            </w:pPr>
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The completion of the necessary paperwork is a legal requirement and without completion the wedding cannot take place. The requirements are:</w:t>
+              <w:t xml:space="preserve">We would like to congratulate Hannah Rice &amp; Seamus Hughes and Ursula Hughes &amp; </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              </w:pBdr>
+            <w:r w:rsidR="00DD4C97" w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+              <w:t xml:space="preserve">Eamon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DD4C97" w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1) Arrange for your Pre- Marriage Course – see accord.ni for details</w:t>
+              <w:t>Cussack</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              </w:pBdr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DD4C97" w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00181913" w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2) Contact your local Council Offices for Notification of Marriage Forms</w:t>
+              <w:t xml:space="preserve">on their recent weddings. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F0FBC4C" w14:textId="34570A36" w:rsidR="00C630CB" w:rsidRPr="005C480F" w:rsidRDefault="00C15514" w:rsidP="002E0C79">
+          <w:p w14:paraId="3391DDF9" w14:textId="77777777" w:rsidR="009632F3" w:rsidRPr="00181913" w:rsidRDefault="009632F3" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C480F">
-[...22 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="39B7796A" w14:textId="4CBE6CB1" w:rsidR="006D48E5" w:rsidRPr="005C480F" w:rsidRDefault="006D48E5" w:rsidP="002E0C79">
+          <w:p w14:paraId="39B7796A" w14:textId="4CBE6CB1" w:rsidR="006D48E5" w:rsidRPr="00181913" w:rsidRDefault="006D48E5" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ANNIVERSARY NOTICES </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28B49833" w14:textId="77777777" w:rsidR="006D48E5" w:rsidRDefault="006D48E5" w:rsidP="002E0C79">
+          <w:p w14:paraId="28B49833" w14:textId="77777777" w:rsidR="006D48E5" w:rsidRPr="00181913" w:rsidRDefault="006D48E5" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please try to book anniversaries at least 1 month in advance and ensure notice is in written form, by leaving into the sacristy or Parochial house. Please note that all notices for the bulletin need to reach us by </w:t>
+              <w:t xml:space="preserve">Please try to book anniversaries at least 1 month in advance and ensure notice is in written form, by leaving into the sacristy or Parochial house. Please note that all notices for the bulletin need to reach us by Wednesday PM to ensure inclusion in bulletin for that week. </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:b/>
-[...17 lines deleted...]
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">When requesting an anniversary Mass please write the </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>name</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the deceased, the </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>day</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the anniversary, the </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>chapel</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> and a </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>contact name and number</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>outside</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the envelope.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="004CB080" w14:textId="77777777" w:rsidR="007E7027" w:rsidRPr="005C480F" w:rsidRDefault="007E7027" w:rsidP="006D48E5">
+          <w:p w14:paraId="004CB080" w14:textId="77777777" w:rsidR="007E7027" w:rsidRPr="00181913" w:rsidRDefault="007E7027" w:rsidP="002B5574">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="333F970C" w14:textId="77777777" w:rsidR="007E509E" w:rsidRPr="005C480F" w:rsidRDefault="007E509E" w:rsidP="002E0C79">
+          <w:p w14:paraId="0C7C3D7F" w14:textId="0173ABBA" w:rsidR="004C50A4" w:rsidRPr="00181913" w:rsidRDefault="004C50A4" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>PARISH ENVELOPES</w:t>
+              <w:t>STANDING ORDER</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29927BE1" w14:textId="0F13AC94" w:rsidR="007E509E" w:rsidRDefault="007E509E" w:rsidP="002E0C79">
+          <w:p w14:paraId="1CB20C8F" w14:textId="77777777" w:rsidR="006B1C2F" w:rsidRPr="00181913" w:rsidRDefault="006B1C2F" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...70 lines deleted...]
-              </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C50A4">
-[...11 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="438BE281" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="00BD3FEC" w:rsidRDefault="00BD3FEC" w:rsidP="002E0C79">
+          <w:p w14:paraId="438BE281" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="00181913" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD3FEC">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>For parishioners who wish to make a standing order contribution, please see below the details:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="687D384A" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="00BD3FEC" w:rsidRDefault="00BD3FEC" w:rsidP="002E0C79">
+          <w:p w14:paraId="687D384A" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="00181913" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD3FEC">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>BANK: BANK OF IRELAND</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26E56F63" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="00BD3FEC" w:rsidRDefault="00BD3FEC" w:rsidP="002E0C79">
+          <w:p w14:paraId="26E56F63" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="00181913" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD3FEC">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ACCOUNT NAME: DONAGHMORE PARISH NO1 A/C</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AEEF025" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="00BD3FEC" w:rsidRDefault="00BD3FEC" w:rsidP="002E0C79">
+          <w:p w14:paraId="4AEEF025" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="00181913" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD3FEC">
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>SORT CODE:904851</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F17E286" w14:textId="4F43E4E9" w:rsidR="007E509E" w:rsidRPr="005C480F" w:rsidRDefault="00BD3FEC" w:rsidP="002E0C79">
+          <w:p w14:paraId="79ABA5C3" w14:textId="77777777" w:rsidR="007E509E" w:rsidRPr="00181913" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
-              <w:pBdr>
-[...4 lines deleted...]
-              </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD3FEC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCOUNT NUMBER: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004C50A4">
+            </w:pPr>
+            <w:r w:rsidRPr="00181913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t xml:space="preserve">ACCOUNT NUMBER: </w:t>
+            </w:r>
+            <w:r w:rsidR="004C50A4" w:rsidRPr="00181913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t>40909024</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="32FA96A0" w14:textId="77777777" w:rsidR="00DA1413" w:rsidRPr="00181913" w:rsidRDefault="00DA1413" w:rsidP="002B5574">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62E8F314" w14:textId="77777777" w:rsidR="00CE2BF3" w:rsidRPr="00181913" w:rsidRDefault="00CE2BF3" w:rsidP="009B6406">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F17E286" w14:textId="09E316C6" w:rsidR="009B6406" w:rsidRPr="00181913" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5064" w:type="dxa"/>
+            <w:tcW w:w="5100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="025A3315" w14:textId="77777777" w:rsidR="00584C44" w:rsidRPr="00AE76D5" w:rsidRDefault="00584C44" w:rsidP="00CF1618">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BB0289C" w14:textId="114B888E" w:rsidR="001112CD" w:rsidRDefault="001112CD" w:rsidP="00896F7F">
+    <w:p w14:paraId="5BB0289C" w14:textId="617C21FA" w:rsidR="001112CD" w:rsidRDefault="001112CD" w:rsidP="00896F7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52EEBC82" w14:textId="77777777" w:rsidR="006804B7" w:rsidRDefault="006804B7" w:rsidP="00896F7F">
+    <w:p w14:paraId="37A80D36" w14:textId="77777777" w:rsidR="004D6B61" w:rsidRDefault="004D6B61" w:rsidP="00896F7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AAC82BE" w14:textId="77777777" w:rsidR="00DA67BC" w:rsidRDefault="00DA67BC" w:rsidP="00896F7F">
-[...50 lines deleted...]
-    <w:p w14:paraId="1C82ECE6" w14:textId="0EE0AA2D" w:rsidR="00896F7F" w:rsidRPr="000F19E3" w:rsidRDefault="006804B7" w:rsidP="00896F7F">
+    <w:p w14:paraId="1C82ECE6" w14:textId="7B1BDF60" w:rsidR="00896F7F" w:rsidRPr="000F19E3" w:rsidRDefault="006804B7" w:rsidP="00896F7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00943D7F" w:rsidRPr="000F19E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">NNIVERSARIES FOR </w:t>
+        <w:t xml:space="preserve">NNIVERSARIES </w:t>
       </w:r>
-      <w:r w:rsidR="00C630CB" w:rsidRPr="000F19E3">
+      <w:r w:rsidR="00151573" w:rsidRPr="000F19E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FOR </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6406">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SIXTH</w:t>
+      </w:r>
+      <w:r w:rsidR="007E76EC">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00677F69">
+      <w:r w:rsidR="00DA1413">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">PALM </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">SUNDAY </w:t>
+        <w:t>SUNDAY OF EASTER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A98C20" w14:textId="77777777" w:rsidR="00C630CB" w:rsidRDefault="00C630CB" w:rsidP="00896F7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="587B3CAF" w14:textId="0F733AE8" w:rsidR="00FB465F" w:rsidRPr="00B61C5A" w:rsidRDefault="003475BA" w:rsidP="000249D1">
+    <w:p w14:paraId="51443689" w14:textId="3E08321A" w:rsidR="008A47BF" w:rsidRPr="008A47BF" w:rsidRDefault="003475BA" w:rsidP="008A47BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006012C9">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">RECENTLY </w:t>
       </w:r>
       <w:r w:rsidR="004C2B4A" w:rsidRPr="006012C9">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DECEASED</w:t>
       </w:r>
-      <w:r w:rsidR="004C2B4A" w:rsidRPr="006012C9">
+      <w:r w:rsidR="004C2B4A" w:rsidRPr="00E943BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1282" w:rsidRPr="00E943BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7027" w:rsidRPr="00E943BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B36BEE" w:rsidRPr="008A050C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5839">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Philomena </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03F37" w:rsidRPr="00FF5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fox, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A050C" w:rsidRPr="00FF5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deirdre </w:t>
+      </w:r>
+      <w:r w:rsidR="00A562F3" w:rsidRPr="00FF5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hetherington</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6470B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7FCF1A" w14:textId="77777777" w:rsidR="00157E80" w:rsidRPr="00E943BD" w:rsidRDefault="00157E80" w:rsidP="000249D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...45 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677F69" w:rsidRPr="006012C9" w14:paraId="413B35D6" w14:textId="77777777" w:rsidTr="00B72D33">
+      <w:tr w:rsidR="009B6406" w:rsidRPr="006012C9" w14:paraId="413B35D6" w14:textId="1A95A28C" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD310DE" w14:textId="67EC2147" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="4FD310DE" w14:textId="498AA145" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012C9">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SATURDAY </w:t>
             </w:r>
-            <w:r w:rsidR="00FA5200">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00FA5200" w:rsidRPr="004A5ECF">
+            <w:r w:rsidRPr="00A03F37">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> March</w:t>
+              <w:t xml:space="preserve"> May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F3AE39F" w14:textId="59C280C9" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="163412CE" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Hugh Donaghy</w:t>
+              <w:t>Paddy Rafferty</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="38E255FD" w14:textId="3AA5DD1E" w:rsidR="003C629E" w:rsidRDefault="003C629E" w:rsidP="009B6406">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Peter Mc Quaid</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F3AE39F" w14:textId="1FFBB3F9" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677F69" w:rsidRPr="006012C9" w14:paraId="5642B060" w14:textId="77777777" w:rsidTr="00B72D33">
+      <w:tr w:rsidR="009B6406" w:rsidRPr="006012C9" w14:paraId="5642B060" w14:textId="509B014C" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="178D1BF3" w14:textId="17C070DB" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="178D1BF3" w14:textId="16FBEB47" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012C9">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SUNDAY </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>29th March</w:t>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A03F37">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15D392A3" w14:textId="77777777" w:rsidR="00677F69" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="66C216EA" w14:textId="5854FD3A" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Pat &amp; Ellen Mc Veigh</w:t>
+              <w:t xml:space="preserve">Marie Gallagher </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="00267126">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003764E7">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>Patrick Tally</w:t>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> Anniversary) Donaghmore 11am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF6040C" w14:textId="51A20BFB" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Kathleen Mc Cartan</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>John M</w:t>
+            </w:r>
+            <w:r w:rsidR="003C629E">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Roger Mc Cartan</w:t>
+              <w:t>c G</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>uire</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F060F8E" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Eileen O’Neill</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">William </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Frank &amp; Patrick Quinn.</w:t>
+              <w:t>Ferrity</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="0B059968" w14:textId="77777777" w:rsidR="00D264A9" w:rsidRDefault="00D264A9" w:rsidP="00677F69">
+          <w:p w14:paraId="268FBA91" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Agnes Loughran</w:t>
+              <w:t>Eamon Rafferty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3163A1CB" w14:textId="018F7712" w:rsidR="00D264A9" w:rsidRPr="006012C9" w:rsidRDefault="00D264A9" w:rsidP="00677F69">
+          <w:p w14:paraId="72F50971" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Boyle Family</w:t>
+              <w:t>Mick, Pat &amp; Nan Morris</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="625514EE" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Annie, Ann &amp; Bridie Mc Shane</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE0C4A7" w14:textId="77777777" w:rsidR="003C629E" w:rsidRDefault="003C629E" w:rsidP="009B6406">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Seamus Keenan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FABE76D" w14:textId="77777777" w:rsidR="003C629E" w:rsidRDefault="003C629E" w:rsidP="009B6406">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Patrick &amp; Leo Mullan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3163A1CB" w14:textId="76ECFA88" w:rsidR="003C629E" w:rsidRPr="006012C9" w:rsidRDefault="003C629E" w:rsidP="009B6406">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una </w:t>
+            </w:r>
+            <w:r w:rsidR="00C72C13">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wallace</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677F69" w:rsidRPr="006012C9" w14:paraId="75B21741" w14:textId="77777777" w:rsidTr="00B72D33">
+      <w:tr w:rsidR="009B6406" w:rsidRPr="006012C9" w14:paraId="75B21741" w14:textId="6A8753D3" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57754597" w14:textId="4B6FB28F" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="57754597" w14:textId="0326D511" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>MONDAY 30th March</w:t>
+              <w:t>MONDAY 11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A03F37">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48FB8F37" w14:textId="3F4B9AC7" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="48FB8F37" w14:textId="137D8B93" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677F69" w:rsidRPr="006012C9" w14:paraId="21AD835D" w14:textId="77777777" w:rsidTr="00B72D33">
+      <w:tr w:rsidR="009B6406" w:rsidRPr="006012C9" w14:paraId="21AD835D" w14:textId="7C2A8D39" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C33167E" w14:textId="44365318" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="4C33167E" w14:textId="4345610F" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>TUESDAY 31st March</w:t>
+              <w:t>TUESDAY 12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A03F37">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EF2BF9B" w14:textId="260F0301" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="5EF2BF9B" w14:textId="336BE3FF" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677F69" w:rsidRPr="006012C9" w14:paraId="198F5065" w14:textId="77777777" w:rsidTr="00B72D33">
+      <w:tr w:rsidR="009B6406" w:rsidRPr="006012C9" w14:paraId="198F5065" w14:textId="096E3EA6" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18954966" w14:textId="150323EA" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="18954966" w14:textId="426926CB" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>WEDNESDAY 1</w:t>
+              <w:t>WEDNESDAY 13</w:t>
             </w:r>
-            <w:r w:rsidRPr="00677F69">
+            <w:r w:rsidRPr="00A03F37">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>st</w:t>
+              <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> April</w:t>
+              <w:t xml:space="preserve"> May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3287BA3C" w14:textId="77777777" w:rsidR="00677F69" w:rsidRDefault="006A172D" w:rsidP="00677F69">
+          <w:p w14:paraId="322D93E4" w14:textId="3A2DA500" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="003C629E" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Michael Morris</w:t>
-[...20 lines deleted...]
-              <w:t>Jim Mc Gurk</w:t>
+              <w:t>Patrick Mc Mahon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677F69" w:rsidRPr="006012C9" w14:paraId="7386E421" w14:textId="77777777" w:rsidTr="00B72D33">
+      <w:tr w:rsidR="009B6406" w:rsidRPr="006012C9" w14:paraId="7386E421" w14:textId="4E1ED5A6" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A0BFFDF" w14:textId="14A6B5BA" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="2A0BFFDF" w14:textId="2BE9DDAB" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>THURSDAY 2</w:t>
+              <w:t>THURSDAY 14</w:t>
             </w:r>
-            <w:r w:rsidRPr="00677F69">
+            <w:r w:rsidRPr="00A03F37">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>nd</w:t>
+              <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> April</w:t>
+              <w:t xml:space="preserve"> May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E33BAF4" w14:textId="77777777" w:rsidR="00677F69" w:rsidRDefault="006A172D" w:rsidP="00677F69">
+          <w:p w14:paraId="2963C4F0" w14:textId="45C54229" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677F69" w:rsidRPr="006012C9" w14:paraId="64A82397" w14:textId="77777777" w:rsidTr="00B72D33">
+      <w:tr w:rsidR="009B6406" w:rsidRPr="006012C9" w14:paraId="64A82397" w14:textId="74DCC546" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18EAC7FE" w14:textId="1A6CB8DC" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="18EAC7FE" w14:textId="7BC7530A" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FRIDAY 3</w:t>
+              <w:t>FRIDAY 15</w:t>
             </w:r>
-            <w:r w:rsidRPr="00677F69">
+            <w:r w:rsidRPr="00A03F37">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>rd</w:t>
+              <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> April</w:t>
+              <w:t xml:space="preserve"> May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02071473" w14:textId="336AED8F" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00A35153" w:rsidP="00677F69">
+          <w:p w14:paraId="02071473" w14:textId="2F15AA9F" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="003C629E" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Noel Mc Mahon</w:t>
+              <w:t xml:space="preserve">Margaret Mc Veigh </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>( 1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003C629E">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anniversary) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Galbally</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677F69" w:rsidRPr="006012C9" w14:paraId="523901CA" w14:textId="77777777" w:rsidTr="00B72D33">
+      <w:tr w:rsidR="009B6406" w:rsidRPr="006012C9" w14:paraId="523901CA" w14:textId="6032B27D" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="216A5152" w14:textId="508C82CA" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="216A5152" w14:textId="5288ECBE" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012C9">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SATURDAY </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidRPr="00677F69">
+            <w:r w:rsidRPr="00A03F37">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> April</w:t>
+              <w:t xml:space="preserve"> May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06BE6BC4" w14:textId="7B2289D9" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="06BE6BC4" w14:textId="21792C68" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="003C629E" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mary O’Neill</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677F69" w:rsidRPr="006012C9" w14:paraId="0D9B3F99" w14:textId="77777777" w:rsidTr="00DC7DF6">
+      <w:tr w:rsidR="009B6406" w:rsidRPr="006012C9" w14:paraId="0D9B3F99" w14:textId="3B1A9777" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70067613" w14:textId="49D8F67D" w:rsidR="00677F69" w:rsidRPr="006012C9" w:rsidRDefault="00677F69" w:rsidP="00677F69">
+          <w:p w14:paraId="70067613" w14:textId="1461B738" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012C9">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SUNDAY </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidRPr="00677F69">
+            <w:r w:rsidRPr="00A03F37">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> April</w:t>
+              <w:t xml:space="preserve"> May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F77DB8E" w14:textId="77777777" w:rsidR="00677F69" w:rsidRDefault="00A35153" w:rsidP="00677F69">
+          <w:p w14:paraId="77AFFF34" w14:textId="626EB29C" w:rsidR="001304CF" w:rsidRDefault="001304CF" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Paddy Mc Kenna</w:t>
+              <w:t xml:space="preserve">Deirdre Hetherington </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>( MM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005E4192">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Deceased members of the Mc Veigh family</w:t>
+              <w:t>) Donaghmore 11am</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E575C9B" w14:textId="77777777" w:rsidR="00A35153" w:rsidRDefault="001A3D1F" w:rsidP="00677F69">
+          <w:p w14:paraId="78955200" w14:textId="1E4C7EFA" w:rsidR="009B6406" w:rsidRDefault="003C629E" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Margaret Donaghy</w:t>
+              <w:t>Alana Kane</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2997E500" w14:textId="5534F956" w:rsidR="00E22525" w:rsidRDefault="00E22525" w:rsidP="00677F69">
+          <w:p w14:paraId="04EB6440" w14:textId="77777777" w:rsidR="003C629E" w:rsidRDefault="003C629E" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Barney Hackett</w:t>
+              <w:t>Mary O’Neill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65EE3DFA" w14:textId="77777777" w:rsidR="006F6CA8" w:rsidRDefault="001A3D1F" w:rsidP="00677F69">
+          <w:p w14:paraId="4D4B9043" w14:textId="77777777" w:rsidR="003C629E" w:rsidRDefault="003C629E" w:rsidP="009B6406">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mary &amp; Barney Mc Veigh, Johnny Donaghy</w:t>
+              <w:t>Patsy Mc Gurk</w:t>
             </w:r>
-            <w:r w:rsidR="00E22525">
+          </w:p>
+          <w:p w14:paraId="42ECB2FC" w14:textId="372B4552" w:rsidR="003C629E" w:rsidRPr="006012C9" w:rsidRDefault="003C629E" w:rsidP="009B6406">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and the deceased members of </w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>the Donaghy and Mc Veigh families.</w:t>
+              <w:t>Sarah Jane Mc Gurk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CFF9686" w14:textId="3D5DE18B" w:rsidR="00C35FCA" w:rsidRDefault="00C35FCA" w:rsidP="00677F69">
-[...24 lines deleted...]
-    <w:p w14:paraId="6105648D" w14:textId="77777777" w:rsidR="006755C0" w:rsidRPr="008F2BAD" w:rsidRDefault="006755C0" w:rsidP="0056564E">
+    <w:p w14:paraId="1FD13FD9" w14:textId="77777777" w:rsidR="00EF4EFE" w:rsidRPr="003C629E" w:rsidRDefault="00EF4EFE" w:rsidP="00EF4EFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Galbally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Community Centre</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6999E13E" w14:textId="77777777" w:rsidR="006755C0" w:rsidRPr="008F2BAD" w:rsidRDefault="006755C0" w:rsidP="006755C0">
+    <w:p w14:paraId="4E811117" w14:textId="77777777" w:rsidR="003C629E" w:rsidRDefault="003C629E" w:rsidP="00EF4EFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70CA3EF6" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lotto </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-  Mon</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May 2026: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>winning numbers were: 1, 14, 23, 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DE5D47" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Congratulations to Match 3 winner: Orla Hurson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AD34A7" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Next Draw Mon 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May - Jackpot: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>£1400.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C9A590" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E15650" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Monthly Prize Draw – Apr 2026 Winners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB9131A" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>£200: Brendan &amp; Edel Woods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291EB6B2" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>£100: John Loughran</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A539406" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>£100: Colm Glasgow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78730D18" w14:textId="136256FD" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Next draw – Monday 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C629E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3922896B" w14:textId="77777777" w:rsidR="009B6406" w:rsidRPr="00FF5AA4" w:rsidRDefault="009B6406" w:rsidP="006225B4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4F62F751" w14:textId="77777777" w:rsidR="006755C0" w:rsidRPr="006755C0" w:rsidRDefault="006755C0" w:rsidP="006755C0">
+    <w:p w14:paraId="125C7287" w14:textId="5DD21125" w:rsidR="003764E7" w:rsidRPr="00326F7F" w:rsidRDefault="003764E7" w:rsidP="003764E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GALBALLY PEARSES </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00326F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>GAC  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00326F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 𝐒𝐮𝐧𝐫𝐢𝐬𝐞</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326F7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-[...317 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:b/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB014F">
+      <w:r w:rsidRPr="00326F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>𝐂𝐡𝐚𝐫𝐢𝐭𝐲</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326F7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:b/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>from 8pm – 9pm.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>𝐖𝐚𝐥𝐤</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D69333A" w14:textId="77777777" w:rsidR="006755C0" w:rsidRPr="008F2BAD" w:rsidRDefault="006755C0" w:rsidP="0056564E">
+    <w:p w14:paraId="39105B16" w14:textId="77777777" w:rsidR="009632F3" w:rsidRPr="00FF5AA4" w:rsidRDefault="009632F3" w:rsidP="003764E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="396BA361" w14:textId="196FB46B" w:rsidR="004276B2" w:rsidRPr="008F2BAD" w:rsidRDefault="004276B2" w:rsidP="0056564E">
+    <w:p w14:paraId="03F41073" w14:textId="240ED797" w:rsidR="003764E7" w:rsidRPr="009632F3" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May 16</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This will replace the traditional Darkness into Light Walk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230319B7" w14:textId="77777777" w:rsidR="003764E7" w:rsidRPr="009632F3" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The nominated charity this year is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>𝐂𝐡𝐚𝐫𝐢𝐬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>𝐂𝐚𝐧𝐜𝐞𝐫</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>𝐂𝐨𝐧𝐜𝐞𝐫𝐧</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAF6867" w14:textId="6660B82A" w:rsidR="003764E7" w:rsidRPr="009632F3" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please assemble at the club's grounds for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.15am.Donations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be made at the event or via the link on the club's </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>facebook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009632F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15615937" w14:textId="77777777" w:rsidR="00561151" w:rsidRPr="009632F3" w:rsidRDefault="003C6AE4" w:rsidP="003C6AE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>GALBALLY PEAR</w:t>
-[...21 lines deleted...]
-        <w:t>ES</w:t>
+        <w:t>Donaghmore GAA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74441F47" w14:textId="77777777" w:rsidR="004276B2" w:rsidRPr="008F2BAD" w:rsidRDefault="004276B2" w:rsidP="004A713B">
-[...237 lines deleted...]
-    <w:p w14:paraId="56D2205E" w14:textId="7DF8081E" w:rsidR="00FB48A6" w:rsidRPr="004276B2" w:rsidRDefault="00FB48A6" w:rsidP="00FB48A6">
+    <w:p w14:paraId="150F5B95" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="003C6AE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F2BAD">
-[...20 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="28946AD2" w14:textId="77777777" w:rsidR="004276B2" w:rsidRPr="008F2BAD" w:rsidRDefault="004276B2" w:rsidP="00FB48A6">
+    <w:p w14:paraId="700DB3FE" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="003C6AE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E35C04F" w14:textId="609B0B3A" w:rsidR="004276B2" w:rsidRPr="008F2BAD" w:rsidRDefault="00FB48A6" w:rsidP="00FB48A6">
+    <w:p w14:paraId="231FFBF3" w14:textId="6C920E84" w:rsidR="009B6406" w:rsidRPr="009632F3" w:rsidRDefault="009B6406" w:rsidP="009B6406">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Lotto winners Monday March 23rd March 2026.</w:t>
+        <w:t xml:space="preserve">Lotto winners Monday 4th May - Winning numbers 14/15/26/27 Match 3 Winners- </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
         </w:rPr>
-        <w:br/>
-        <w:t xml:space="preserve">Winning numbers 2/14/20/25 Match 3 winners: </w:t>
+        <w:t>M.Barr</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Branán</w:t>
+        <w:t xml:space="preserve">, Martin Hughes Next draw Monday 11th </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Molloy/Tess McDonnell/Conleth Magee/Sean Faloon</w:t>
+        <w:t>May  Jackpot</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
         </w:rPr>
-        <w:br/>
-        <w:t>Next draw Monday 30th March 2026.  Jackpot £3,800</w:t>
+        <w:t xml:space="preserve"> £4,400</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:t>𝐑𝐞𝐠𝐢𝐬𝐭𝐫𝐚𝐭𝐢𝐨𝐧 𝟐𝟎𝟐𝟔</w:t>
+        <w:t>GAA For All</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:t>All players, coaches, mentors, referees, and committee members must register from the 1st January 2026 to participate in pre-season training/matches. Deadline is 31st March.</w:t>
+        <w:t>GAA For All will be at 10.30 on Sunday, all new members welcome!</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-[...36 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>GAA For All</w:t>
+        <w:br/>
+        <w:t>Gaeltacht Scholarships</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2BAD">
+      <w:r w:rsidRPr="009632F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
+        <w:t>Gaeltacht Scholarships available for students attending the Gaeltacht in the summer. Deadline is 16th May. Contact Gerard Quinn to apply </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2BAD">
-[...42 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId10" w:tooltip="mailto:gerard247@sky.com" w:history="1">
+        <w:r w:rsidRPr="009632F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:bCs/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>gerard247@sky.com</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="004276B2" w:rsidRPr="008F2BAD" w:rsidSect="00186B63">
+    <w:sectPr w:rsidR="009B6406" w:rsidRPr="009632F3" w:rsidSect="00687682">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="425" w:right="680" w:bottom="567" w:left="680" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="155"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09E7904C" w14:textId="77777777" w:rsidR="00656A44" w:rsidRDefault="00656A44">
+    <w:p w14:paraId="2CD73749" w14:textId="77777777" w:rsidR="001A68F0" w:rsidRDefault="001A68F0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33E736D1" w14:textId="77777777" w:rsidR="00656A44" w:rsidRDefault="00656A44">
+    <w:p w14:paraId="190BB1BB" w14:textId="77777777" w:rsidR="001A68F0" w:rsidRDefault="001A68F0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6208,79 +5782,86 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Handwriting">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7778B059" w14:textId="77777777" w:rsidR="00656A44" w:rsidRDefault="00656A44">
+    <w:p w14:paraId="1CE09C8F" w14:textId="77777777" w:rsidR="001A68F0" w:rsidRDefault="001A68F0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13F229E7" w14:textId="77777777" w:rsidR="00656A44" w:rsidRDefault="00656A44">
+    <w:p w14:paraId="6AF83FE1" w14:textId="77777777" w:rsidR="001A68F0" w:rsidRDefault="001A68F0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A726C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD8A511E"/>
     <w:lvl w:ilvl="0" w:tplc="75F6F9F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7217,50 +6798,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FCA2640"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45B8F5A6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34654488"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CECB588"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38776C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11204A98"/>
     <w:lvl w:ilvl="0" w:tplc="361EA70C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7307,51 +7114,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42D82415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F80764"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7420,51 +7227,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="444F4778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="603A1FC6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7533,51 +7340,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57453EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A40E38F0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7653,207 +7460,219 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2140494655">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1517771925">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="108134698">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="364452597">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1303197225">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2017069106">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1617518782">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2082172848">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="729500851">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="535586339">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="107893138">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="233780742">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1005740376">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2084838482">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1185175288">
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF17BD"/>
     <w:rsid w:val="00000065"/>
     <w:rsid w:val="000002D0"/>
     <w:rsid w:val="00000744"/>
     <w:rsid w:val="0000234C"/>
     <w:rsid w:val="000024AE"/>
     <w:rsid w:val="00003056"/>
     <w:rsid w:val="00003741"/>
     <w:rsid w:val="000045ED"/>
     <w:rsid w:val="00006981"/>
     <w:rsid w:val="00006EDB"/>
     <w:rsid w:val="000102F3"/>
+    <w:rsid w:val="0001042D"/>
     <w:rsid w:val="00010C2A"/>
     <w:rsid w:val="00010CC2"/>
     <w:rsid w:val="0001160B"/>
     <w:rsid w:val="00012EBB"/>
     <w:rsid w:val="000137CE"/>
     <w:rsid w:val="00013EB7"/>
     <w:rsid w:val="000143CF"/>
     <w:rsid w:val="000145A6"/>
     <w:rsid w:val="000149A5"/>
     <w:rsid w:val="00015779"/>
     <w:rsid w:val="00015D18"/>
     <w:rsid w:val="000168A8"/>
     <w:rsid w:val="00016E4D"/>
     <w:rsid w:val="00017497"/>
     <w:rsid w:val="00020170"/>
+    <w:rsid w:val="00020652"/>
     <w:rsid w:val="00020CD9"/>
     <w:rsid w:val="0002107F"/>
     <w:rsid w:val="0002188D"/>
     <w:rsid w:val="00021F45"/>
     <w:rsid w:val="000223FF"/>
     <w:rsid w:val="0002296D"/>
     <w:rsid w:val="00023657"/>
     <w:rsid w:val="0002485D"/>
     <w:rsid w:val="000249D1"/>
     <w:rsid w:val="00024EF5"/>
     <w:rsid w:val="0002514B"/>
     <w:rsid w:val="00025946"/>
     <w:rsid w:val="00025F13"/>
     <w:rsid w:val="000269A5"/>
     <w:rsid w:val="00026CBE"/>
     <w:rsid w:val="00026F7D"/>
     <w:rsid w:val="00027594"/>
     <w:rsid w:val="00027B78"/>
     <w:rsid w:val="0003015F"/>
     <w:rsid w:val="00030A2E"/>
     <w:rsid w:val="00030F99"/>
     <w:rsid w:val="000312FE"/>
     <w:rsid w:val="00031C88"/>
     <w:rsid w:val="00031FC9"/>
     <w:rsid w:val="0003227F"/>
     <w:rsid w:val="0003488E"/>
     <w:rsid w:val="00035045"/>
     <w:rsid w:val="00035181"/>
+    <w:rsid w:val="00037C61"/>
     <w:rsid w:val="0004099D"/>
     <w:rsid w:val="00040BF4"/>
     <w:rsid w:val="000423BD"/>
     <w:rsid w:val="00043137"/>
     <w:rsid w:val="000444FB"/>
     <w:rsid w:val="000445E7"/>
     <w:rsid w:val="00044DAD"/>
     <w:rsid w:val="00046333"/>
     <w:rsid w:val="0004657B"/>
     <w:rsid w:val="00047C34"/>
     <w:rsid w:val="00047D9F"/>
     <w:rsid w:val="000507E7"/>
     <w:rsid w:val="0005163B"/>
     <w:rsid w:val="00052D7F"/>
     <w:rsid w:val="00052E69"/>
     <w:rsid w:val="00053310"/>
     <w:rsid w:val="00054757"/>
     <w:rsid w:val="00055112"/>
     <w:rsid w:val="000553A2"/>
     <w:rsid w:val="0005550C"/>
     <w:rsid w:val="000559D1"/>
     <w:rsid w:val="00055B95"/>
     <w:rsid w:val="0005611C"/>
     <w:rsid w:val="00056162"/>
     <w:rsid w:val="00056255"/>
     <w:rsid w:val="00056D2E"/>
+    <w:rsid w:val="00057391"/>
     <w:rsid w:val="000575C3"/>
     <w:rsid w:val="00057D95"/>
     <w:rsid w:val="000602B9"/>
     <w:rsid w:val="0006036E"/>
     <w:rsid w:val="00060B7A"/>
     <w:rsid w:val="000612DC"/>
     <w:rsid w:val="00061DF2"/>
     <w:rsid w:val="00062125"/>
     <w:rsid w:val="0006245D"/>
+    <w:rsid w:val="00062552"/>
     <w:rsid w:val="00062EC9"/>
     <w:rsid w:val="0006659A"/>
     <w:rsid w:val="00066938"/>
+    <w:rsid w:val="00070AB2"/>
     <w:rsid w:val="00070B72"/>
     <w:rsid w:val="00070EF6"/>
     <w:rsid w:val="00070F19"/>
     <w:rsid w:val="000716C2"/>
     <w:rsid w:val="000728A1"/>
     <w:rsid w:val="00072C2D"/>
     <w:rsid w:val="0007372D"/>
     <w:rsid w:val="00074BCD"/>
     <w:rsid w:val="00075A4B"/>
     <w:rsid w:val="00076123"/>
     <w:rsid w:val="00077093"/>
     <w:rsid w:val="00080191"/>
     <w:rsid w:val="000819EF"/>
     <w:rsid w:val="00081A29"/>
     <w:rsid w:val="00081B6A"/>
     <w:rsid w:val="00082B0E"/>
     <w:rsid w:val="00086594"/>
     <w:rsid w:val="0008697B"/>
     <w:rsid w:val="00091928"/>
     <w:rsid w:val="000929E8"/>
     <w:rsid w:val="00093C25"/>
     <w:rsid w:val="00093CDB"/>
     <w:rsid w:val="000941AF"/>
     <w:rsid w:val="00094211"/>
     <w:rsid w:val="00094326"/>
@@ -7878,67 +7697,69 @@
     <w:rsid w:val="000A656B"/>
     <w:rsid w:val="000A6897"/>
     <w:rsid w:val="000A733F"/>
     <w:rsid w:val="000A7DD2"/>
     <w:rsid w:val="000B178A"/>
     <w:rsid w:val="000B1940"/>
     <w:rsid w:val="000B2456"/>
     <w:rsid w:val="000B24C8"/>
     <w:rsid w:val="000B325E"/>
     <w:rsid w:val="000B3342"/>
     <w:rsid w:val="000B3845"/>
     <w:rsid w:val="000B42D6"/>
     <w:rsid w:val="000B4384"/>
     <w:rsid w:val="000B4789"/>
     <w:rsid w:val="000B4796"/>
     <w:rsid w:val="000B5AE3"/>
     <w:rsid w:val="000B6E2D"/>
     <w:rsid w:val="000B75A4"/>
     <w:rsid w:val="000C034F"/>
     <w:rsid w:val="000C1531"/>
     <w:rsid w:val="000C2374"/>
     <w:rsid w:val="000C30FD"/>
     <w:rsid w:val="000C3EA2"/>
     <w:rsid w:val="000C4645"/>
     <w:rsid w:val="000C4952"/>
+    <w:rsid w:val="000C5B2E"/>
     <w:rsid w:val="000C5CDC"/>
     <w:rsid w:val="000C6737"/>
     <w:rsid w:val="000C6ADC"/>
     <w:rsid w:val="000D0160"/>
     <w:rsid w:val="000D1277"/>
     <w:rsid w:val="000D18A4"/>
     <w:rsid w:val="000D1E54"/>
     <w:rsid w:val="000D2103"/>
     <w:rsid w:val="000D2FBE"/>
     <w:rsid w:val="000D3429"/>
     <w:rsid w:val="000D3BF2"/>
     <w:rsid w:val="000D3CA2"/>
     <w:rsid w:val="000D43A8"/>
     <w:rsid w:val="000D6FBA"/>
     <w:rsid w:val="000D722C"/>
     <w:rsid w:val="000D73D2"/>
     <w:rsid w:val="000D7477"/>
+    <w:rsid w:val="000D74BF"/>
     <w:rsid w:val="000D76B6"/>
     <w:rsid w:val="000D7FE2"/>
     <w:rsid w:val="000E0202"/>
     <w:rsid w:val="000E074E"/>
     <w:rsid w:val="000E1C31"/>
     <w:rsid w:val="000E2171"/>
     <w:rsid w:val="000E2800"/>
     <w:rsid w:val="000E2A99"/>
     <w:rsid w:val="000E2F0A"/>
     <w:rsid w:val="000E4C28"/>
     <w:rsid w:val="000E6DF4"/>
     <w:rsid w:val="000E6E6F"/>
     <w:rsid w:val="000E6F05"/>
     <w:rsid w:val="000E73DB"/>
     <w:rsid w:val="000E7ADD"/>
     <w:rsid w:val="000F0034"/>
     <w:rsid w:val="000F022B"/>
     <w:rsid w:val="000F0300"/>
     <w:rsid w:val="000F08A0"/>
     <w:rsid w:val="000F0B17"/>
     <w:rsid w:val="000F19CD"/>
     <w:rsid w:val="000F19E3"/>
     <w:rsid w:val="000F1CDD"/>
     <w:rsid w:val="000F3449"/>
     <w:rsid w:val="000F4500"/>
@@ -7968,559 +7789,596 @@
     <w:rsid w:val="00112AF7"/>
     <w:rsid w:val="00112F57"/>
     <w:rsid w:val="001138C6"/>
     <w:rsid w:val="00113BDD"/>
     <w:rsid w:val="00114046"/>
     <w:rsid w:val="0011432A"/>
     <w:rsid w:val="00115CF8"/>
     <w:rsid w:val="00116B31"/>
     <w:rsid w:val="001179B2"/>
     <w:rsid w:val="001201FB"/>
     <w:rsid w:val="001207B5"/>
     <w:rsid w:val="0012121B"/>
     <w:rsid w:val="001221A0"/>
     <w:rsid w:val="00122E2A"/>
     <w:rsid w:val="0012321D"/>
     <w:rsid w:val="001245B1"/>
     <w:rsid w:val="001245CD"/>
     <w:rsid w:val="00124736"/>
     <w:rsid w:val="001247F4"/>
     <w:rsid w:val="00124DF6"/>
     <w:rsid w:val="00126551"/>
     <w:rsid w:val="001265F9"/>
     <w:rsid w:val="0012666E"/>
     <w:rsid w:val="00126D41"/>
     <w:rsid w:val="00126D49"/>
+    <w:rsid w:val="001304CF"/>
     <w:rsid w:val="00131BAD"/>
     <w:rsid w:val="0013218F"/>
     <w:rsid w:val="001322F1"/>
     <w:rsid w:val="001323E0"/>
     <w:rsid w:val="0013261B"/>
     <w:rsid w:val="001328C0"/>
     <w:rsid w:val="00134372"/>
     <w:rsid w:val="00135DA4"/>
     <w:rsid w:val="0013684F"/>
     <w:rsid w:val="00136B07"/>
     <w:rsid w:val="00137432"/>
     <w:rsid w:val="001376D4"/>
     <w:rsid w:val="00137742"/>
     <w:rsid w:val="001378E2"/>
     <w:rsid w:val="00140214"/>
     <w:rsid w:val="00140FA2"/>
     <w:rsid w:val="0014372F"/>
     <w:rsid w:val="00144113"/>
     <w:rsid w:val="00144DD9"/>
     <w:rsid w:val="00145105"/>
     <w:rsid w:val="00145882"/>
     <w:rsid w:val="00146704"/>
     <w:rsid w:val="0014750C"/>
     <w:rsid w:val="001477A3"/>
     <w:rsid w:val="00150211"/>
     <w:rsid w:val="001507A0"/>
     <w:rsid w:val="001507BA"/>
     <w:rsid w:val="0015084C"/>
     <w:rsid w:val="0015086A"/>
+    <w:rsid w:val="00151573"/>
     <w:rsid w:val="00151DD0"/>
     <w:rsid w:val="00151FA7"/>
     <w:rsid w:val="00152AE8"/>
     <w:rsid w:val="00152CA0"/>
     <w:rsid w:val="00154741"/>
     <w:rsid w:val="001548F3"/>
     <w:rsid w:val="00155C2A"/>
     <w:rsid w:val="00155CEF"/>
     <w:rsid w:val="00156BDF"/>
     <w:rsid w:val="00157566"/>
     <w:rsid w:val="00157A60"/>
     <w:rsid w:val="00157B7D"/>
+    <w:rsid w:val="00157E80"/>
     <w:rsid w:val="001608FA"/>
     <w:rsid w:val="001616F6"/>
+    <w:rsid w:val="00161953"/>
     <w:rsid w:val="001620E0"/>
+    <w:rsid w:val="00163B2F"/>
     <w:rsid w:val="001640FA"/>
     <w:rsid w:val="001642C4"/>
     <w:rsid w:val="0016468A"/>
     <w:rsid w:val="001646C8"/>
     <w:rsid w:val="001662C7"/>
     <w:rsid w:val="001669F9"/>
     <w:rsid w:val="00166D24"/>
     <w:rsid w:val="00166DCB"/>
     <w:rsid w:val="001679AC"/>
+    <w:rsid w:val="001715CC"/>
     <w:rsid w:val="00171844"/>
     <w:rsid w:val="00172A82"/>
     <w:rsid w:val="0017346F"/>
     <w:rsid w:val="0017478A"/>
     <w:rsid w:val="0017588C"/>
     <w:rsid w:val="00175F6B"/>
     <w:rsid w:val="00176D19"/>
     <w:rsid w:val="00177175"/>
     <w:rsid w:val="0018074C"/>
     <w:rsid w:val="00180851"/>
     <w:rsid w:val="0018181C"/>
+    <w:rsid w:val="00181913"/>
     <w:rsid w:val="00182332"/>
     <w:rsid w:val="00182F78"/>
     <w:rsid w:val="001835B7"/>
     <w:rsid w:val="001838D8"/>
     <w:rsid w:val="00184AC5"/>
     <w:rsid w:val="00185096"/>
+    <w:rsid w:val="001866A8"/>
     <w:rsid w:val="00186B1F"/>
     <w:rsid w:val="00186B63"/>
     <w:rsid w:val="00186DB5"/>
     <w:rsid w:val="00187A54"/>
     <w:rsid w:val="0019101C"/>
     <w:rsid w:val="001915BA"/>
     <w:rsid w:val="001916D1"/>
     <w:rsid w:val="0019460F"/>
     <w:rsid w:val="00194DB8"/>
     <w:rsid w:val="001958B8"/>
     <w:rsid w:val="00196B5C"/>
     <w:rsid w:val="00197403"/>
     <w:rsid w:val="00197756"/>
     <w:rsid w:val="001A03B4"/>
     <w:rsid w:val="001A0511"/>
     <w:rsid w:val="001A188A"/>
     <w:rsid w:val="001A2B5B"/>
     <w:rsid w:val="001A38D2"/>
     <w:rsid w:val="001A3D1F"/>
     <w:rsid w:val="001A4A82"/>
+    <w:rsid w:val="001A68F0"/>
     <w:rsid w:val="001A7339"/>
     <w:rsid w:val="001B00F6"/>
     <w:rsid w:val="001B03D0"/>
     <w:rsid w:val="001B048C"/>
     <w:rsid w:val="001B1228"/>
     <w:rsid w:val="001B155D"/>
     <w:rsid w:val="001B2219"/>
     <w:rsid w:val="001B22D9"/>
     <w:rsid w:val="001B2427"/>
+    <w:rsid w:val="001B2BA9"/>
     <w:rsid w:val="001B2C27"/>
     <w:rsid w:val="001B541C"/>
     <w:rsid w:val="001B57FA"/>
     <w:rsid w:val="001B68AA"/>
     <w:rsid w:val="001B6F73"/>
     <w:rsid w:val="001C0CB7"/>
     <w:rsid w:val="001C13F3"/>
     <w:rsid w:val="001C1D89"/>
     <w:rsid w:val="001C1E6B"/>
     <w:rsid w:val="001C23C7"/>
     <w:rsid w:val="001C23FA"/>
+    <w:rsid w:val="001C314F"/>
     <w:rsid w:val="001C3C20"/>
     <w:rsid w:val="001C6ECD"/>
     <w:rsid w:val="001C7316"/>
     <w:rsid w:val="001D0372"/>
     <w:rsid w:val="001D0C6D"/>
     <w:rsid w:val="001D0D6D"/>
     <w:rsid w:val="001D113C"/>
     <w:rsid w:val="001D1659"/>
     <w:rsid w:val="001D1E74"/>
     <w:rsid w:val="001D2319"/>
     <w:rsid w:val="001D339C"/>
     <w:rsid w:val="001D64E6"/>
     <w:rsid w:val="001D6830"/>
     <w:rsid w:val="001D6FB1"/>
     <w:rsid w:val="001D7267"/>
     <w:rsid w:val="001E0C00"/>
     <w:rsid w:val="001E285A"/>
     <w:rsid w:val="001E36A7"/>
     <w:rsid w:val="001E5113"/>
+    <w:rsid w:val="001E5839"/>
     <w:rsid w:val="001E6314"/>
     <w:rsid w:val="001E7065"/>
     <w:rsid w:val="001F014B"/>
     <w:rsid w:val="001F01E2"/>
     <w:rsid w:val="001F05F7"/>
     <w:rsid w:val="001F20D0"/>
     <w:rsid w:val="001F2207"/>
     <w:rsid w:val="001F2369"/>
     <w:rsid w:val="001F2ACB"/>
     <w:rsid w:val="001F305C"/>
     <w:rsid w:val="001F404D"/>
     <w:rsid w:val="001F4599"/>
     <w:rsid w:val="001F5282"/>
     <w:rsid w:val="001F52C9"/>
     <w:rsid w:val="001F559E"/>
     <w:rsid w:val="001F7072"/>
     <w:rsid w:val="001F76BA"/>
+    <w:rsid w:val="002029BF"/>
     <w:rsid w:val="00203A0B"/>
     <w:rsid w:val="00203FE6"/>
     <w:rsid w:val="00204C2B"/>
+    <w:rsid w:val="00204FD7"/>
     <w:rsid w:val="0020617A"/>
     <w:rsid w:val="00206421"/>
     <w:rsid w:val="00207C62"/>
     <w:rsid w:val="002101C3"/>
     <w:rsid w:val="00210428"/>
     <w:rsid w:val="00210B37"/>
     <w:rsid w:val="0021134C"/>
     <w:rsid w:val="00211BC2"/>
     <w:rsid w:val="002123AA"/>
     <w:rsid w:val="0021467E"/>
     <w:rsid w:val="00215F7D"/>
     <w:rsid w:val="002170EE"/>
     <w:rsid w:val="002175F1"/>
     <w:rsid w:val="002221DA"/>
     <w:rsid w:val="00222278"/>
     <w:rsid w:val="00222C1A"/>
     <w:rsid w:val="00223878"/>
     <w:rsid w:val="00224261"/>
     <w:rsid w:val="00225419"/>
     <w:rsid w:val="0022651A"/>
     <w:rsid w:val="00226591"/>
     <w:rsid w:val="00227DAB"/>
     <w:rsid w:val="00230C26"/>
     <w:rsid w:val="002320B7"/>
     <w:rsid w:val="00232ECC"/>
     <w:rsid w:val="00233003"/>
     <w:rsid w:val="002348D9"/>
     <w:rsid w:val="00235B44"/>
     <w:rsid w:val="00236A22"/>
     <w:rsid w:val="00236DD6"/>
     <w:rsid w:val="002371BE"/>
     <w:rsid w:val="00237A42"/>
     <w:rsid w:val="00240FF7"/>
     <w:rsid w:val="00241244"/>
     <w:rsid w:val="00241B96"/>
     <w:rsid w:val="002426F1"/>
     <w:rsid w:val="0024584F"/>
     <w:rsid w:val="00247769"/>
     <w:rsid w:val="00250130"/>
     <w:rsid w:val="00250275"/>
     <w:rsid w:val="00251110"/>
     <w:rsid w:val="00251A6F"/>
     <w:rsid w:val="00251E1E"/>
     <w:rsid w:val="00252110"/>
     <w:rsid w:val="00252A5A"/>
     <w:rsid w:val="00254587"/>
     <w:rsid w:val="00254972"/>
     <w:rsid w:val="002549E9"/>
     <w:rsid w:val="00255452"/>
+    <w:rsid w:val="002567D5"/>
     <w:rsid w:val="00256B71"/>
     <w:rsid w:val="00256FE7"/>
     <w:rsid w:val="0025776D"/>
     <w:rsid w:val="00257D38"/>
     <w:rsid w:val="00260221"/>
     <w:rsid w:val="0026086E"/>
     <w:rsid w:val="00260AA2"/>
     <w:rsid w:val="00260ABE"/>
     <w:rsid w:val="00261899"/>
     <w:rsid w:val="00262E60"/>
     <w:rsid w:val="00263A73"/>
     <w:rsid w:val="00265168"/>
     <w:rsid w:val="002670F6"/>
+    <w:rsid w:val="00267126"/>
     <w:rsid w:val="00267753"/>
     <w:rsid w:val="00270692"/>
     <w:rsid w:val="002728EA"/>
     <w:rsid w:val="00272FE0"/>
     <w:rsid w:val="00273EB8"/>
     <w:rsid w:val="0027475F"/>
+    <w:rsid w:val="00274D1D"/>
     <w:rsid w:val="00276F03"/>
     <w:rsid w:val="0028051A"/>
     <w:rsid w:val="00280651"/>
     <w:rsid w:val="00280C13"/>
     <w:rsid w:val="00282390"/>
     <w:rsid w:val="002830BB"/>
     <w:rsid w:val="00283BE0"/>
     <w:rsid w:val="00284300"/>
     <w:rsid w:val="00285FB1"/>
     <w:rsid w:val="0028718E"/>
     <w:rsid w:val="002871B3"/>
     <w:rsid w:val="00287613"/>
     <w:rsid w:val="00287B4C"/>
     <w:rsid w:val="00287F09"/>
     <w:rsid w:val="00290AD1"/>
     <w:rsid w:val="00291B1B"/>
     <w:rsid w:val="00292396"/>
     <w:rsid w:val="0029557E"/>
     <w:rsid w:val="002957B9"/>
     <w:rsid w:val="002957E3"/>
     <w:rsid w:val="002970F5"/>
     <w:rsid w:val="002A013E"/>
     <w:rsid w:val="002A043D"/>
     <w:rsid w:val="002A090F"/>
     <w:rsid w:val="002A0BA5"/>
     <w:rsid w:val="002A26BD"/>
     <w:rsid w:val="002A270F"/>
     <w:rsid w:val="002A290E"/>
     <w:rsid w:val="002A37C6"/>
     <w:rsid w:val="002A42AB"/>
     <w:rsid w:val="002A4765"/>
     <w:rsid w:val="002A4CB2"/>
     <w:rsid w:val="002A5CC6"/>
     <w:rsid w:val="002A61C7"/>
     <w:rsid w:val="002A62F5"/>
     <w:rsid w:val="002A63D3"/>
     <w:rsid w:val="002A6666"/>
     <w:rsid w:val="002B21A4"/>
     <w:rsid w:val="002B3CBF"/>
     <w:rsid w:val="002B4BBD"/>
     <w:rsid w:val="002B4F6C"/>
+    <w:rsid w:val="002B54D9"/>
+    <w:rsid w:val="002B5574"/>
     <w:rsid w:val="002B5FB2"/>
     <w:rsid w:val="002B64F4"/>
     <w:rsid w:val="002B655F"/>
     <w:rsid w:val="002B6A85"/>
     <w:rsid w:val="002B70A4"/>
     <w:rsid w:val="002B7528"/>
     <w:rsid w:val="002B7715"/>
     <w:rsid w:val="002C051E"/>
     <w:rsid w:val="002C069A"/>
     <w:rsid w:val="002C0C79"/>
     <w:rsid w:val="002C0F6F"/>
     <w:rsid w:val="002C209D"/>
     <w:rsid w:val="002C2A9E"/>
     <w:rsid w:val="002C5992"/>
     <w:rsid w:val="002C68EA"/>
     <w:rsid w:val="002C6BE2"/>
     <w:rsid w:val="002C6C8B"/>
     <w:rsid w:val="002C6FDB"/>
     <w:rsid w:val="002D106E"/>
     <w:rsid w:val="002D1215"/>
     <w:rsid w:val="002D15A7"/>
     <w:rsid w:val="002D1A06"/>
     <w:rsid w:val="002D1F64"/>
     <w:rsid w:val="002D3356"/>
     <w:rsid w:val="002D3616"/>
     <w:rsid w:val="002D3B26"/>
     <w:rsid w:val="002D41ED"/>
     <w:rsid w:val="002D46AC"/>
     <w:rsid w:val="002D52AA"/>
     <w:rsid w:val="002D5A39"/>
+    <w:rsid w:val="002D7162"/>
     <w:rsid w:val="002E0478"/>
     <w:rsid w:val="002E0C79"/>
     <w:rsid w:val="002E276F"/>
     <w:rsid w:val="002E69DD"/>
     <w:rsid w:val="002E6D03"/>
     <w:rsid w:val="002E73AA"/>
     <w:rsid w:val="002E7844"/>
     <w:rsid w:val="002E78EB"/>
     <w:rsid w:val="002E7EB1"/>
     <w:rsid w:val="002E7FC9"/>
     <w:rsid w:val="002F0171"/>
     <w:rsid w:val="002F177D"/>
     <w:rsid w:val="002F27F5"/>
     <w:rsid w:val="002F5296"/>
     <w:rsid w:val="002F5B8B"/>
     <w:rsid w:val="002F5E21"/>
     <w:rsid w:val="002F6A77"/>
     <w:rsid w:val="002F71AD"/>
     <w:rsid w:val="002F7EA9"/>
     <w:rsid w:val="00302053"/>
     <w:rsid w:val="003031D7"/>
     <w:rsid w:val="00304183"/>
     <w:rsid w:val="003043B6"/>
     <w:rsid w:val="0030469B"/>
     <w:rsid w:val="00304B3D"/>
     <w:rsid w:val="00306497"/>
     <w:rsid w:val="00307C8D"/>
+    <w:rsid w:val="003100BC"/>
     <w:rsid w:val="00310239"/>
     <w:rsid w:val="003108EB"/>
     <w:rsid w:val="003113A9"/>
     <w:rsid w:val="0031393F"/>
     <w:rsid w:val="0031434D"/>
     <w:rsid w:val="00314F4A"/>
     <w:rsid w:val="00315833"/>
     <w:rsid w:val="00315B68"/>
     <w:rsid w:val="0031625B"/>
     <w:rsid w:val="003175A8"/>
     <w:rsid w:val="00320282"/>
     <w:rsid w:val="003205D3"/>
     <w:rsid w:val="00320F89"/>
     <w:rsid w:val="0032100B"/>
     <w:rsid w:val="0032243D"/>
+    <w:rsid w:val="003226A8"/>
     <w:rsid w:val="00322F4C"/>
     <w:rsid w:val="0032326C"/>
     <w:rsid w:val="003236C0"/>
     <w:rsid w:val="00323920"/>
     <w:rsid w:val="00323AB8"/>
     <w:rsid w:val="00323B7F"/>
     <w:rsid w:val="0032496C"/>
     <w:rsid w:val="00324DBB"/>
     <w:rsid w:val="003258B9"/>
     <w:rsid w:val="00325E60"/>
     <w:rsid w:val="003261D2"/>
     <w:rsid w:val="0032648B"/>
+    <w:rsid w:val="00326714"/>
     <w:rsid w:val="00326D06"/>
+    <w:rsid w:val="00326F7F"/>
     <w:rsid w:val="00327EE9"/>
     <w:rsid w:val="00331228"/>
     <w:rsid w:val="0033149A"/>
     <w:rsid w:val="00332158"/>
     <w:rsid w:val="003323CA"/>
     <w:rsid w:val="0033321D"/>
     <w:rsid w:val="0033358F"/>
     <w:rsid w:val="003344AD"/>
     <w:rsid w:val="003347AB"/>
     <w:rsid w:val="00335865"/>
     <w:rsid w:val="00336981"/>
     <w:rsid w:val="00340D67"/>
     <w:rsid w:val="00341196"/>
     <w:rsid w:val="003413B8"/>
+    <w:rsid w:val="0034243B"/>
     <w:rsid w:val="00342B0B"/>
     <w:rsid w:val="00343E02"/>
+    <w:rsid w:val="0034452E"/>
     <w:rsid w:val="003458DB"/>
     <w:rsid w:val="00345A1C"/>
     <w:rsid w:val="003463E7"/>
     <w:rsid w:val="003475BA"/>
     <w:rsid w:val="00347E92"/>
     <w:rsid w:val="00350237"/>
     <w:rsid w:val="00350BFB"/>
     <w:rsid w:val="00351ABC"/>
     <w:rsid w:val="00351EC8"/>
     <w:rsid w:val="003527E8"/>
     <w:rsid w:val="0035296F"/>
     <w:rsid w:val="00352D0C"/>
     <w:rsid w:val="003533EE"/>
     <w:rsid w:val="003537A1"/>
     <w:rsid w:val="0035396D"/>
     <w:rsid w:val="00353A39"/>
     <w:rsid w:val="003568B3"/>
     <w:rsid w:val="00357378"/>
     <w:rsid w:val="00357FDB"/>
     <w:rsid w:val="00360EE3"/>
     <w:rsid w:val="00362B6E"/>
     <w:rsid w:val="0036379E"/>
     <w:rsid w:val="0036429F"/>
     <w:rsid w:val="0037016B"/>
     <w:rsid w:val="003714EC"/>
     <w:rsid w:val="0037217C"/>
     <w:rsid w:val="00372293"/>
     <w:rsid w:val="003722D2"/>
     <w:rsid w:val="00372419"/>
     <w:rsid w:val="00372E23"/>
     <w:rsid w:val="00372F58"/>
     <w:rsid w:val="00372F8C"/>
     <w:rsid w:val="00373B54"/>
     <w:rsid w:val="00375323"/>
     <w:rsid w:val="00375A06"/>
+    <w:rsid w:val="003764E7"/>
     <w:rsid w:val="003765BE"/>
     <w:rsid w:val="00376A80"/>
     <w:rsid w:val="00376D0D"/>
     <w:rsid w:val="00380043"/>
     <w:rsid w:val="00380079"/>
     <w:rsid w:val="00382E19"/>
     <w:rsid w:val="0038377E"/>
     <w:rsid w:val="0038425B"/>
     <w:rsid w:val="003850F1"/>
     <w:rsid w:val="0038568D"/>
     <w:rsid w:val="00385734"/>
     <w:rsid w:val="00385763"/>
     <w:rsid w:val="003857FE"/>
     <w:rsid w:val="00385C70"/>
     <w:rsid w:val="0038602D"/>
     <w:rsid w:val="003905C8"/>
     <w:rsid w:val="00390806"/>
     <w:rsid w:val="0039156B"/>
     <w:rsid w:val="00392A45"/>
     <w:rsid w:val="0039302B"/>
     <w:rsid w:val="00393994"/>
     <w:rsid w:val="003946C0"/>
     <w:rsid w:val="00396D66"/>
     <w:rsid w:val="003976BD"/>
     <w:rsid w:val="00397A32"/>
+    <w:rsid w:val="003A0B78"/>
     <w:rsid w:val="003A0E52"/>
     <w:rsid w:val="003A183D"/>
     <w:rsid w:val="003A1A77"/>
     <w:rsid w:val="003A1C87"/>
     <w:rsid w:val="003A219C"/>
     <w:rsid w:val="003A2327"/>
     <w:rsid w:val="003A2581"/>
     <w:rsid w:val="003A2918"/>
     <w:rsid w:val="003A3298"/>
+    <w:rsid w:val="003A4A91"/>
     <w:rsid w:val="003A4E89"/>
     <w:rsid w:val="003A6493"/>
     <w:rsid w:val="003A6D4C"/>
     <w:rsid w:val="003A7958"/>
     <w:rsid w:val="003A7EF5"/>
     <w:rsid w:val="003B0A80"/>
     <w:rsid w:val="003B1B89"/>
     <w:rsid w:val="003B1FB6"/>
     <w:rsid w:val="003B305B"/>
+    <w:rsid w:val="003B360C"/>
     <w:rsid w:val="003B3AA5"/>
     <w:rsid w:val="003B471E"/>
     <w:rsid w:val="003B4BBA"/>
     <w:rsid w:val="003B50AB"/>
     <w:rsid w:val="003B5796"/>
     <w:rsid w:val="003B5A3C"/>
     <w:rsid w:val="003B65E9"/>
     <w:rsid w:val="003B66E5"/>
     <w:rsid w:val="003B680E"/>
     <w:rsid w:val="003B766D"/>
     <w:rsid w:val="003C0D2B"/>
     <w:rsid w:val="003C28BE"/>
     <w:rsid w:val="003C48D0"/>
     <w:rsid w:val="003C48F9"/>
+    <w:rsid w:val="003C4B1D"/>
     <w:rsid w:val="003C4C66"/>
     <w:rsid w:val="003C5E92"/>
+    <w:rsid w:val="003C629E"/>
     <w:rsid w:val="003C684F"/>
+    <w:rsid w:val="003C6AE4"/>
     <w:rsid w:val="003C7A21"/>
     <w:rsid w:val="003D0631"/>
     <w:rsid w:val="003D07DB"/>
     <w:rsid w:val="003D1E4C"/>
     <w:rsid w:val="003D1F3D"/>
     <w:rsid w:val="003D2EB7"/>
     <w:rsid w:val="003D3312"/>
     <w:rsid w:val="003D367B"/>
     <w:rsid w:val="003D4037"/>
     <w:rsid w:val="003D40CF"/>
     <w:rsid w:val="003D508B"/>
     <w:rsid w:val="003D6009"/>
     <w:rsid w:val="003D6FF8"/>
     <w:rsid w:val="003D75B7"/>
     <w:rsid w:val="003E17E4"/>
     <w:rsid w:val="003E227B"/>
     <w:rsid w:val="003E264F"/>
     <w:rsid w:val="003E39CB"/>
     <w:rsid w:val="003E4B12"/>
     <w:rsid w:val="003E52B0"/>
     <w:rsid w:val="003E5601"/>
     <w:rsid w:val="003E797A"/>
+    <w:rsid w:val="003F2BE5"/>
     <w:rsid w:val="003F39D4"/>
     <w:rsid w:val="003F3B91"/>
     <w:rsid w:val="003F4BE1"/>
     <w:rsid w:val="003F50A5"/>
     <w:rsid w:val="003F698C"/>
     <w:rsid w:val="003F77BF"/>
     <w:rsid w:val="003F7881"/>
     <w:rsid w:val="004007C6"/>
     <w:rsid w:val="00401BD9"/>
     <w:rsid w:val="00401C17"/>
     <w:rsid w:val="00405900"/>
     <w:rsid w:val="00405950"/>
     <w:rsid w:val="00405B5D"/>
     <w:rsid w:val="004064D8"/>
     <w:rsid w:val="004067B2"/>
     <w:rsid w:val="004073D2"/>
     <w:rsid w:val="00407EDF"/>
+    <w:rsid w:val="004116AD"/>
     <w:rsid w:val="004142C7"/>
     <w:rsid w:val="00415296"/>
+    <w:rsid w:val="004156D8"/>
     <w:rsid w:val="00417187"/>
     <w:rsid w:val="00417421"/>
     <w:rsid w:val="00417BC7"/>
     <w:rsid w:val="00417E08"/>
     <w:rsid w:val="00422C0A"/>
     <w:rsid w:val="00423099"/>
     <w:rsid w:val="00424C91"/>
     <w:rsid w:val="0042688E"/>
     <w:rsid w:val="0042692A"/>
     <w:rsid w:val="00426DDD"/>
     <w:rsid w:val="004276B2"/>
     <w:rsid w:val="004301F2"/>
     <w:rsid w:val="00431EBB"/>
     <w:rsid w:val="00431F2B"/>
+    <w:rsid w:val="00432055"/>
     <w:rsid w:val="00434303"/>
     <w:rsid w:val="00434FC8"/>
     <w:rsid w:val="00435C3B"/>
     <w:rsid w:val="004360DF"/>
     <w:rsid w:val="00436A02"/>
     <w:rsid w:val="0043767D"/>
     <w:rsid w:val="00437B40"/>
     <w:rsid w:val="0044001C"/>
     <w:rsid w:val="00440E5F"/>
     <w:rsid w:val="00441B92"/>
     <w:rsid w:val="00441CE1"/>
     <w:rsid w:val="00442B10"/>
     <w:rsid w:val="004433AB"/>
     <w:rsid w:val="0044348A"/>
     <w:rsid w:val="00443DEB"/>
     <w:rsid w:val="0044449F"/>
     <w:rsid w:val="00444BAB"/>
     <w:rsid w:val="00445186"/>
     <w:rsid w:val="00445261"/>
     <w:rsid w:val="00445647"/>
     <w:rsid w:val="0044652B"/>
     <w:rsid w:val="004466C5"/>
     <w:rsid w:val="00446A44"/>
     <w:rsid w:val="00446E6D"/>
     <w:rsid w:val="00451155"/>
@@ -8532,516 +8390,555 @@
     <w:rsid w:val="00453DF7"/>
     <w:rsid w:val="004554C1"/>
     <w:rsid w:val="00456D23"/>
     <w:rsid w:val="00456D84"/>
     <w:rsid w:val="00456FB5"/>
     <w:rsid w:val="0045706C"/>
     <w:rsid w:val="00460AB6"/>
     <w:rsid w:val="00462A05"/>
     <w:rsid w:val="00462E43"/>
     <w:rsid w:val="00462E98"/>
     <w:rsid w:val="00462F64"/>
     <w:rsid w:val="00464606"/>
     <w:rsid w:val="00464B77"/>
     <w:rsid w:val="00464C9F"/>
     <w:rsid w:val="00465739"/>
     <w:rsid w:val="0046612A"/>
     <w:rsid w:val="00466153"/>
     <w:rsid w:val="00467644"/>
     <w:rsid w:val="004676F9"/>
     <w:rsid w:val="0046783F"/>
     <w:rsid w:val="00467C54"/>
     <w:rsid w:val="00470494"/>
     <w:rsid w:val="004704A2"/>
     <w:rsid w:val="00470AD9"/>
     <w:rsid w:val="004710F3"/>
+    <w:rsid w:val="004715D9"/>
     <w:rsid w:val="00471819"/>
     <w:rsid w:val="00472D7F"/>
     <w:rsid w:val="004733DD"/>
     <w:rsid w:val="00473719"/>
     <w:rsid w:val="004742F8"/>
     <w:rsid w:val="00476716"/>
     <w:rsid w:val="00476AB6"/>
+    <w:rsid w:val="004776E2"/>
     <w:rsid w:val="00477736"/>
     <w:rsid w:val="00480444"/>
     <w:rsid w:val="004806CB"/>
     <w:rsid w:val="00480C32"/>
+    <w:rsid w:val="0048185B"/>
     <w:rsid w:val="004833EC"/>
     <w:rsid w:val="00483ED6"/>
     <w:rsid w:val="0048415F"/>
     <w:rsid w:val="00485447"/>
     <w:rsid w:val="00485E07"/>
     <w:rsid w:val="004868F8"/>
     <w:rsid w:val="00486D0E"/>
     <w:rsid w:val="00486D25"/>
     <w:rsid w:val="00487089"/>
     <w:rsid w:val="0048720C"/>
     <w:rsid w:val="0049043B"/>
     <w:rsid w:val="004920A7"/>
     <w:rsid w:val="00492A47"/>
     <w:rsid w:val="00492C8D"/>
     <w:rsid w:val="00492EFC"/>
     <w:rsid w:val="00494964"/>
     <w:rsid w:val="00496262"/>
     <w:rsid w:val="00496561"/>
     <w:rsid w:val="004969D3"/>
     <w:rsid w:val="0049733E"/>
     <w:rsid w:val="00497ABB"/>
     <w:rsid w:val="004A031D"/>
     <w:rsid w:val="004A0BB9"/>
     <w:rsid w:val="004A0FC7"/>
     <w:rsid w:val="004A17A1"/>
     <w:rsid w:val="004A1DAD"/>
     <w:rsid w:val="004A2892"/>
     <w:rsid w:val="004A3522"/>
     <w:rsid w:val="004A43B5"/>
     <w:rsid w:val="004A5CEB"/>
     <w:rsid w:val="004A5ECF"/>
     <w:rsid w:val="004A713B"/>
     <w:rsid w:val="004A7A77"/>
+    <w:rsid w:val="004B1EB1"/>
     <w:rsid w:val="004B2335"/>
     <w:rsid w:val="004B2F65"/>
     <w:rsid w:val="004B527F"/>
     <w:rsid w:val="004B560E"/>
     <w:rsid w:val="004B5E10"/>
     <w:rsid w:val="004B5E29"/>
     <w:rsid w:val="004B6853"/>
     <w:rsid w:val="004B692A"/>
     <w:rsid w:val="004B70C0"/>
     <w:rsid w:val="004B74D4"/>
     <w:rsid w:val="004B755C"/>
     <w:rsid w:val="004C01A3"/>
     <w:rsid w:val="004C0944"/>
     <w:rsid w:val="004C23D0"/>
     <w:rsid w:val="004C2B4A"/>
     <w:rsid w:val="004C2B56"/>
     <w:rsid w:val="004C2EEC"/>
     <w:rsid w:val="004C31C8"/>
     <w:rsid w:val="004C36FD"/>
     <w:rsid w:val="004C4750"/>
     <w:rsid w:val="004C48FD"/>
     <w:rsid w:val="004C50A4"/>
     <w:rsid w:val="004C584D"/>
     <w:rsid w:val="004C6249"/>
     <w:rsid w:val="004C6979"/>
     <w:rsid w:val="004C7C87"/>
     <w:rsid w:val="004D0658"/>
     <w:rsid w:val="004D1C0F"/>
     <w:rsid w:val="004D2711"/>
     <w:rsid w:val="004D3316"/>
     <w:rsid w:val="004D3C0E"/>
     <w:rsid w:val="004D58DC"/>
     <w:rsid w:val="004D6181"/>
     <w:rsid w:val="004D6B3A"/>
+    <w:rsid w:val="004D6B61"/>
+    <w:rsid w:val="004D6B8E"/>
+    <w:rsid w:val="004D7B1E"/>
     <w:rsid w:val="004E00A4"/>
     <w:rsid w:val="004E0C36"/>
     <w:rsid w:val="004E145A"/>
     <w:rsid w:val="004E2149"/>
     <w:rsid w:val="004E2EF5"/>
     <w:rsid w:val="004E31D8"/>
     <w:rsid w:val="004E3F19"/>
     <w:rsid w:val="004E446D"/>
     <w:rsid w:val="004E4509"/>
     <w:rsid w:val="004E4973"/>
     <w:rsid w:val="004E5A37"/>
     <w:rsid w:val="004E6295"/>
     <w:rsid w:val="004E6375"/>
     <w:rsid w:val="004E6376"/>
     <w:rsid w:val="004E68E9"/>
+    <w:rsid w:val="004E7100"/>
     <w:rsid w:val="004E76AB"/>
     <w:rsid w:val="004F0028"/>
     <w:rsid w:val="004F0619"/>
     <w:rsid w:val="004F0AF1"/>
     <w:rsid w:val="004F0FE9"/>
     <w:rsid w:val="004F1E53"/>
     <w:rsid w:val="004F247F"/>
     <w:rsid w:val="004F3BEC"/>
     <w:rsid w:val="004F3DB9"/>
     <w:rsid w:val="004F3FA5"/>
     <w:rsid w:val="004F4AE3"/>
     <w:rsid w:val="004F7067"/>
     <w:rsid w:val="0050037A"/>
     <w:rsid w:val="00500BFB"/>
+    <w:rsid w:val="00501451"/>
     <w:rsid w:val="00501988"/>
     <w:rsid w:val="005025A7"/>
     <w:rsid w:val="0050348C"/>
     <w:rsid w:val="0050382D"/>
     <w:rsid w:val="00503B45"/>
     <w:rsid w:val="00503F18"/>
     <w:rsid w:val="005042F1"/>
     <w:rsid w:val="005047C1"/>
     <w:rsid w:val="005056F8"/>
     <w:rsid w:val="00505DDD"/>
     <w:rsid w:val="00507D9D"/>
+    <w:rsid w:val="00513595"/>
     <w:rsid w:val="00513A5B"/>
+    <w:rsid w:val="00513A9F"/>
+    <w:rsid w:val="005144FE"/>
+    <w:rsid w:val="005150EF"/>
     <w:rsid w:val="005152CE"/>
+    <w:rsid w:val="00515C53"/>
     <w:rsid w:val="005176AC"/>
+    <w:rsid w:val="00517BDE"/>
     <w:rsid w:val="00521C0A"/>
     <w:rsid w:val="00521D29"/>
     <w:rsid w:val="0052273A"/>
     <w:rsid w:val="00522951"/>
     <w:rsid w:val="00522DB5"/>
     <w:rsid w:val="0052354E"/>
     <w:rsid w:val="0052416E"/>
     <w:rsid w:val="00524346"/>
     <w:rsid w:val="00526EDF"/>
     <w:rsid w:val="005276F1"/>
     <w:rsid w:val="00527921"/>
     <w:rsid w:val="00527BC2"/>
     <w:rsid w:val="00527E31"/>
     <w:rsid w:val="005302A3"/>
     <w:rsid w:val="005302E6"/>
     <w:rsid w:val="00530A67"/>
     <w:rsid w:val="00530B6E"/>
     <w:rsid w:val="0053127E"/>
     <w:rsid w:val="00532864"/>
     <w:rsid w:val="005330B9"/>
     <w:rsid w:val="00533A6B"/>
     <w:rsid w:val="00534A2B"/>
     <w:rsid w:val="00534C3F"/>
+    <w:rsid w:val="00535DB0"/>
     <w:rsid w:val="00536BF6"/>
     <w:rsid w:val="005371C5"/>
     <w:rsid w:val="005379BF"/>
     <w:rsid w:val="005415CB"/>
     <w:rsid w:val="00541726"/>
     <w:rsid w:val="00541C26"/>
     <w:rsid w:val="00542E35"/>
     <w:rsid w:val="00542E8F"/>
     <w:rsid w:val="0054376A"/>
     <w:rsid w:val="00543F56"/>
     <w:rsid w:val="00544185"/>
     <w:rsid w:val="00544282"/>
     <w:rsid w:val="00544B29"/>
     <w:rsid w:val="00544D2F"/>
     <w:rsid w:val="00544EDB"/>
     <w:rsid w:val="0054615C"/>
     <w:rsid w:val="00546698"/>
     <w:rsid w:val="00546877"/>
     <w:rsid w:val="00546B48"/>
     <w:rsid w:val="00547091"/>
+    <w:rsid w:val="005471D4"/>
     <w:rsid w:val="0055028D"/>
     <w:rsid w:val="0055054D"/>
     <w:rsid w:val="005505D4"/>
     <w:rsid w:val="00551D91"/>
     <w:rsid w:val="00551E54"/>
     <w:rsid w:val="00552681"/>
     <w:rsid w:val="00553E95"/>
     <w:rsid w:val="00554067"/>
     <w:rsid w:val="005543BE"/>
     <w:rsid w:val="00555652"/>
     <w:rsid w:val="005556BA"/>
     <w:rsid w:val="00555915"/>
     <w:rsid w:val="005568D9"/>
     <w:rsid w:val="00556C09"/>
     <w:rsid w:val="00557FAF"/>
+    <w:rsid w:val="00561151"/>
     <w:rsid w:val="0056128B"/>
     <w:rsid w:val="00561521"/>
     <w:rsid w:val="005618BC"/>
     <w:rsid w:val="00562407"/>
     <w:rsid w:val="00562A08"/>
     <w:rsid w:val="0056496C"/>
     <w:rsid w:val="0056564E"/>
     <w:rsid w:val="0056631E"/>
     <w:rsid w:val="00566423"/>
     <w:rsid w:val="005666AB"/>
     <w:rsid w:val="00567197"/>
     <w:rsid w:val="00570270"/>
     <w:rsid w:val="00572589"/>
     <w:rsid w:val="005737A2"/>
     <w:rsid w:val="005740F4"/>
     <w:rsid w:val="0057486E"/>
     <w:rsid w:val="00575055"/>
+    <w:rsid w:val="0057628D"/>
     <w:rsid w:val="00577A55"/>
     <w:rsid w:val="005806F5"/>
     <w:rsid w:val="00581473"/>
     <w:rsid w:val="00583492"/>
     <w:rsid w:val="00583AC3"/>
     <w:rsid w:val="00584A09"/>
     <w:rsid w:val="00584C44"/>
     <w:rsid w:val="005855FF"/>
     <w:rsid w:val="00587064"/>
     <w:rsid w:val="005870CF"/>
     <w:rsid w:val="00587E2C"/>
     <w:rsid w:val="0059009F"/>
     <w:rsid w:val="00590145"/>
     <w:rsid w:val="00590363"/>
     <w:rsid w:val="005912B6"/>
     <w:rsid w:val="00592B51"/>
+    <w:rsid w:val="00593AF1"/>
     <w:rsid w:val="00593E8E"/>
     <w:rsid w:val="00593EE5"/>
     <w:rsid w:val="00594A00"/>
     <w:rsid w:val="00594CE1"/>
     <w:rsid w:val="00595665"/>
     <w:rsid w:val="00595DFA"/>
     <w:rsid w:val="0059661F"/>
     <w:rsid w:val="00596A49"/>
     <w:rsid w:val="00597B86"/>
     <w:rsid w:val="005A2318"/>
     <w:rsid w:val="005A23F2"/>
     <w:rsid w:val="005A3B57"/>
     <w:rsid w:val="005A5B12"/>
     <w:rsid w:val="005A5F9F"/>
     <w:rsid w:val="005A5FF0"/>
     <w:rsid w:val="005A7891"/>
     <w:rsid w:val="005A7EDC"/>
     <w:rsid w:val="005B1141"/>
     <w:rsid w:val="005B1A65"/>
     <w:rsid w:val="005B1D77"/>
     <w:rsid w:val="005B230F"/>
     <w:rsid w:val="005B25EF"/>
     <w:rsid w:val="005B260F"/>
     <w:rsid w:val="005B2BA6"/>
     <w:rsid w:val="005B3247"/>
     <w:rsid w:val="005B45F4"/>
     <w:rsid w:val="005B46EC"/>
     <w:rsid w:val="005B4FDF"/>
     <w:rsid w:val="005B5A8B"/>
     <w:rsid w:val="005B5B92"/>
     <w:rsid w:val="005B5F6A"/>
     <w:rsid w:val="005B6B55"/>
     <w:rsid w:val="005B6C6F"/>
     <w:rsid w:val="005B6D4E"/>
     <w:rsid w:val="005B7159"/>
     <w:rsid w:val="005B7692"/>
     <w:rsid w:val="005C0BDA"/>
     <w:rsid w:val="005C0BE3"/>
     <w:rsid w:val="005C0FD5"/>
+    <w:rsid w:val="005C10BE"/>
     <w:rsid w:val="005C10FF"/>
     <w:rsid w:val="005C3463"/>
     <w:rsid w:val="005C3E86"/>
     <w:rsid w:val="005C480F"/>
     <w:rsid w:val="005C4C7E"/>
     <w:rsid w:val="005C5F13"/>
     <w:rsid w:val="005D07C4"/>
     <w:rsid w:val="005D0CC6"/>
     <w:rsid w:val="005D1299"/>
     <w:rsid w:val="005D19AF"/>
+    <w:rsid w:val="005D19CD"/>
     <w:rsid w:val="005D1FFB"/>
     <w:rsid w:val="005D2383"/>
     <w:rsid w:val="005D2AA8"/>
     <w:rsid w:val="005D2C48"/>
     <w:rsid w:val="005D3356"/>
     <w:rsid w:val="005D3AC0"/>
     <w:rsid w:val="005D44C0"/>
     <w:rsid w:val="005D4B20"/>
     <w:rsid w:val="005D5093"/>
     <w:rsid w:val="005D60FE"/>
     <w:rsid w:val="005D669B"/>
     <w:rsid w:val="005D6720"/>
     <w:rsid w:val="005D676B"/>
     <w:rsid w:val="005D6F4B"/>
     <w:rsid w:val="005E1174"/>
+    <w:rsid w:val="005E1BCF"/>
     <w:rsid w:val="005E1BD7"/>
     <w:rsid w:val="005E1C24"/>
     <w:rsid w:val="005E1C47"/>
     <w:rsid w:val="005E1EB1"/>
     <w:rsid w:val="005E3625"/>
     <w:rsid w:val="005E37EB"/>
+    <w:rsid w:val="005E4192"/>
     <w:rsid w:val="005E42C7"/>
     <w:rsid w:val="005E4797"/>
     <w:rsid w:val="005E54AE"/>
     <w:rsid w:val="005E59D5"/>
+    <w:rsid w:val="005E5B1F"/>
     <w:rsid w:val="005E5BDE"/>
     <w:rsid w:val="005E5E85"/>
     <w:rsid w:val="005E61B8"/>
     <w:rsid w:val="005E62A1"/>
     <w:rsid w:val="005E6C0C"/>
     <w:rsid w:val="005E6DDF"/>
     <w:rsid w:val="005E738D"/>
     <w:rsid w:val="005E7462"/>
     <w:rsid w:val="005F25E7"/>
     <w:rsid w:val="005F274A"/>
     <w:rsid w:val="005F382D"/>
     <w:rsid w:val="005F38EB"/>
     <w:rsid w:val="005F4B65"/>
     <w:rsid w:val="005F59FA"/>
     <w:rsid w:val="005F5DF1"/>
     <w:rsid w:val="005F5F39"/>
     <w:rsid w:val="005F6FB5"/>
     <w:rsid w:val="005F7685"/>
     <w:rsid w:val="00600238"/>
     <w:rsid w:val="006012C9"/>
     <w:rsid w:val="006021ED"/>
     <w:rsid w:val="006042B2"/>
     <w:rsid w:val="00604D18"/>
+    <w:rsid w:val="006052D0"/>
     <w:rsid w:val="00605525"/>
     <w:rsid w:val="00605C24"/>
     <w:rsid w:val="00606E64"/>
     <w:rsid w:val="00607203"/>
     <w:rsid w:val="0060754B"/>
     <w:rsid w:val="0060780B"/>
     <w:rsid w:val="00607B73"/>
     <w:rsid w:val="00607F81"/>
     <w:rsid w:val="00610F5E"/>
     <w:rsid w:val="00610F99"/>
     <w:rsid w:val="00611A0C"/>
     <w:rsid w:val="0061448E"/>
     <w:rsid w:val="006149DB"/>
     <w:rsid w:val="006159D5"/>
     <w:rsid w:val="00616779"/>
     <w:rsid w:val="00617331"/>
     <w:rsid w:val="0062003E"/>
     <w:rsid w:val="0062093D"/>
     <w:rsid w:val="006223FF"/>
+    <w:rsid w:val="006225B4"/>
     <w:rsid w:val="006226CB"/>
+    <w:rsid w:val="00622B68"/>
     <w:rsid w:val="00622C71"/>
     <w:rsid w:val="0062330D"/>
     <w:rsid w:val="00624C85"/>
     <w:rsid w:val="00624CC0"/>
     <w:rsid w:val="006254D4"/>
     <w:rsid w:val="00626BB3"/>
     <w:rsid w:val="00627191"/>
     <w:rsid w:val="00627CD5"/>
     <w:rsid w:val="006323A7"/>
     <w:rsid w:val="0063285C"/>
     <w:rsid w:val="00632AA6"/>
     <w:rsid w:val="0063408A"/>
     <w:rsid w:val="00634843"/>
+    <w:rsid w:val="00634ED8"/>
     <w:rsid w:val="006359B9"/>
     <w:rsid w:val="00635B23"/>
     <w:rsid w:val="00637157"/>
     <w:rsid w:val="00640FD8"/>
     <w:rsid w:val="0064115A"/>
     <w:rsid w:val="00641E99"/>
     <w:rsid w:val="00642B55"/>
     <w:rsid w:val="0064383D"/>
     <w:rsid w:val="006439B5"/>
     <w:rsid w:val="0064435C"/>
     <w:rsid w:val="00644433"/>
     <w:rsid w:val="0064573D"/>
     <w:rsid w:val="00645835"/>
     <w:rsid w:val="00645C97"/>
     <w:rsid w:val="006466CD"/>
     <w:rsid w:val="00647363"/>
     <w:rsid w:val="0064775F"/>
     <w:rsid w:val="00650A1F"/>
     <w:rsid w:val="006518D1"/>
     <w:rsid w:val="00652A1F"/>
     <w:rsid w:val="00653109"/>
     <w:rsid w:val="00653262"/>
     <w:rsid w:val="00653872"/>
     <w:rsid w:val="00653D52"/>
     <w:rsid w:val="00654177"/>
     <w:rsid w:val="00654284"/>
     <w:rsid w:val="00654A7A"/>
     <w:rsid w:val="00654CEF"/>
     <w:rsid w:val="00654FDB"/>
     <w:rsid w:val="0065519D"/>
     <w:rsid w:val="0065575B"/>
     <w:rsid w:val="00655B29"/>
     <w:rsid w:val="00656479"/>
     <w:rsid w:val="00656A44"/>
     <w:rsid w:val="00660F5F"/>
     <w:rsid w:val="0066127E"/>
     <w:rsid w:val="00661A9B"/>
     <w:rsid w:val="00661FC0"/>
     <w:rsid w:val="00662175"/>
     <w:rsid w:val="00662A0B"/>
     <w:rsid w:val="006638A1"/>
     <w:rsid w:val="00663A29"/>
+    <w:rsid w:val="00663CEE"/>
     <w:rsid w:val="00665922"/>
     <w:rsid w:val="00665A58"/>
     <w:rsid w:val="00666419"/>
+    <w:rsid w:val="00666EBA"/>
     <w:rsid w:val="006679AF"/>
     <w:rsid w:val="00667A0C"/>
     <w:rsid w:val="00667A40"/>
     <w:rsid w:val="006704A7"/>
     <w:rsid w:val="0067154C"/>
     <w:rsid w:val="0067187E"/>
     <w:rsid w:val="00671BAB"/>
     <w:rsid w:val="00671E75"/>
     <w:rsid w:val="00672F35"/>
     <w:rsid w:val="00674316"/>
     <w:rsid w:val="00674412"/>
     <w:rsid w:val="00674862"/>
     <w:rsid w:val="00675007"/>
     <w:rsid w:val="00675440"/>
     <w:rsid w:val="006755C0"/>
     <w:rsid w:val="006758EE"/>
     <w:rsid w:val="006759AC"/>
     <w:rsid w:val="00675C12"/>
     <w:rsid w:val="00676486"/>
     <w:rsid w:val="00677F69"/>
     <w:rsid w:val="006804B7"/>
     <w:rsid w:val="006809F8"/>
     <w:rsid w:val="00680AD1"/>
     <w:rsid w:val="00680D61"/>
+    <w:rsid w:val="00681111"/>
     <w:rsid w:val="006814CA"/>
     <w:rsid w:val="00681695"/>
     <w:rsid w:val="00681802"/>
     <w:rsid w:val="00681E1B"/>
+    <w:rsid w:val="00682CAB"/>
     <w:rsid w:val="006830EF"/>
     <w:rsid w:val="00683380"/>
     <w:rsid w:val="00683FB3"/>
     <w:rsid w:val="006845DA"/>
+    <w:rsid w:val="00684DB4"/>
     <w:rsid w:val="00685F6A"/>
     <w:rsid w:val="006865C3"/>
     <w:rsid w:val="00686696"/>
     <w:rsid w:val="006866E9"/>
     <w:rsid w:val="00686780"/>
     <w:rsid w:val="006870F5"/>
+    <w:rsid w:val="00687682"/>
     <w:rsid w:val="00690538"/>
     <w:rsid w:val="0069233E"/>
     <w:rsid w:val="0069315C"/>
     <w:rsid w:val="0069351B"/>
     <w:rsid w:val="006944D7"/>
     <w:rsid w:val="0069467C"/>
     <w:rsid w:val="00695115"/>
     <w:rsid w:val="00695CF5"/>
+    <w:rsid w:val="00696C8F"/>
     <w:rsid w:val="0069701A"/>
     <w:rsid w:val="006971ED"/>
     <w:rsid w:val="006975F2"/>
     <w:rsid w:val="006977C0"/>
     <w:rsid w:val="00697D7D"/>
     <w:rsid w:val="006A0AFE"/>
     <w:rsid w:val="006A172D"/>
     <w:rsid w:val="006A1A2F"/>
     <w:rsid w:val="006A2703"/>
     <w:rsid w:val="006A31B6"/>
     <w:rsid w:val="006A32AA"/>
     <w:rsid w:val="006A366E"/>
     <w:rsid w:val="006A4194"/>
     <w:rsid w:val="006A4A3C"/>
     <w:rsid w:val="006A6B3D"/>
     <w:rsid w:val="006A6C7F"/>
     <w:rsid w:val="006A6D7E"/>
     <w:rsid w:val="006A6F5B"/>
     <w:rsid w:val="006A6F5F"/>
     <w:rsid w:val="006A7009"/>
     <w:rsid w:val="006A7CFA"/>
     <w:rsid w:val="006A7E37"/>
+    <w:rsid w:val="006B1C2F"/>
     <w:rsid w:val="006B1D6A"/>
     <w:rsid w:val="006B1EB6"/>
+    <w:rsid w:val="006B20A2"/>
     <w:rsid w:val="006B2490"/>
     <w:rsid w:val="006B4245"/>
     <w:rsid w:val="006B4959"/>
     <w:rsid w:val="006B4974"/>
     <w:rsid w:val="006B514D"/>
     <w:rsid w:val="006B55B4"/>
     <w:rsid w:val="006B58A7"/>
     <w:rsid w:val="006B6A57"/>
     <w:rsid w:val="006B6EFE"/>
+    <w:rsid w:val="006C2217"/>
     <w:rsid w:val="006C3738"/>
     <w:rsid w:val="006C37B4"/>
     <w:rsid w:val="006C452F"/>
     <w:rsid w:val="006C4774"/>
     <w:rsid w:val="006C5267"/>
     <w:rsid w:val="006C5B44"/>
     <w:rsid w:val="006C61E5"/>
     <w:rsid w:val="006C6ECE"/>
     <w:rsid w:val="006C741D"/>
     <w:rsid w:val="006C7501"/>
     <w:rsid w:val="006C7D49"/>
     <w:rsid w:val="006D0D6B"/>
     <w:rsid w:val="006D1339"/>
     <w:rsid w:val="006D3044"/>
     <w:rsid w:val="006D37EC"/>
     <w:rsid w:val="006D418E"/>
     <w:rsid w:val="006D48E5"/>
     <w:rsid w:val="006D4FAF"/>
     <w:rsid w:val="006D5260"/>
     <w:rsid w:val="006D58A2"/>
     <w:rsid w:val="006D5C7C"/>
     <w:rsid w:val="006D6DDE"/>
     <w:rsid w:val="006D7BF8"/>
     <w:rsid w:val="006E0059"/>
     <w:rsid w:val="006E06D2"/>
@@ -9106,217 +9003,229 @@
     <w:rsid w:val="00716CD4"/>
     <w:rsid w:val="00720EEC"/>
     <w:rsid w:val="007210D9"/>
     <w:rsid w:val="00721343"/>
     <w:rsid w:val="00722B8A"/>
     <w:rsid w:val="00722CF7"/>
     <w:rsid w:val="007246CF"/>
     <w:rsid w:val="00724C08"/>
     <w:rsid w:val="007255BA"/>
     <w:rsid w:val="00725F29"/>
     <w:rsid w:val="0072632E"/>
     <w:rsid w:val="00726B36"/>
     <w:rsid w:val="00727CD2"/>
     <w:rsid w:val="0073027D"/>
     <w:rsid w:val="007306E6"/>
     <w:rsid w:val="00730FFF"/>
     <w:rsid w:val="00731222"/>
     <w:rsid w:val="007317B9"/>
     <w:rsid w:val="00732284"/>
     <w:rsid w:val="00733385"/>
     <w:rsid w:val="00733924"/>
     <w:rsid w:val="00733C6D"/>
     <w:rsid w:val="00734177"/>
     <w:rsid w:val="00734551"/>
     <w:rsid w:val="0073625A"/>
+    <w:rsid w:val="00736788"/>
     <w:rsid w:val="0073776F"/>
     <w:rsid w:val="00737795"/>
     <w:rsid w:val="00740CF5"/>
     <w:rsid w:val="00741CE9"/>
     <w:rsid w:val="00742415"/>
     <w:rsid w:val="00742CBC"/>
     <w:rsid w:val="00743A77"/>
     <w:rsid w:val="00743C37"/>
     <w:rsid w:val="007445B4"/>
     <w:rsid w:val="0074493D"/>
     <w:rsid w:val="00744B37"/>
     <w:rsid w:val="007454D0"/>
     <w:rsid w:val="00745511"/>
     <w:rsid w:val="00745899"/>
     <w:rsid w:val="00746011"/>
     <w:rsid w:val="0074643E"/>
     <w:rsid w:val="00746E52"/>
     <w:rsid w:val="00747EE5"/>
     <w:rsid w:val="00750425"/>
     <w:rsid w:val="00750711"/>
     <w:rsid w:val="007508C8"/>
     <w:rsid w:val="00752B49"/>
     <w:rsid w:val="00753902"/>
     <w:rsid w:val="00755A56"/>
     <w:rsid w:val="00755E34"/>
     <w:rsid w:val="00756531"/>
     <w:rsid w:val="00756566"/>
     <w:rsid w:val="0075667D"/>
     <w:rsid w:val="0075706C"/>
+    <w:rsid w:val="00757601"/>
     <w:rsid w:val="007600B9"/>
     <w:rsid w:val="00760A47"/>
     <w:rsid w:val="00760CAC"/>
     <w:rsid w:val="007610ED"/>
     <w:rsid w:val="0076172A"/>
     <w:rsid w:val="0076377F"/>
     <w:rsid w:val="007642DA"/>
     <w:rsid w:val="00764D90"/>
     <w:rsid w:val="00765445"/>
     <w:rsid w:val="007664A5"/>
     <w:rsid w:val="00766BF2"/>
     <w:rsid w:val="00766FEF"/>
     <w:rsid w:val="00767127"/>
     <w:rsid w:val="007707D8"/>
     <w:rsid w:val="00770EFF"/>
     <w:rsid w:val="007711B2"/>
     <w:rsid w:val="00771528"/>
     <w:rsid w:val="00771F21"/>
     <w:rsid w:val="00772193"/>
     <w:rsid w:val="00772223"/>
     <w:rsid w:val="007726D6"/>
     <w:rsid w:val="00772700"/>
     <w:rsid w:val="007738ED"/>
     <w:rsid w:val="00773D2C"/>
     <w:rsid w:val="007754CE"/>
     <w:rsid w:val="007755A9"/>
     <w:rsid w:val="00775BCA"/>
     <w:rsid w:val="00777A0E"/>
     <w:rsid w:val="00780E11"/>
     <w:rsid w:val="007827CB"/>
     <w:rsid w:val="0078393D"/>
+    <w:rsid w:val="00785C73"/>
     <w:rsid w:val="00785C88"/>
     <w:rsid w:val="00785F71"/>
     <w:rsid w:val="007860DA"/>
     <w:rsid w:val="007870C7"/>
     <w:rsid w:val="00787C64"/>
+    <w:rsid w:val="00787DB5"/>
     <w:rsid w:val="007904CE"/>
     <w:rsid w:val="00790635"/>
     <w:rsid w:val="0079098B"/>
     <w:rsid w:val="0079103D"/>
     <w:rsid w:val="00791196"/>
     <w:rsid w:val="00792B8A"/>
     <w:rsid w:val="007944E9"/>
     <w:rsid w:val="0079547F"/>
     <w:rsid w:val="007957DC"/>
     <w:rsid w:val="007958FC"/>
     <w:rsid w:val="00795CC4"/>
     <w:rsid w:val="007A12A0"/>
     <w:rsid w:val="007A2598"/>
+    <w:rsid w:val="007A2C39"/>
     <w:rsid w:val="007A3D77"/>
     <w:rsid w:val="007A40A6"/>
     <w:rsid w:val="007A41EE"/>
     <w:rsid w:val="007A42B1"/>
     <w:rsid w:val="007A4334"/>
     <w:rsid w:val="007A720C"/>
+    <w:rsid w:val="007A73F9"/>
     <w:rsid w:val="007A7D75"/>
     <w:rsid w:val="007B0B19"/>
     <w:rsid w:val="007B37F7"/>
     <w:rsid w:val="007B3BD4"/>
     <w:rsid w:val="007B3DF9"/>
     <w:rsid w:val="007B4DAD"/>
     <w:rsid w:val="007B500F"/>
     <w:rsid w:val="007B6290"/>
+    <w:rsid w:val="007B64F7"/>
     <w:rsid w:val="007B6BB5"/>
     <w:rsid w:val="007B72F0"/>
     <w:rsid w:val="007B7391"/>
     <w:rsid w:val="007B778F"/>
     <w:rsid w:val="007B7B92"/>
     <w:rsid w:val="007B7F82"/>
     <w:rsid w:val="007C0F3D"/>
     <w:rsid w:val="007C101B"/>
     <w:rsid w:val="007C24CA"/>
     <w:rsid w:val="007C25BE"/>
     <w:rsid w:val="007C3C6B"/>
+    <w:rsid w:val="007C42FA"/>
     <w:rsid w:val="007C520B"/>
     <w:rsid w:val="007C5F46"/>
     <w:rsid w:val="007D09D2"/>
     <w:rsid w:val="007D0EC2"/>
     <w:rsid w:val="007D1779"/>
     <w:rsid w:val="007D1DF0"/>
     <w:rsid w:val="007D205A"/>
     <w:rsid w:val="007D35E0"/>
     <w:rsid w:val="007D365E"/>
     <w:rsid w:val="007D3762"/>
     <w:rsid w:val="007D408E"/>
     <w:rsid w:val="007D4AAA"/>
     <w:rsid w:val="007D52C2"/>
     <w:rsid w:val="007D6AED"/>
     <w:rsid w:val="007D6F1D"/>
     <w:rsid w:val="007D747B"/>
     <w:rsid w:val="007D78B4"/>
     <w:rsid w:val="007D7FBD"/>
     <w:rsid w:val="007E0C2E"/>
     <w:rsid w:val="007E16E4"/>
     <w:rsid w:val="007E1E31"/>
     <w:rsid w:val="007E26C1"/>
+    <w:rsid w:val="007E2954"/>
     <w:rsid w:val="007E407E"/>
     <w:rsid w:val="007E489C"/>
     <w:rsid w:val="007E4DF4"/>
     <w:rsid w:val="007E509E"/>
     <w:rsid w:val="007E55A3"/>
     <w:rsid w:val="007E5AFB"/>
     <w:rsid w:val="007E5ED3"/>
     <w:rsid w:val="007E6E05"/>
     <w:rsid w:val="007E6FB8"/>
     <w:rsid w:val="007E7027"/>
     <w:rsid w:val="007E7190"/>
+    <w:rsid w:val="007E76EC"/>
     <w:rsid w:val="007F0F53"/>
     <w:rsid w:val="007F335B"/>
     <w:rsid w:val="007F412D"/>
     <w:rsid w:val="007F4417"/>
     <w:rsid w:val="007F4B9E"/>
     <w:rsid w:val="007F4F1D"/>
     <w:rsid w:val="007F60C0"/>
     <w:rsid w:val="007F63C5"/>
     <w:rsid w:val="007F7196"/>
+    <w:rsid w:val="007F73DA"/>
     <w:rsid w:val="008008F6"/>
     <w:rsid w:val="0080251A"/>
     <w:rsid w:val="0080262A"/>
     <w:rsid w:val="0080293A"/>
     <w:rsid w:val="008029B5"/>
     <w:rsid w:val="00802DEA"/>
     <w:rsid w:val="008035D2"/>
     <w:rsid w:val="00803ADD"/>
     <w:rsid w:val="00803AF9"/>
     <w:rsid w:val="0080685C"/>
     <w:rsid w:val="008068BE"/>
     <w:rsid w:val="00806A5E"/>
     <w:rsid w:val="0080709C"/>
     <w:rsid w:val="008071F3"/>
     <w:rsid w:val="008074CB"/>
     <w:rsid w:val="0081051A"/>
     <w:rsid w:val="008107E8"/>
     <w:rsid w:val="008108D3"/>
     <w:rsid w:val="0081114E"/>
     <w:rsid w:val="00812335"/>
     <w:rsid w:val="00812555"/>
     <w:rsid w:val="00812AA4"/>
+    <w:rsid w:val="008139F6"/>
     <w:rsid w:val="008150D5"/>
     <w:rsid w:val="008150E9"/>
     <w:rsid w:val="00815739"/>
     <w:rsid w:val="00815E6B"/>
     <w:rsid w:val="00815F2D"/>
     <w:rsid w:val="00816053"/>
     <w:rsid w:val="008169AF"/>
     <w:rsid w:val="00816B65"/>
     <w:rsid w:val="00816C2C"/>
     <w:rsid w:val="00816D30"/>
     <w:rsid w:val="00816FCE"/>
     <w:rsid w:val="0081708E"/>
     <w:rsid w:val="00820150"/>
     <w:rsid w:val="0082073E"/>
     <w:rsid w:val="00821B7E"/>
     <w:rsid w:val="00822308"/>
     <w:rsid w:val="00822C79"/>
     <w:rsid w:val="0082316E"/>
     <w:rsid w:val="00823704"/>
     <w:rsid w:val="00823923"/>
     <w:rsid w:val="00825737"/>
     <w:rsid w:val="00825830"/>
     <w:rsid w:val="00825EEA"/>
     <w:rsid w:val="00825F0E"/>
     <w:rsid w:val="00826C98"/>
@@ -9346,313 +9255,333 @@
     <w:rsid w:val="00841E1F"/>
     <w:rsid w:val="008425CB"/>
     <w:rsid w:val="0084371B"/>
     <w:rsid w:val="00843885"/>
     <w:rsid w:val="008444B4"/>
     <w:rsid w:val="00845407"/>
     <w:rsid w:val="00845B37"/>
     <w:rsid w:val="00845E52"/>
     <w:rsid w:val="00847559"/>
     <w:rsid w:val="00847FA4"/>
     <w:rsid w:val="00850740"/>
     <w:rsid w:val="00850AB1"/>
     <w:rsid w:val="00850D5D"/>
     <w:rsid w:val="00850FC4"/>
     <w:rsid w:val="00852C9B"/>
     <w:rsid w:val="008543D1"/>
     <w:rsid w:val="00854F48"/>
     <w:rsid w:val="0085606E"/>
     <w:rsid w:val="0085682C"/>
     <w:rsid w:val="00856B84"/>
     <w:rsid w:val="0085776B"/>
     <w:rsid w:val="00857984"/>
     <w:rsid w:val="00857C29"/>
     <w:rsid w:val="00860409"/>
     <w:rsid w:val="008614F6"/>
+    <w:rsid w:val="008626E9"/>
     <w:rsid w:val="00862BDD"/>
     <w:rsid w:val="00863255"/>
     <w:rsid w:val="00863FBF"/>
     <w:rsid w:val="00864A7C"/>
     <w:rsid w:val="00864DB9"/>
     <w:rsid w:val="00865923"/>
     <w:rsid w:val="00865CE2"/>
     <w:rsid w:val="008660B8"/>
+    <w:rsid w:val="0086666D"/>
     <w:rsid w:val="0086723F"/>
     <w:rsid w:val="008715A6"/>
     <w:rsid w:val="00873475"/>
     <w:rsid w:val="008744F1"/>
     <w:rsid w:val="0087510B"/>
     <w:rsid w:val="008752BA"/>
     <w:rsid w:val="00877445"/>
     <w:rsid w:val="008777BB"/>
     <w:rsid w:val="00877AE6"/>
     <w:rsid w:val="0088021D"/>
+    <w:rsid w:val="008804BE"/>
     <w:rsid w:val="00880FE9"/>
     <w:rsid w:val="008816D6"/>
     <w:rsid w:val="00881F26"/>
     <w:rsid w:val="00882F11"/>
     <w:rsid w:val="00883CF3"/>
     <w:rsid w:val="00884B4F"/>
     <w:rsid w:val="008868D6"/>
     <w:rsid w:val="008870CE"/>
     <w:rsid w:val="00890527"/>
+    <w:rsid w:val="00890A7A"/>
     <w:rsid w:val="00890DF8"/>
     <w:rsid w:val="00892B06"/>
     <w:rsid w:val="00893102"/>
     <w:rsid w:val="00895A56"/>
     <w:rsid w:val="008967B8"/>
     <w:rsid w:val="00896E6E"/>
     <w:rsid w:val="00896F7F"/>
     <w:rsid w:val="0089772F"/>
     <w:rsid w:val="0089786B"/>
+    <w:rsid w:val="008A050C"/>
     <w:rsid w:val="008A14B2"/>
     <w:rsid w:val="008A18DD"/>
     <w:rsid w:val="008A19C9"/>
     <w:rsid w:val="008A1ECF"/>
     <w:rsid w:val="008A299C"/>
     <w:rsid w:val="008A2A4B"/>
     <w:rsid w:val="008A3285"/>
     <w:rsid w:val="008A3D6A"/>
     <w:rsid w:val="008A4209"/>
+    <w:rsid w:val="008A47BF"/>
     <w:rsid w:val="008A5138"/>
     <w:rsid w:val="008A5900"/>
     <w:rsid w:val="008A5FD0"/>
+    <w:rsid w:val="008A64EB"/>
     <w:rsid w:val="008A699C"/>
     <w:rsid w:val="008B109A"/>
     <w:rsid w:val="008B142E"/>
     <w:rsid w:val="008B1653"/>
     <w:rsid w:val="008B195E"/>
     <w:rsid w:val="008B21CA"/>
     <w:rsid w:val="008B2C1B"/>
     <w:rsid w:val="008B2F0A"/>
     <w:rsid w:val="008B398B"/>
     <w:rsid w:val="008B582A"/>
     <w:rsid w:val="008B5C9B"/>
     <w:rsid w:val="008B5EA1"/>
+    <w:rsid w:val="008B61F8"/>
     <w:rsid w:val="008B6765"/>
     <w:rsid w:val="008B6A65"/>
     <w:rsid w:val="008B7BCD"/>
     <w:rsid w:val="008C0209"/>
     <w:rsid w:val="008C1176"/>
     <w:rsid w:val="008C27A0"/>
     <w:rsid w:val="008C38C7"/>
     <w:rsid w:val="008C3CF9"/>
     <w:rsid w:val="008C4152"/>
     <w:rsid w:val="008C4224"/>
     <w:rsid w:val="008C4BEA"/>
     <w:rsid w:val="008C5F49"/>
     <w:rsid w:val="008C6217"/>
     <w:rsid w:val="008C6EB6"/>
     <w:rsid w:val="008C722E"/>
     <w:rsid w:val="008C7479"/>
+    <w:rsid w:val="008C7A43"/>
     <w:rsid w:val="008C7B1B"/>
     <w:rsid w:val="008D10BD"/>
     <w:rsid w:val="008D12FC"/>
     <w:rsid w:val="008D2093"/>
     <w:rsid w:val="008D2CFD"/>
     <w:rsid w:val="008D2F00"/>
     <w:rsid w:val="008D3574"/>
+    <w:rsid w:val="008D3D2E"/>
     <w:rsid w:val="008D4DC1"/>
     <w:rsid w:val="008D56BE"/>
     <w:rsid w:val="008D59E3"/>
     <w:rsid w:val="008D7602"/>
     <w:rsid w:val="008D7DDB"/>
     <w:rsid w:val="008E005D"/>
     <w:rsid w:val="008E0929"/>
     <w:rsid w:val="008E0BA3"/>
     <w:rsid w:val="008E0CAF"/>
     <w:rsid w:val="008E10DA"/>
     <w:rsid w:val="008E1EEA"/>
     <w:rsid w:val="008E2AC8"/>
     <w:rsid w:val="008E3A28"/>
     <w:rsid w:val="008E432C"/>
     <w:rsid w:val="008E4FAD"/>
     <w:rsid w:val="008E672F"/>
     <w:rsid w:val="008E6B13"/>
     <w:rsid w:val="008E6B47"/>
     <w:rsid w:val="008E7920"/>
     <w:rsid w:val="008E7D97"/>
     <w:rsid w:val="008F11DD"/>
     <w:rsid w:val="008F22E5"/>
     <w:rsid w:val="008F2BAD"/>
     <w:rsid w:val="008F3030"/>
     <w:rsid w:val="008F429B"/>
     <w:rsid w:val="008F469E"/>
     <w:rsid w:val="008F592A"/>
     <w:rsid w:val="008F64CA"/>
     <w:rsid w:val="008F66E2"/>
     <w:rsid w:val="008F706E"/>
     <w:rsid w:val="008F73B3"/>
     <w:rsid w:val="00901B2D"/>
+    <w:rsid w:val="009021BE"/>
     <w:rsid w:val="009045B7"/>
     <w:rsid w:val="00904AF6"/>
     <w:rsid w:val="00904B43"/>
     <w:rsid w:val="00905730"/>
     <w:rsid w:val="00905773"/>
     <w:rsid w:val="009059D3"/>
     <w:rsid w:val="00905C11"/>
     <w:rsid w:val="0090635A"/>
     <w:rsid w:val="009066E9"/>
     <w:rsid w:val="00911295"/>
     <w:rsid w:val="009118D5"/>
     <w:rsid w:val="00911BAB"/>
     <w:rsid w:val="00912611"/>
     <w:rsid w:val="00912724"/>
+    <w:rsid w:val="00913600"/>
     <w:rsid w:val="00914BB4"/>
     <w:rsid w:val="00915207"/>
     <w:rsid w:val="0091538C"/>
     <w:rsid w:val="0091646D"/>
     <w:rsid w:val="009167E8"/>
     <w:rsid w:val="00917DB6"/>
     <w:rsid w:val="00920060"/>
     <w:rsid w:val="009202FC"/>
     <w:rsid w:val="00920728"/>
     <w:rsid w:val="00921113"/>
     <w:rsid w:val="00922488"/>
     <w:rsid w:val="00922EC4"/>
     <w:rsid w:val="009237C2"/>
     <w:rsid w:val="0092401D"/>
     <w:rsid w:val="00924108"/>
     <w:rsid w:val="0092461A"/>
     <w:rsid w:val="00925172"/>
     <w:rsid w:val="00926DEB"/>
     <w:rsid w:val="00927FE7"/>
     <w:rsid w:val="00931027"/>
     <w:rsid w:val="00931BA9"/>
     <w:rsid w:val="00932923"/>
     <w:rsid w:val="00932B8C"/>
     <w:rsid w:val="00932C0D"/>
     <w:rsid w:val="00932E60"/>
     <w:rsid w:val="00933A5E"/>
     <w:rsid w:val="00933C29"/>
     <w:rsid w:val="00933DD6"/>
     <w:rsid w:val="00933FC5"/>
     <w:rsid w:val="0093425B"/>
     <w:rsid w:val="00934283"/>
     <w:rsid w:val="009351C6"/>
     <w:rsid w:val="0093543A"/>
     <w:rsid w:val="00935A35"/>
     <w:rsid w:val="0093737D"/>
     <w:rsid w:val="009374A4"/>
     <w:rsid w:val="009411FA"/>
     <w:rsid w:val="00941305"/>
     <w:rsid w:val="009420A2"/>
     <w:rsid w:val="009426C3"/>
     <w:rsid w:val="00942F71"/>
     <w:rsid w:val="00943048"/>
     <w:rsid w:val="00943172"/>
     <w:rsid w:val="009432F3"/>
     <w:rsid w:val="00943411"/>
     <w:rsid w:val="009435B0"/>
     <w:rsid w:val="00943D7F"/>
     <w:rsid w:val="00943F46"/>
+    <w:rsid w:val="00944145"/>
     <w:rsid w:val="00945C2E"/>
     <w:rsid w:val="00945FF1"/>
     <w:rsid w:val="009462E3"/>
     <w:rsid w:val="00946B81"/>
     <w:rsid w:val="00946CCB"/>
+    <w:rsid w:val="009475BA"/>
     <w:rsid w:val="009504E5"/>
     <w:rsid w:val="0095089C"/>
     <w:rsid w:val="00950AE5"/>
     <w:rsid w:val="00951454"/>
+    <w:rsid w:val="00952C8E"/>
     <w:rsid w:val="00952DAE"/>
     <w:rsid w:val="00952EF5"/>
     <w:rsid w:val="0095378F"/>
     <w:rsid w:val="00953979"/>
+    <w:rsid w:val="00954D6B"/>
     <w:rsid w:val="00955483"/>
     <w:rsid w:val="0095612A"/>
     <w:rsid w:val="00956C43"/>
     <w:rsid w:val="00956F98"/>
     <w:rsid w:val="009604E4"/>
     <w:rsid w:val="009617A6"/>
     <w:rsid w:val="00961A4C"/>
     <w:rsid w:val="00962AD8"/>
     <w:rsid w:val="009632E9"/>
+    <w:rsid w:val="009632F3"/>
     <w:rsid w:val="009640D8"/>
     <w:rsid w:val="00966738"/>
     <w:rsid w:val="00966AFC"/>
     <w:rsid w:val="009673A0"/>
     <w:rsid w:val="0097008C"/>
     <w:rsid w:val="009702B9"/>
     <w:rsid w:val="00970E55"/>
     <w:rsid w:val="00971278"/>
     <w:rsid w:val="00971A50"/>
     <w:rsid w:val="009725A8"/>
     <w:rsid w:val="009725B6"/>
     <w:rsid w:val="00973E3D"/>
     <w:rsid w:val="00974896"/>
     <w:rsid w:val="00974B3E"/>
     <w:rsid w:val="00976382"/>
     <w:rsid w:val="00976695"/>
     <w:rsid w:val="00976D7B"/>
     <w:rsid w:val="009777BB"/>
     <w:rsid w:val="009803B5"/>
     <w:rsid w:val="00981BAA"/>
     <w:rsid w:val="00981D27"/>
     <w:rsid w:val="009823ED"/>
     <w:rsid w:val="009828F3"/>
     <w:rsid w:val="00985B44"/>
     <w:rsid w:val="0098608B"/>
     <w:rsid w:val="00986881"/>
     <w:rsid w:val="009904B8"/>
     <w:rsid w:val="00990898"/>
     <w:rsid w:val="009913F6"/>
     <w:rsid w:val="00991650"/>
     <w:rsid w:val="00992045"/>
     <w:rsid w:val="00992DA3"/>
     <w:rsid w:val="009935CB"/>
     <w:rsid w:val="009939A4"/>
     <w:rsid w:val="00993A98"/>
     <w:rsid w:val="009946B0"/>
     <w:rsid w:val="00994903"/>
     <w:rsid w:val="00995EB6"/>
     <w:rsid w:val="00996199"/>
     <w:rsid w:val="00996434"/>
     <w:rsid w:val="009974E2"/>
     <w:rsid w:val="00997BFE"/>
     <w:rsid w:val="009A150D"/>
     <w:rsid w:val="009A229A"/>
+    <w:rsid w:val="009A3448"/>
     <w:rsid w:val="009A3556"/>
     <w:rsid w:val="009A37FE"/>
     <w:rsid w:val="009A3E14"/>
+    <w:rsid w:val="009A4B9D"/>
     <w:rsid w:val="009A5698"/>
     <w:rsid w:val="009A59A5"/>
     <w:rsid w:val="009A60C9"/>
     <w:rsid w:val="009A7418"/>
     <w:rsid w:val="009A79B9"/>
     <w:rsid w:val="009B1FB0"/>
     <w:rsid w:val="009B2388"/>
     <w:rsid w:val="009B244B"/>
     <w:rsid w:val="009B2BBC"/>
     <w:rsid w:val="009B352A"/>
     <w:rsid w:val="009B4088"/>
     <w:rsid w:val="009B49F1"/>
     <w:rsid w:val="009B4C36"/>
     <w:rsid w:val="009B5672"/>
     <w:rsid w:val="009B5728"/>
     <w:rsid w:val="009B5829"/>
     <w:rsid w:val="009B5CD2"/>
+    <w:rsid w:val="009B6406"/>
     <w:rsid w:val="009B75A5"/>
     <w:rsid w:val="009C039A"/>
     <w:rsid w:val="009C1D83"/>
     <w:rsid w:val="009C434C"/>
     <w:rsid w:val="009C4693"/>
     <w:rsid w:val="009C5F31"/>
     <w:rsid w:val="009C794F"/>
     <w:rsid w:val="009C79D2"/>
     <w:rsid w:val="009D0BDD"/>
     <w:rsid w:val="009D12DF"/>
     <w:rsid w:val="009D1B5F"/>
     <w:rsid w:val="009D2A0F"/>
     <w:rsid w:val="009D34C9"/>
     <w:rsid w:val="009D4AA3"/>
     <w:rsid w:val="009D4BFA"/>
     <w:rsid w:val="009D4C6C"/>
     <w:rsid w:val="009D4D23"/>
     <w:rsid w:val="009D5357"/>
     <w:rsid w:val="009D5694"/>
     <w:rsid w:val="009E0179"/>
     <w:rsid w:val="009E0466"/>
     <w:rsid w:val="009E0B56"/>
     <w:rsid w:val="009E1231"/>
     <w:rsid w:val="009E126B"/>
     <w:rsid w:val="009E19BB"/>
@@ -9661,569 +9590,598 @@
     <w:rsid w:val="009E39EE"/>
     <w:rsid w:val="009E3EF4"/>
     <w:rsid w:val="009E4E50"/>
     <w:rsid w:val="009E564D"/>
     <w:rsid w:val="009E5925"/>
     <w:rsid w:val="009E593E"/>
     <w:rsid w:val="009E598B"/>
     <w:rsid w:val="009E5BCE"/>
     <w:rsid w:val="009E6084"/>
     <w:rsid w:val="009E6912"/>
     <w:rsid w:val="009E696A"/>
     <w:rsid w:val="009E6CBC"/>
     <w:rsid w:val="009E751D"/>
     <w:rsid w:val="009E7E9A"/>
     <w:rsid w:val="009F40BF"/>
     <w:rsid w:val="009F415E"/>
     <w:rsid w:val="009F4990"/>
     <w:rsid w:val="009F539C"/>
     <w:rsid w:val="009F57E1"/>
     <w:rsid w:val="009F6434"/>
     <w:rsid w:val="009F6AFE"/>
     <w:rsid w:val="009F6E15"/>
     <w:rsid w:val="00A011C5"/>
     <w:rsid w:val="00A02115"/>
     <w:rsid w:val="00A03878"/>
+    <w:rsid w:val="00A03F37"/>
     <w:rsid w:val="00A0451C"/>
     <w:rsid w:val="00A04994"/>
     <w:rsid w:val="00A04A7F"/>
     <w:rsid w:val="00A04F87"/>
     <w:rsid w:val="00A0561A"/>
     <w:rsid w:val="00A07CD6"/>
     <w:rsid w:val="00A10252"/>
     <w:rsid w:val="00A1194D"/>
     <w:rsid w:val="00A119A1"/>
     <w:rsid w:val="00A12881"/>
     <w:rsid w:val="00A13168"/>
     <w:rsid w:val="00A163D1"/>
     <w:rsid w:val="00A16D57"/>
     <w:rsid w:val="00A16FBF"/>
     <w:rsid w:val="00A17146"/>
     <w:rsid w:val="00A17F71"/>
     <w:rsid w:val="00A20BF3"/>
     <w:rsid w:val="00A20D57"/>
     <w:rsid w:val="00A21033"/>
     <w:rsid w:val="00A21BE7"/>
     <w:rsid w:val="00A21ED7"/>
     <w:rsid w:val="00A2202D"/>
     <w:rsid w:val="00A23087"/>
     <w:rsid w:val="00A241D8"/>
     <w:rsid w:val="00A24AE6"/>
     <w:rsid w:val="00A25DDB"/>
     <w:rsid w:val="00A27265"/>
     <w:rsid w:val="00A27DE0"/>
     <w:rsid w:val="00A301E5"/>
     <w:rsid w:val="00A30A16"/>
     <w:rsid w:val="00A30CE6"/>
     <w:rsid w:val="00A310AB"/>
     <w:rsid w:val="00A3143C"/>
     <w:rsid w:val="00A32B7D"/>
     <w:rsid w:val="00A32E42"/>
+    <w:rsid w:val="00A33434"/>
     <w:rsid w:val="00A33C6F"/>
     <w:rsid w:val="00A35153"/>
     <w:rsid w:val="00A36933"/>
     <w:rsid w:val="00A37315"/>
     <w:rsid w:val="00A3751D"/>
     <w:rsid w:val="00A37D4E"/>
     <w:rsid w:val="00A41997"/>
     <w:rsid w:val="00A419D5"/>
     <w:rsid w:val="00A41F60"/>
     <w:rsid w:val="00A4255B"/>
     <w:rsid w:val="00A439DF"/>
     <w:rsid w:val="00A439E3"/>
     <w:rsid w:val="00A44E6B"/>
     <w:rsid w:val="00A454B3"/>
     <w:rsid w:val="00A462BA"/>
     <w:rsid w:val="00A47169"/>
     <w:rsid w:val="00A5002C"/>
     <w:rsid w:val="00A5071A"/>
+    <w:rsid w:val="00A50BE2"/>
     <w:rsid w:val="00A53F93"/>
     <w:rsid w:val="00A53FF2"/>
     <w:rsid w:val="00A543AE"/>
     <w:rsid w:val="00A548B8"/>
     <w:rsid w:val="00A551C6"/>
+    <w:rsid w:val="00A562F3"/>
     <w:rsid w:val="00A56681"/>
     <w:rsid w:val="00A6013A"/>
     <w:rsid w:val="00A60646"/>
     <w:rsid w:val="00A608F5"/>
+    <w:rsid w:val="00A60BA8"/>
     <w:rsid w:val="00A61379"/>
     <w:rsid w:val="00A61AD8"/>
     <w:rsid w:val="00A61D9E"/>
     <w:rsid w:val="00A61DE7"/>
     <w:rsid w:val="00A62546"/>
     <w:rsid w:val="00A625D5"/>
     <w:rsid w:val="00A63174"/>
     <w:rsid w:val="00A63798"/>
     <w:rsid w:val="00A638A0"/>
     <w:rsid w:val="00A63BB2"/>
     <w:rsid w:val="00A6481B"/>
     <w:rsid w:val="00A66EA1"/>
     <w:rsid w:val="00A67088"/>
     <w:rsid w:val="00A67223"/>
     <w:rsid w:val="00A67944"/>
     <w:rsid w:val="00A67E65"/>
+    <w:rsid w:val="00A67F49"/>
     <w:rsid w:val="00A70208"/>
     <w:rsid w:val="00A706BE"/>
     <w:rsid w:val="00A716E7"/>
     <w:rsid w:val="00A7179F"/>
     <w:rsid w:val="00A71F87"/>
     <w:rsid w:val="00A726D8"/>
     <w:rsid w:val="00A732A6"/>
     <w:rsid w:val="00A75569"/>
     <w:rsid w:val="00A80572"/>
     <w:rsid w:val="00A80E49"/>
     <w:rsid w:val="00A81D7B"/>
     <w:rsid w:val="00A843BC"/>
     <w:rsid w:val="00A84818"/>
     <w:rsid w:val="00A850E5"/>
     <w:rsid w:val="00A852A0"/>
     <w:rsid w:val="00A86449"/>
     <w:rsid w:val="00A90779"/>
     <w:rsid w:val="00A90B5B"/>
     <w:rsid w:val="00A90F15"/>
     <w:rsid w:val="00A91748"/>
     <w:rsid w:val="00A91B1D"/>
     <w:rsid w:val="00A930B9"/>
     <w:rsid w:val="00A93751"/>
     <w:rsid w:val="00A94552"/>
     <w:rsid w:val="00A95097"/>
     <w:rsid w:val="00A963DE"/>
     <w:rsid w:val="00A96573"/>
     <w:rsid w:val="00A969B4"/>
     <w:rsid w:val="00A97829"/>
     <w:rsid w:val="00A97B59"/>
     <w:rsid w:val="00AA1EC9"/>
     <w:rsid w:val="00AA2361"/>
     <w:rsid w:val="00AA26BF"/>
     <w:rsid w:val="00AA27B3"/>
     <w:rsid w:val="00AA2C4F"/>
     <w:rsid w:val="00AA30A6"/>
     <w:rsid w:val="00AA32D4"/>
     <w:rsid w:val="00AA35C7"/>
     <w:rsid w:val="00AA377F"/>
     <w:rsid w:val="00AA38A8"/>
     <w:rsid w:val="00AA3A0A"/>
     <w:rsid w:val="00AA4C24"/>
     <w:rsid w:val="00AA511F"/>
     <w:rsid w:val="00AA6174"/>
     <w:rsid w:val="00AA652F"/>
     <w:rsid w:val="00AA6B96"/>
+    <w:rsid w:val="00AA7656"/>
     <w:rsid w:val="00AB0BF4"/>
     <w:rsid w:val="00AB2820"/>
     <w:rsid w:val="00AB4905"/>
     <w:rsid w:val="00AB4A9E"/>
     <w:rsid w:val="00AB5451"/>
     <w:rsid w:val="00AB622C"/>
     <w:rsid w:val="00AB6CB0"/>
     <w:rsid w:val="00AB6E29"/>
     <w:rsid w:val="00AB7477"/>
     <w:rsid w:val="00AC23E0"/>
     <w:rsid w:val="00AC4165"/>
     <w:rsid w:val="00AC4721"/>
     <w:rsid w:val="00AC4A96"/>
     <w:rsid w:val="00AC5CB4"/>
     <w:rsid w:val="00AC5D5D"/>
     <w:rsid w:val="00AC6321"/>
     <w:rsid w:val="00AC75B6"/>
     <w:rsid w:val="00AD0188"/>
     <w:rsid w:val="00AD175A"/>
     <w:rsid w:val="00AD1E0F"/>
     <w:rsid w:val="00AD2DE6"/>
     <w:rsid w:val="00AD30CB"/>
     <w:rsid w:val="00AD3AE5"/>
     <w:rsid w:val="00AD4463"/>
     <w:rsid w:val="00AD45C5"/>
     <w:rsid w:val="00AD635E"/>
     <w:rsid w:val="00AD6611"/>
     <w:rsid w:val="00AD737F"/>
     <w:rsid w:val="00AD7DCD"/>
     <w:rsid w:val="00AD7FF3"/>
     <w:rsid w:val="00AE019C"/>
     <w:rsid w:val="00AE0B42"/>
     <w:rsid w:val="00AE0B45"/>
     <w:rsid w:val="00AE1A6F"/>
     <w:rsid w:val="00AE1D40"/>
     <w:rsid w:val="00AE23EA"/>
     <w:rsid w:val="00AE2660"/>
     <w:rsid w:val="00AE31BA"/>
+    <w:rsid w:val="00AE36E4"/>
     <w:rsid w:val="00AE44E2"/>
     <w:rsid w:val="00AE462A"/>
     <w:rsid w:val="00AE578A"/>
     <w:rsid w:val="00AE6BAE"/>
     <w:rsid w:val="00AE7450"/>
     <w:rsid w:val="00AE76D5"/>
     <w:rsid w:val="00AF21A3"/>
     <w:rsid w:val="00AF3228"/>
     <w:rsid w:val="00AF3A63"/>
     <w:rsid w:val="00AF3B29"/>
     <w:rsid w:val="00AF4408"/>
     <w:rsid w:val="00AF6B7F"/>
+    <w:rsid w:val="00AF6CAF"/>
     <w:rsid w:val="00AF7529"/>
     <w:rsid w:val="00AF7F16"/>
     <w:rsid w:val="00B00568"/>
     <w:rsid w:val="00B00BB9"/>
     <w:rsid w:val="00B00FAF"/>
     <w:rsid w:val="00B01230"/>
     <w:rsid w:val="00B01295"/>
     <w:rsid w:val="00B0165A"/>
     <w:rsid w:val="00B0293B"/>
     <w:rsid w:val="00B02C99"/>
+    <w:rsid w:val="00B02F83"/>
     <w:rsid w:val="00B0323F"/>
     <w:rsid w:val="00B0337D"/>
     <w:rsid w:val="00B04958"/>
     <w:rsid w:val="00B06083"/>
     <w:rsid w:val="00B06BA9"/>
     <w:rsid w:val="00B06C75"/>
     <w:rsid w:val="00B0741A"/>
     <w:rsid w:val="00B10257"/>
     <w:rsid w:val="00B11514"/>
     <w:rsid w:val="00B1153A"/>
     <w:rsid w:val="00B12667"/>
     <w:rsid w:val="00B14E6B"/>
     <w:rsid w:val="00B151BF"/>
     <w:rsid w:val="00B1557A"/>
     <w:rsid w:val="00B1607D"/>
     <w:rsid w:val="00B16179"/>
     <w:rsid w:val="00B16268"/>
+    <w:rsid w:val="00B16D89"/>
     <w:rsid w:val="00B17719"/>
     <w:rsid w:val="00B17811"/>
     <w:rsid w:val="00B17A82"/>
     <w:rsid w:val="00B217A6"/>
     <w:rsid w:val="00B221FC"/>
     <w:rsid w:val="00B22351"/>
     <w:rsid w:val="00B2309C"/>
     <w:rsid w:val="00B23DD2"/>
     <w:rsid w:val="00B248DF"/>
     <w:rsid w:val="00B26FD4"/>
     <w:rsid w:val="00B303B0"/>
     <w:rsid w:val="00B303DB"/>
     <w:rsid w:val="00B3082E"/>
     <w:rsid w:val="00B30F0E"/>
     <w:rsid w:val="00B317E0"/>
     <w:rsid w:val="00B31C68"/>
     <w:rsid w:val="00B31F71"/>
     <w:rsid w:val="00B33874"/>
     <w:rsid w:val="00B35A24"/>
     <w:rsid w:val="00B35FD7"/>
+    <w:rsid w:val="00B36BEE"/>
+    <w:rsid w:val="00B36E10"/>
     <w:rsid w:val="00B40867"/>
     <w:rsid w:val="00B40DA7"/>
     <w:rsid w:val="00B418AB"/>
     <w:rsid w:val="00B419D1"/>
     <w:rsid w:val="00B42014"/>
     <w:rsid w:val="00B42E96"/>
     <w:rsid w:val="00B42EFD"/>
     <w:rsid w:val="00B43B05"/>
     <w:rsid w:val="00B446E6"/>
     <w:rsid w:val="00B44D87"/>
     <w:rsid w:val="00B461A6"/>
     <w:rsid w:val="00B46487"/>
     <w:rsid w:val="00B50735"/>
     <w:rsid w:val="00B51176"/>
     <w:rsid w:val="00B51DEF"/>
     <w:rsid w:val="00B520B8"/>
     <w:rsid w:val="00B52109"/>
     <w:rsid w:val="00B52D81"/>
     <w:rsid w:val="00B53F79"/>
     <w:rsid w:val="00B55B34"/>
     <w:rsid w:val="00B55E6D"/>
     <w:rsid w:val="00B568B5"/>
     <w:rsid w:val="00B56BAD"/>
     <w:rsid w:val="00B56BD6"/>
     <w:rsid w:val="00B577A7"/>
+    <w:rsid w:val="00B57DAF"/>
     <w:rsid w:val="00B611FB"/>
     <w:rsid w:val="00B61253"/>
     <w:rsid w:val="00B620B8"/>
     <w:rsid w:val="00B62B8C"/>
     <w:rsid w:val="00B62C79"/>
     <w:rsid w:val="00B63A70"/>
     <w:rsid w:val="00B64036"/>
     <w:rsid w:val="00B64554"/>
     <w:rsid w:val="00B671AF"/>
     <w:rsid w:val="00B67826"/>
     <w:rsid w:val="00B6795F"/>
     <w:rsid w:val="00B71271"/>
     <w:rsid w:val="00B71A5E"/>
     <w:rsid w:val="00B72D33"/>
     <w:rsid w:val="00B72D3E"/>
     <w:rsid w:val="00B72F14"/>
     <w:rsid w:val="00B73E80"/>
     <w:rsid w:val="00B746FA"/>
     <w:rsid w:val="00B74FC8"/>
     <w:rsid w:val="00B754A6"/>
     <w:rsid w:val="00B75982"/>
     <w:rsid w:val="00B7633C"/>
     <w:rsid w:val="00B765E3"/>
     <w:rsid w:val="00B7663E"/>
     <w:rsid w:val="00B7714F"/>
     <w:rsid w:val="00B820DB"/>
     <w:rsid w:val="00B8310F"/>
     <w:rsid w:val="00B8328B"/>
     <w:rsid w:val="00B850D9"/>
     <w:rsid w:val="00B86D26"/>
     <w:rsid w:val="00B87990"/>
     <w:rsid w:val="00B87ED2"/>
     <w:rsid w:val="00B91348"/>
     <w:rsid w:val="00B92583"/>
     <w:rsid w:val="00B935AC"/>
     <w:rsid w:val="00B94261"/>
     <w:rsid w:val="00B962FA"/>
     <w:rsid w:val="00B96B1C"/>
     <w:rsid w:val="00B972D8"/>
     <w:rsid w:val="00B975EA"/>
     <w:rsid w:val="00B977F0"/>
     <w:rsid w:val="00B97FF5"/>
+    <w:rsid w:val="00BA2814"/>
     <w:rsid w:val="00BA30F1"/>
     <w:rsid w:val="00BA3780"/>
     <w:rsid w:val="00BA4679"/>
     <w:rsid w:val="00BA4773"/>
     <w:rsid w:val="00BA674E"/>
+    <w:rsid w:val="00BA6F42"/>
     <w:rsid w:val="00BA7935"/>
     <w:rsid w:val="00BB0CBD"/>
     <w:rsid w:val="00BB122C"/>
     <w:rsid w:val="00BB141C"/>
     <w:rsid w:val="00BB1F41"/>
     <w:rsid w:val="00BB2845"/>
     <w:rsid w:val="00BB331D"/>
+    <w:rsid w:val="00BB564F"/>
     <w:rsid w:val="00BB5985"/>
     <w:rsid w:val="00BB5D4A"/>
     <w:rsid w:val="00BB6A27"/>
     <w:rsid w:val="00BB7EAF"/>
     <w:rsid w:val="00BC0426"/>
     <w:rsid w:val="00BC0917"/>
     <w:rsid w:val="00BC0A9B"/>
     <w:rsid w:val="00BC14B9"/>
     <w:rsid w:val="00BC157A"/>
     <w:rsid w:val="00BC209D"/>
     <w:rsid w:val="00BC20E6"/>
     <w:rsid w:val="00BC2175"/>
     <w:rsid w:val="00BC2585"/>
     <w:rsid w:val="00BC30B3"/>
     <w:rsid w:val="00BC39E6"/>
     <w:rsid w:val="00BC4383"/>
     <w:rsid w:val="00BC4C8E"/>
     <w:rsid w:val="00BC4F29"/>
     <w:rsid w:val="00BC5246"/>
     <w:rsid w:val="00BC6781"/>
     <w:rsid w:val="00BC7859"/>
     <w:rsid w:val="00BC7DF6"/>
     <w:rsid w:val="00BC7F2E"/>
     <w:rsid w:val="00BD0559"/>
     <w:rsid w:val="00BD0A93"/>
     <w:rsid w:val="00BD0D40"/>
     <w:rsid w:val="00BD188B"/>
     <w:rsid w:val="00BD3ECE"/>
     <w:rsid w:val="00BD3FEC"/>
     <w:rsid w:val="00BD42FD"/>
     <w:rsid w:val="00BD4FF8"/>
     <w:rsid w:val="00BD5373"/>
     <w:rsid w:val="00BD5939"/>
     <w:rsid w:val="00BD5BAA"/>
     <w:rsid w:val="00BD5F1D"/>
     <w:rsid w:val="00BE28FF"/>
     <w:rsid w:val="00BE4C00"/>
     <w:rsid w:val="00BE655E"/>
+    <w:rsid w:val="00BE68BF"/>
     <w:rsid w:val="00BE69FE"/>
     <w:rsid w:val="00BE71E2"/>
     <w:rsid w:val="00BE748F"/>
     <w:rsid w:val="00BF097E"/>
     <w:rsid w:val="00BF1118"/>
     <w:rsid w:val="00BF1282"/>
     <w:rsid w:val="00BF1459"/>
     <w:rsid w:val="00BF14FC"/>
     <w:rsid w:val="00BF40BA"/>
     <w:rsid w:val="00BF5EB4"/>
     <w:rsid w:val="00BF76E9"/>
     <w:rsid w:val="00C00179"/>
     <w:rsid w:val="00C005D6"/>
     <w:rsid w:val="00C0394C"/>
     <w:rsid w:val="00C03F06"/>
     <w:rsid w:val="00C04018"/>
     <w:rsid w:val="00C05D65"/>
     <w:rsid w:val="00C077C5"/>
     <w:rsid w:val="00C07C74"/>
     <w:rsid w:val="00C10C3B"/>
     <w:rsid w:val="00C12AF7"/>
     <w:rsid w:val="00C12D31"/>
     <w:rsid w:val="00C12DA0"/>
     <w:rsid w:val="00C1384D"/>
     <w:rsid w:val="00C13B2E"/>
     <w:rsid w:val="00C142D8"/>
     <w:rsid w:val="00C1450A"/>
     <w:rsid w:val="00C1543C"/>
     <w:rsid w:val="00C15514"/>
     <w:rsid w:val="00C15600"/>
     <w:rsid w:val="00C15A76"/>
     <w:rsid w:val="00C16033"/>
     <w:rsid w:val="00C16B8F"/>
     <w:rsid w:val="00C16BBA"/>
     <w:rsid w:val="00C16F8F"/>
     <w:rsid w:val="00C17369"/>
     <w:rsid w:val="00C20BE0"/>
     <w:rsid w:val="00C20FDF"/>
     <w:rsid w:val="00C218A4"/>
     <w:rsid w:val="00C227CE"/>
     <w:rsid w:val="00C2302E"/>
     <w:rsid w:val="00C23C80"/>
     <w:rsid w:val="00C23ED1"/>
     <w:rsid w:val="00C2562A"/>
+    <w:rsid w:val="00C277D8"/>
     <w:rsid w:val="00C27BF7"/>
     <w:rsid w:val="00C27FCF"/>
     <w:rsid w:val="00C3042E"/>
     <w:rsid w:val="00C306FC"/>
     <w:rsid w:val="00C32129"/>
     <w:rsid w:val="00C32F15"/>
     <w:rsid w:val="00C35FCA"/>
     <w:rsid w:val="00C36E1A"/>
     <w:rsid w:val="00C371F5"/>
     <w:rsid w:val="00C374F1"/>
     <w:rsid w:val="00C4027F"/>
     <w:rsid w:val="00C414A6"/>
     <w:rsid w:val="00C422D2"/>
     <w:rsid w:val="00C4298A"/>
     <w:rsid w:val="00C44E0F"/>
     <w:rsid w:val="00C45725"/>
     <w:rsid w:val="00C45852"/>
     <w:rsid w:val="00C46DAF"/>
     <w:rsid w:val="00C4728E"/>
     <w:rsid w:val="00C5022E"/>
     <w:rsid w:val="00C506A5"/>
     <w:rsid w:val="00C513CA"/>
     <w:rsid w:val="00C51FB8"/>
+    <w:rsid w:val="00C52351"/>
     <w:rsid w:val="00C524F6"/>
     <w:rsid w:val="00C53747"/>
     <w:rsid w:val="00C53CC0"/>
     <w:rsid w:val="00C53E4F"/>
     <w:rsid w:val="00C53E6E"/>
     <w:rsid w:val="00C542BF"/>
     <w:rsid w:val="00C5571D"/>
     <w:rsid w:val="00C56F01"/>
     <w:rsid w:val="00C5712B"/>
     <w:rsid w:val="00C5722D"/>
     <w:rsid w:val="00C60567"/>
     <w:rsid w:val="00C60619"/>
     <w:rsid w:val="00C609B6"/>
     <w:rsid w:val="00C61083"/>
     <w:rsid w:val="00C6134B"/>
     <w:rsid w:val="00C61C4F"/>
     <w:rsid w:val="00C62700"/>
     <w:rsid w:val="00C6277B"/>
     <w:rsid w:val="00C630CB"/>
     <w:rsid w:val="00C65858"/>
     <w:rsid w:val="00C658BD"/>
     <w:rsid w:val="00C6667D"/>
+    <w:rsid w:val="00C67932"/>
     <w:rsid w:val="00C67952"/>
     <w:rsid w:val="00C67B53"/>
     <w:rsid w:val="00C67C11"/>
     <w:rsid w:val="00C7034B"/>
     <w:rsid w:val="00C70797"/>
     <w:rsid w:val="00C707A4"/>
+    <w:rsid w:val="00C709FE"/>
     <w:rsid w:val="00C70E0C"/>
+    <w:rsid w:val="00C72C13"/>
     <w:rsid w:val="00C7406C"/>
     <w:rsid w:val="00C74310"/>
     <w:rsid w:val="00C74911"/>
     <w:rsid w:val="00C7761D"/>
     <w:rsid w:val="00C77D4A"/>
     <w:rsid w:val="00C801D4"/>
     <w:rsid w:val="00C80299"/>
     <w:rsid w:val="00C811AC"/>
     <w:rsid w:val="00C819C8"/>
     <w:rsid w:val="00C81A35"/>
     <w:rsid w:val="00C8209B"/>
     <w:rsid w:val="00C83E48"/>
     <w:rsid w:val="00C847DA"/>
     <w:rsid w:val="00C84D82"/>
     <w:rsid w:val="00C91381"/>
     <w:rsid w:val="00C9285D"/>
     <w:rsid w:val="00C92CF7"/>
     <w:rsid w:val="00C93874"/>
+    <w:rsid w:val="00C93EA3"/>
     <w:rsid w:val="00C94837"/>
     <w:rsid w:val="00C96E38"/>
     <w:rsid w:val="00C9712A"/>
+    <w:rsid w:val="00C976F6"/>
     <w:rsid w:val="00CA07D5"/>
     <w:rsid w:val="00CA08EC"/>
     <w:rsid w:val="00CA0AB3"/>
     <w:rsid w:val="00CA363B"/>
     <w:rsid w:val="00CA43F3"/>
+    <w:rsid w:val="00CA5806"/>
     <w:rsid w:val="00CA653A"/>
     <w:rsid w:val="00CA6F62"/>
     <w:rsid w:val="00CA75B0"/>
     <w:rsid w:val="00CA792C"/>
     <w:rsid w:val="00CB014F"/>
     <w:rsid w:val="00CB1696"/>
     <w:rsid w:val="00CB1E2D"/>
     <w:rsid w:val="00CB1EBC"/>
     <w:rsid w:val="00CB2012"/>
     <w:rsid w:val="00CB2247"/>
     <w:rsid w:val="00CB5E9A"/>
     <w:rsid w:val="00CB6397"/>
     <w:rsid w:val="00CB6551"/>
     <w:rsid w:val="00CB6C51"/>
     <w:rsid w:val="00CB7672"/>
     <w:rsid w:val="00CC286A"/>
     <w:rsid w:val="00CC2923"/>
     <w:rsid w:val="00CC2D4A"/>
+    <w:rsid w:val="00CC40DB"/>
     <w:rsid w:val="00CC4350"/>
     <w:rsid w:val="00CC4580"/>
     <w:rsid w:val="00CC47BB"/>
     <w:rsid w:val="00CC54A3"/>
     <w:rsid w:val="00CC59B9"/>
     <w:rsid w:val="00CC5EB5"/>
     <w:rsid w:val="00CC7A80"/>
     <w:rsid w:val="00CD0416"/>
     <w:rsid w:val="00CD2A68"/>
     <w:rsid w:val="00CD3157"/>
     <w:rsid w:val="00CD3877"/>
     <w:rsid w:val="00CD629F"/>
     <w:rsid w:val="00CD6DC0"/>
     <w:rsid w:val="00CD7114"/>
     <w:rsid w:val="00CD7B22"/>
     <w:rsid w:val="00CD7B9E"/>
     <w:rsid w:val="00CD7C13"/>
     <w:rsid w:val="00CE168E"/>
     <w:rsid w:val="00CE2631"/>
+    <w:rsid w:val="00CE2BF3"/>
     <w:rsid w:val="00CE30C0"/>
     <w:rsid w:val="00CE499B"/>
     <w:rsid w:val="00CE4A09"/>
     <w:rsid w:val="00CE57DF"/>
     <w:rsid w:val="00CE58E9"/>
     <w:rsid w:val="00CE6936"/>
     <w:rsid w:val="00CE6C58"/>
     <w:rsid w:val="00CE7976"/>
     <w:rsid w:val="00CF03A2"/>
     <w:rsid w:val="00CF088F"/>
     <w:rsid w:val="00CF0CFA"/>
     <w:rsid w:val="00CF0D2D"/>
     <w:rsid w:val="00CF121F"/>
     <w:rsid w:val="00CF1618"/>
     <w:rsid w:val="00CF17BD"/>
     <w:rsid w:val="00CF1FC5"/>
     <w:rsid w:val="00CF2A63"/>
     <w:rsid w:val="00CF3087"/>
     <w:rsid w:val="00CF3A55"/>
     <w:rsid w:val="00CF4B4B"/>
     <w:rsid w:val="00CF4D5D"/>
     <w:rsid w:val="00CF520C"/>
+    <w:rsid w:val="00CF5653"/>
     <w:rsid w:val="00CF5B21"/>
     <w:rsid w:val="00CF5D8A"/>
     <w:rsid w:val="00CF5E56"/>
     <w:rsid w:val="00CF64B3"/>
     <w:rsid w:val="00CF6D7C"/>
     <w:rsid w:val="00CF7C79"/>
     <w:rsid w:val="00CF7CE7"/>
     <w:rsid w:val="00D0038C"/>
     <w:rsid w:val="00D006EE"/>
     <w:rsid w:val="00D00AF9"/>
     <w:rsid w:val="00D016E8"/>
     <w:rsid w:val="00D016EB"/>
     <w:rsid w:val="00D01873"/>
     <w:rsid w:val="00D02A77"/>
     <w:rsid w:val="00D03DD3"/>
     <w:rsid w:val="00D04063"/>
     <w:rsid w:val="00D04B32"/>
     <w:rsid w:val="00D0559A"/>
     <w:rsid w:val="00D0658B"/>
     <w:rsid w:val="00D06A07"/>
     <w:rsid w:val="00D072B2"/>
     <w:rsid w:val="00D07A95"/>
     <w:rsid w:val="00D07CC1"/>
     <w:rsid w:val="00D10262"/>
     <w:rsid w:val="00D12E3A"/>
@@ -10249,179 +10207,193 @@
     <w:rsid w:val="00D33F8A"/>
     <w:rsid w:val="00D34472"/>
     <w:rsid w:val="00D3486F"/>
     <w:rsid w:val="00D35AB1"/>
     <w:rsid w:val="00D36B81"/>
     <w:rsid w:val="00D36E39"/>
     <w:rsid w:val="00D37790"/>
     <w:rsid w:val="00D37DBA"/>
     <w:rsid w:val="00D4002B"/>
     <w:rsid w:val="00D401EE"/>
     <w:rsid w:val="00D40238"/>
     <w:rsid w:val="00D40497"/>
     <w:rsid w:val="00D407F8"/>
     <w:rsid w:val="00D40823"/>
     <w:rsid w:val="00D40D4E"/>
     <w:rsid w:val="00D41797"/>
     <w:rsid w:val="00D41B3B"/>
     <w:rsid w:val="00D42D55"/>
     <w:rsid w:val="00D44E7C"/>
     <w:rsid w:val="00D47746"/>
     <w:rsid w:val="00D47965"/>
     <w:rsid w:val="00D50E37"/>
     <w:rsid w:val="00D50EAE"/>
     <w:rsid w:val="00D514FA"/>
     <w:rsid w:val="00D51967"/>
+    <w:rsid w:val="00D51997"/>
     <w:rsid w:val="00D521B2"/>
     <w:rsid w:val="00D53A26"/>
     <w:rsid w:val="00D54C98"/>
     <w:rsid w:val="00D55800"/>
     <w:rsid w:val="00D558E3"/>
     <w:rsid w:val="00D55E7C"/>
     <w:rsid w:val="00D57DC6"/>
     <w:rsid w:val="00D603E2"/>
     <w:rsid w:val="00D605EC"/>
     <w:rsid w:val="00D606A0"/>
     <w:rsid w:val="00D606BC"/>
     <w:rsid w:val="00D616D5"/>
     <w:rsid w:val="00D62639"/>
     <w:rsid w:val="00D63245"/>
+    <w:rsid w:val="00D6470B"/>
     <w:rsid w:val="00D64947"/>
     <w:rsid w:val="00D652F9"/>
     <w:rsid w:val="00D66B39"/>
     <w:rsid w:val="00D67AA7"/>
     <w:rsid w:val="00D70584"/>
     <w:rsid w:val="00D7203C"/>
     <w:rsid w:val="00D724FA"/>
     <w:rsid w:val="00D732FA"/>
+    <w:rsid w:val="00D737A3"/>
     <w:rsid w:val="00D738D9"/>
     <w:rsid w:val="00D75CC7"/>
     <w:rsid w:val="00D75CDF"/>
     <w:rsid w:val="00D7673A"/>
+    <w:rsid w:val="00D779F6"/>
     <w:rsid w:val="00D81665"/>
     <w:rsid w:val="00D82772"/>
+    <w:rsid w:val="00D82955"/>
     <w:rsid w:val="00D82DB1"/>
     <w:rsid w:val="00D832FC"/>
     <w:rsid w:val="00D834AC"/>
     <w:rsid w:val="00D8353F"/>
     <w:rsid w:val="00D837D5"/>
     <w:rsid w:val="00D8408E"/>
     <w:rsid w:val="00D850FB"/>
     <w:rsid w:val="00D86A91"/>
     <w:rsid w:val="00D86DA3"/>
     <w:rsid w:val="00D86FC5"/>
     <w:rsid w:val="00D91DB7"/>
     <w:rsid w:val="00D91DD1"/>
     <w:rsid w:val="00D92702"/>
     <w:rsid w:val="00D92919"/>
     <w:rsid w:val="00D93114"/>
     <w:rsid w:val="00D93758"/>
     <w:rsid w:val="00D941EA"/>
     <w:rsid w:val="00D9435C"/>
     <w:rsid w:val="00D94F6E"/>
     <w:rsid w:val="00D957DC"/>
+    <w:rsid w:val="00D95BD9"/>
     <w:rsid w:val="00D95CA2"/>
     <w:rsid w:val="00D97839"/>
     <w:rsid w:val="00D97BBB"/>
     <w:rsid w:val="00D97C06"/>
     <w:rsid w:val="00DA017E"/>
     <w:rsid w:val="00DA05D2"/>
     <w:rsid w:val="00DA0FB4"/>
+    <w:rsid w:val="00DA1413"/>
+    <w:rsid w:val="00DA25BA"/>
     <w:rsid w:val="00DA2BA0"/>
     <w:rsid w:val="00DA336A"/>
     <w:rsid w:val="00DA3C7D"/>
     <w:rsid w:val="00DA4514"/>
     <w:rsid w:val="00DA5805"/>
     <w:rsid w:val="00DA5D76"/>
     <w:rsid w:val="00DA6368"/>
     <w:rsid w:val="00DA6536"/>
     <w:rsid w:val="00DA67BC"/>
     <w:rsid w:val="00DA6CF3"/>
     <w:rsid w:val="00DA7424"/>
     <w:rsid w:val="00DA79D3"/>
     <w:rsid w:val="00DA7B74"/>
     <w:rsid w:val="00DB13E2"/>
     <w:rsid w:val="00DB15AB"/>
     <w:rsid w:val="00DB15EC"/>
     <w:rsid w:val="00DB3219"/>
     <w:rsid w:val="00DB33DC"/>
     <w:rsid w:val="00DB4AE0"/>
     <w:rsid w:val="00DB63A0"/>
     <w:rsid w:val="00DB6A17"/>
     <w:rsid w:val="00DB6C7D"/>
     <w:rsid w:val="00DB7D8D"/>
     <w:rsid w:val="00DC0CB8"/>
     <w:rsid w:val="00DC111E"/>
+    <w:rsid w:val="00DC11AD"/>
     <w:rsid w:val="00DC23F3"/>
     <w:rsid w:val="00DC28CF"/>
     <w:rsid w:val="00DC2CA3"/>
     <w:rsid w:val="00DC3079"/>
     <w:rsid w:val="00DC3A0A"/>
     <w:rsid w:val="00DC4D75"/>
     <w:rsid w:val="00DC5107"/>
     <w:rsid w:val="00DC52C0"/>
     <w:rsid w:val="00DC6246"/>
     <w:rsid w:val="00DC6350"/>
     <w:rsid w:val="00DC67C6"/>
     <w:rsid w:val="00DC7DF6"/>
     <w:rsid w:val="00DD1117"/>
     <w:rsid w:val="00DD1344"/>
     <w:rsid w:val="00DD180F"/>
     <w:rsid w:val="00DD1AF6"/>
+    <w:rsid w:val="00DD1BCC"/>
     <w:rsid w:val="00DD2143"/>
     <w:rsid w:val="00DD353E"/>
     <w:rsid w:val="00DD46A3"/>
+    <w:rsid w:val="00DD4C97"/>
     <w:rsid w:val="00DD52D7"/>
     <w:rsid w:val="00DD5EBA"/>
     <w:rsid w:val="00DD672F"/>
     <w:rsid w:val="00DE1176"/>
     <w:rsid w:val="00DE49D4"/>
     <w:rsid w:val="00DE6FD8"/>
+    <w:rsid w:val="00DE748E"/>
     <w:rsid w:val="00DF0CB8"/>
     <w:rsid w:val="00DF0DD6"/>
     <w:rsid w:val="00DF2E5C"/>
     <w:rsid w:val="00DF3005"/>
     <w:rsid w:val="00DF3C68"/>
     <w:rsid w:val="00DF4207"/>
     <w:rsid w:val="00DF478E"/>
     <w:rsid w:val="00DF49DC"/>
     <w:rsid w:val="00DF5C8F"/>
     <w:rsid w:val="00DF60F7"/>
     <w:rsid w:val="00DF6A30"/>
     <w:rsid w:val="00DF7D8C"/>
     <w:rsid w:val="00E00383"/>
     <w:rsid w:val="00E01B2F"/>
     <w:rsid w:val="00E024C1"/>
     <w:rsid w:val="00E0393D"/>
+    <w:rsid w:val="00E03FE1"/>
     <w:rsid w:val="00E042F8"/>
     <w:rsid w:val="00E04828"/>
     <w:rsid w:val="00E04AE7"/>
     <w:rsid w:val="00E04E34"/>
     <w:rsid w:val="00E060DD"/>
     <w:rsid w:val="00E06161"/>
     <w:rsid w:val="00E06430"/>
     <w:rsid w:val="00E07F60"/>
+    <w:rsid w:val="00E10EC6"/>
     <w:rsid w:val="00E11DED"/>
     <w:rsid w:val="00E1224F"/>
     <w:rsid w:val="00E12F7F"/>
     <w:rsid w:val="00E13311"/>
     <w:rsid w:val="00E13392"/>
     <w:rsid w:val="00E13569"/>
     <w:rsid w:val="00E1359F"/>
     <w:rsid w:val="00E141E4"/>
     <w:rsid w:val="00E14DE8"/>
     <w:rsid w:val="00E1518D"/>
     <w:rsid w:val="00E15281"/>
     <w:rsid w:val="00E1668B"/>
     <w:rsid w:val="00E1736C"/>
     <w:rsid w:val="00E20BDF"/>
     <w:rsid w:val="00E2132C"/>
     <w:rsid w:val="00E2168B"/>
     <w:rsid w:val="00E22525"/>
     <w:rsid w:val="00E22C0D"/>
     <w:rsid w:val="00E23196"/>
     <w:rsid w:val="00E23F5A"/>
     <w:rsid w:val="00E24911"/>
     <w:rsid w:val="00E249D8"/>
     <w:rsid w:val="00E24AAA"/>
     <w:rsid w:val="00E26595"/>
     <w:rsid w:val="00E27ED9"/>
@@ -10440,177 +10412,190 @@
     <w:rsid w:val="00E44C71"/>
     <w:rsid w:val="00E4538E"/>
     <w:rsid w:val="00E457A0"/>
     <w:rsid w:val="00E50B9B"/>
     <w:rsid w:val="00E53341"/>
     <w:rsid w:val="00E53C72"/>
     <w:rsid w:val="00E55A15"/>
     <w:rsid w:val="00E561B2"/>
     <w:rsid w:val="00E5669E"/>
     <w:rsid w:val="00E56E30"/>
     <w:rsid w:val="00E574E5"/>
     <w:rsid w:val="00E57DCC"/>
     <w:rsid w:val="00E60F8E"/>
     <w:rsid w:val="00E616B6"/>
     <w:rsid w:val="00E61BAC"/>
     <w:rsid w:val="00E624C6"/>
     <w:rsid w:val="00E62A4C"/>
     <w:rsid w:val="00E63523"/>
     <w:rsid w:val="00E64973"/>
     <w:rsid w:val="00E64FBA"/>
     <w:rsid w:val="00E651C9"/>
     <w:rsid w:val="00E6570A"/>
     <w:rsid w:val="00E670B0"/>
     <w:rsid w:val="00E6718B"/>
     <w:rsid w:val="00E70234"/>
+    <w:rsid w:val="00E702FC"/>
     <w:rsid w:val="00E703AC"/>
+    <w:rsid w:val="00E73925"/>
+    <w:rsid w:val="00E7429E"/>
     <w:rsid w:val="00E74359"/>
     <w:rsid w:val="00E75981"/>
     <w:rsid w:val="00E76676"/>
     <w:rsid w:val="00E77196"/>
     <w:rsid w:val="00E81A9B"/>
     <w:rsid w:val="00E81D2A"/>
     <w:rsid w:val="00E823D8"/>
     <w:rsid w:val="00E8564B"/>
     <w:rsid w:val="00E860DD"/>
     <w:rsid w:val="00E90F83"/>
     <w:rsid w:val="00E91451"/>
     <w:rsid w:val="00E91832"/>
     <w:rsid w:val="00E92B14"/>
+    <w:rsid w:val="00E943BD"/>
     <w:rsid w:val="00E95235"/>
     <w:rsid w:val="00E9536F"/>
     <w:rsid w:val="00E957EF"/>
     <w:rsid w:val="00E95E0C"/>
     <w:rsid w:val="00E9631C"/>
     <w:rsid w:val="00E96545"/>
     <w:rsid w:val="00EA0069"/>
     <w:rsid w:val="00EA0627"/>
     <w:rsid w:val="00EA0B8E"/>
     <w:rsid w:val="00EA19A0"/>
     <w:rsid w:val="00EA303A"/>
     <w:rsid w:val="00EA34A1"/>
     <w:rsid w:val="00EA36E0"/>
     <w:rsid w:val="00EA380A"/>
     <w:rsid w:val="00EA3CF9"/>
     <w:rsid w:val="00EA3DBD"/>
     <w:rsid w:val="00EA4467"/>
     <w:rsid w:val="00EA48B7"/>
     <w:rsid w:val="00EA54B3"/>
     <w:rsid w:val="00EA5E6D"/>
     <w:rsid w:val="00EA6336"/>
     <w:rsid w:val="00EA6FF5"/>
     <w:rsid w:val="00EA7B99"/>
     <w:rsid w:val="00EB0A5A"/>
     <w:rsid w:val="00EB1A10"/>
     <w:rsid w:val="00EB2B89"/>
     <w:rsid w:val="00EB3C84"/>
     <w:rsid w:val="00EB5298"/>
     <w:rsid w:val="00EB5EFE"/>
     <w:rsid w:val="00EB611A"/>
     <w:rsid w:val="00EB6474"/>
     <w:rsid w:val="00EB6556"/>
     <w:rsid w:val="00EB6789"/>
     <w:rsid w:val="00EB78DE"/>
     <w:rsid w:val="00EB7958"/>
     <w:rsid w:val="00EC00B8"/>
     <w:rsid w:val="00EC00E2"/>
     <w:rsid w:val="00EC0428"/>
     <w:rsid w:val="00EC0951"/>
     <w:rsid w:val="00EC1A71"/>
+    <w:rsid w:val="00EC1F5D"/>
     <w:rsid w:val="00EC2006"/>
     <w:rsid w:val="00EC2322"/>
+    <w:rsid w:val="00EC28CF"/>
     <w:rsid w:val="00EC3EB4"/>
     <w:rsid w:val="00EC4200"/>
     <w:rsid w:val="00EC443C"/>
     <w:rsid w:val="00EC534F"/>
     <w:rsid w:val="00EC7070"/>
     <w:rsid w:val="00EC7F3D"/>
     <w:rsid w:val="00ED166A"/>
     <w:rsid w:val="00ED1A71"/>
+    <w:rsid w:val="00ED1CEA"/>
     <w:rsid w:val="00ED1F7B"/>
     <w:rsid w:val="00ED3B16"/>
     <w:rsid w:val="00ED40AC"/>
     <w:rsid w:val="00ED460F"/>
+    <w:rsid w:val="00ED461B"/>
     <w:rsid w:val="00ED4A1D"/>
     <w:rsid w:val="00ED56CF"/>
     <w:rsid w:val="00ED5AE2"/>
     <w:rsid w:val="00ED5D3F"/>
     <w:rsid w:val="00ED68E1"/>
     <w:rsid w:val="00ED6905"/>
     <w:rsid w:val="00EE08F5"/>
     <w:rsid w:val="00EE0A75"/>
     <w:rsid w:val="00EE0BB1"/>
     <w:rsid w:val="00EE0F5D"/>
     <w:rsid w:val="00EE22BB"/>
     <w:rsid w:val="00EE25A8"/>
     <w:rsid w:val="00EE30EE"/>
     <w:rsid w:val="00EE38D4"/>
+    <w:rsid w:val="00EE3AE9"/>
     <w:rsid w:val="00EE41C3"/>
     <w:rsid w:val="00EE4897"/>
     <w:rsid w:val="00EE5494"/>
     <w:rsid w:val="00EE5E55"/>
     <w:rsid w:val="00EE6CD5"/>
     <w:rsid w:val="00EE6E61"/>
     <w:rsid w:val="00EE7F4A"/>
     <w:rsid w:val="00EF0178"/>
+    <w:rsid w:val="00EF01BE"/>
     <w:rsid w:val="00EF03A8"/>
     <w:rsid w:val="00EF0972"/>
     <w:rsid w:val="00EF1188"/>
     <w:rsid w:val="00EF1736"/>
     <w:rsid w:val="00EF1A46"/>
     <w:rsid w:val="00EF2319"/>
     <w:rsid w:val="00EF32FA"/>
     <w:rsid w:val="00EF34C5"/>
     <w:rsid w:val="00EF4654"/>
+    <w:rsid w:val="00EF4A78"/>
+    <w:rsid w:val="00EF4EFE"/>
     <w:rsid w:val="00EF5085"/>
     <w:rsid w:val="00EF5F83"/>
     <w:rsid w:val="00EF6EBE"/>
     <w:rsid w:val="00EF7609"/>
     <w:rsid w:val="00F01088"/>
     <w:rsid w:val="00F01631"/>
     <w:rsid w:val="00F01633"/>
     <w:rsid w:val="00F0198B"/>
     <w:rsid w:val="00F02034"/>
     <w:rsid w:val="00F02B8C"/>
     <w:rsid w:val="00F03BEF"/>
     <w:rsid w:val="00F04642"/>
     <w:rsid w:val="00F05756"/>
     <w:rsid w:val="00F0621F"/>
     <w:rsid w:val="00F06842"/>
     <w:rsid w:val="00F07418"/>
     <w:rsid w:val="00F07D2C"/>
     <w:rsid w:val="00F10E06"/>
     <w:rsid w:val="00F120A1"/>
     <w:rsid w:val="00F12F3C"/>
     <w:rsid w:val="00F1490A"/>
     <w:rsid w:val="00F16127"/>
     <w:rsid w:val="00F164DE"/>
     <w:rsid w:val="00F16946"/>
     <w:rsid w:val="00F16F7A"/>
     <w:rsid w:val="00F17C4E"/>
     <w:rsid w:val="00F21A24"/>
     <w:rsid w:val="00F22385"/>
+    <w:rsid w:val="00F24835"/>
     <w:rsid w:val="00F256A4"/>
     <w:rsid w:val="00F26998"/>
     <w:rsid w:val="00F30385"/>
     <w:rsid w:val="00F30B6C"/>
     <w:rsid w:val="00F30D4F"/>
     <w:rsid w:val="00F31C72"/>
     <w:rsid w:val="00F328DF"/>
     <w:rsid w:val="00F329C0"/>
     <w:rsid w:val="00F32D7F"/>
     <w:rsid w:val="00F33033"/>
     <w:rsid w:val="00F33BE9"/>
     <w:rsid w:val="00F33CD0"/>
     <w:rsid w:val="00F348F5"/>
     <w:rsid w:val="00F34A63"/>
     <w:rsid w:val="00F3524B"/>
     <w:rsid w:val="00F35754"/>
     <w:rsid w:val="00F35B6D"/>
     <w:rsid w:val="00F37218"/>
     <w:rsid w:val="00F37234"/>
     <w:rsid w:val="00F41474"/>
     <w:rsid w:val="00F41724"/>
     <w:rsid w:val="00F433F5"/>
     <w:rsid w:val="00F4372B"/>
     <w:rsid w:val="00F43776"/>
     <w:rsid w:val="00F44A18"/>
@@ -10733,50 +10718,51 @@
     <w:rsid w:val="00FD7737"/>
     <w:rsid w:val="00FE0135"/>
     <w:rsid w:val="00FE06AB"/>
     <w:rsid w:val="00FE09FA"/>
     <w:rsid w:val="00FE142C"/>
     <w:rsid w:val="00FE15DA"/>
     <w:rsid w:val="00FE1ADE"/>
     <w:rsid w:val="00FE6D07"/>
     <w:rsid w:val="00FE7644"/>
     <w:rsid w:val="00FE7E03"/>
     <w:rsid w:val="00FF05F5"/>
     <w:rsid w:val="00FF0633"/>
     <w:rsid w:val="00FF0AA3"/>
     <w:rsid w:val="00FF11DE"/>
     <w:rsid w:val="00FF12E2"/>
     <w:rsid w:val="00FF1532"/>
     <w:rsid w:val="00FF1923"/>
     <w:rsid w:val="00FF1F5F"/>
     <w:rsid w:val="00FF2424"/>
     <w:rsid w:val="00FF24E9"/>
     <w:rsid w:val="00FF2B7E"/>
     <w:rsid w:val="00FF3B32"/>
     <w:rsid w:val="00FF401E"/>
     <w:rsid w:val="00FF4D39"/>
     <w:rsid w:val="00FF55CA"/>
+    <w:rsid w:val="00FF5AA4"/>
     <w:rsid w:val="00FF5B92"/>
     <w:rsid w:val="00FF5FA2"/>
     <w:rsid w:val="00FF6532"/>
     <w:rsid w:val="00FF6B5A"/>
     <w:rsid w:val="00FF7AF4"/>
     <w:rsid w:val="00FF7DEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
@@ -10959,51 +10945,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -11259,50 +11245,51 @@
       <w:color w:val="000000"/>
       <w:kern w:val="28"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -11424,50 +11411,51 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="flowery">
     <w:name w:val="flowery"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="uistorymessage">
     <w:name w:val="uistory_message"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
@@ -33005,51 +32993,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2065595207">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nibts.hscni.net" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parishdonaghmore@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard247@sky.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parishdonaghmore@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -33312,75 +33300,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1371F1D9-F782-40F4-B352-0EA7DF94B8CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1158</Words>
-  <Characters>5965</Characters>
+  <Words>848</Words>
+  <Characters>4835</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>458</Lines>
-  <Paragraphs>374</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Domhnach Mór</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>RM plc</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6749</CharactersWithSpaces>
+  <CharactersWithSpaces>5672</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>4259926</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.midulsterwomensaid.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946817</vt:i4>
       </vt:variant>
       <vt:variant>