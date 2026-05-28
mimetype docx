--- v1 (2026-05-08)
+++ v2 (2026-05-28)
@@ -200,3389 +200,3279 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2603695" cy="236257"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CFD5A0" w14:textId="4B901E7B" w:rsidR="00385734" w:rsidRPr="00B36BEE" w:rsidRDefault="009B6406" w:rsidP="00B02F83">
+    <w:p w14:paraId="38CFD5A0" w14:textId="6B571221" w:rsidR="00385734" w:rsidRPr="00B36BEE" w:rsidRDefault="00E5234F" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>SIXTH</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> SUNDAY OF EASTER</w:t>
+        <w:t>THE MOST HOLY TRINITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDE9C30" w14:textId="3D4E3867" w:rsidR="00524346" w:rsidRPr="00943411" w:rsidRDefault="00524346" w:rsidP="00B02F83">
+    <w:p w14:paraId="1FDE9C30" w14:textId="4DD20C82" w:rsidR="00524346" w:rsidRPr="00943411" w:rsidRDefault="00524346" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next Sunday</w:t>
       </w:r>
       <w:r w:rsidR="00787C64" w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00CE2BF3">
-[...7 lines deleted...]
-      <w:r w:rsidR="009B6406">
+      <w:r w:rsidR="00E5234F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00CE2BF3" w:rsidRPr="00CE2BF3">
+      <w:r w:rsidR="00E5234F" w:rsidRPr="00E5234F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00CE2BF3">
+      <w:r w:rsidR="00E5234F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>May</w:t>
+        <w:t xml:space="preserve"> June </w:t>
       </w:r>
       <w:r w:rsidR="00677F69">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DF7D8C" w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>026</w:t>
       </w:r>
-      <w:r w:rsidR="0044001C">
+      <w:r w:rsidR="00F76DA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00787DB5">
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3A841213" w14:textId="5D1E90B4" w:rsidR="00A969B4" w:rsidRPr="00943411" w:rsidRDefault="00816FCE" w:rsidP="00B02F83">
+    <w:p w14:paraId="3A841213" w14:textId="213FCB11" w:rsidR="00A969B4" w:rsidRPr="00943411" w:rsidRDefault="00816FCE" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Readings</w:t>
       </w:r>
       <w:r w:rsidR="00C00179" w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for next </w:t>
       </w:r>
       <w:r w:rsidR="000C3EA2" w:rsidRPr="00943411">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">week: </w:t>
       </w:r>
-      <w:r w:rsidR="005618BC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E5234F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>Deut</w:t>
       </w:r>
-      <w:r w:rsidR="00DA25BA">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E5234F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>cts</w:t>
-[...127 lines deleted...]
-        <w:t>0</w:t>
+        <w:t xml:space="preserve"> 8: 2-3, 14-16, Cor 10:16-17, Jn 6:51-58</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-172" w:tblpY="147"/>
         <w:tblW w:w="10871" w:type="dxa"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5771"/>
         <w:gridCol w:w="5100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00584C44" w:rsidRPr="002D3356" w14:paraId="6AED38DD" w14:textId="77777777" w:rsidTr="00CC40DB">
+      <w:tr w:rsidR="00584C44" w:rsidRPr="00E5234F" w14:paraId="6AED38DD" w14:textId="77777777" w:rsidTr="00CC40DB">
         <w:trPr>
           <w:trHeight w:val="5535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="573FCB7A" w14:textId="77777777" w:rsidR="00D521B2" w:rsidRDefault="00D521B2" w:rsidP="00CF1618">
+          <w:p w14:paraId="573FCB7A" w14:textId="77777777" w:rsidR="00D521B2" w:rsidRPr="00E5234F" w:rsidRDefault="00D521B2" w:rsidP="00CF1618">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="227314A8" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="002D3356" w:rsidRDefault="00684DB4" w:rsidP="00684DB4">
+          <w:p w14:paraId="227314A8" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00684DB4">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D3356">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PARISH CONTACT DETAILS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33EC2542" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="002D3356" w:rsidRDefault="00684DB4" w:rsidP="00684DB4">
+          <w:p w14:paraId="33EC2542" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00684DB4">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="12"/>
-                <w:szCs w:val="12"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="3" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1182"/>
               <w:gridCol w:w="2271"/>
               <w:gridCol w:w="1607"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00684DB4" w:rsidRPr="00C00179" w14:paraId="4A56D485" w14:textId="77777777" w:rsidTr="00DA1672">
+            <w:tr w:rsidR="00684DB4" w:rsidRPr="00E5234F" w14:paraId="4A56D485" w14:textId="77777777" w:rsidTr="00DA1672">
               <w:trPr>
                 <w:trHeight w:val="421"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1182" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="055E1F9C" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="055E1F9C" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C00179">
+                  <w:r w:rsidRPr="00E5234F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Parish Priest</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2271" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="06EF53DB" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="06EF53DB" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C00179">
+                  <w:r w:rsidRPr="00E5234F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Fr Brian Slater</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1607" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2670A42B" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="2670A42B" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C00179">
+                  <w:r w:rsidRPr="00E5234F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Tel: (028) 87761327</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00684DB4" w:rsidRPr="00C00179" w14:paraId="27296F19" w14:textId="77777777" w:rsidTr="00DA1672">
+            <w:tr w:rsidR="00684DB4" w:rsidRPr="00E5234F" w14:paraId="27296F19" w14:textId="77777777" w:rsidTr="00DA1672">
               <w:trPr>
                 <w:trHeight w:val="386"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1182" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0023D66D" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="0023D66D" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C00179">
+                  <w:r w:rsidRPr="00E5234F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Associate </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="79E5BA7B" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="79E5BA7B" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C00179">
+                  <w:r w:rsidRPr="00E5234F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Pastor</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2271" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7D300B4D" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="7D300B4D" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C00179">
+                  <w:r w:rsidRPr="00E5234F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Fr Patrick Breslan  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1607" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="372E728C" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="372E728C" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C00179">
+                  <w:r w:rsidRPr="00E5234F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Tel: (028) 8775 8277</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0BED3C28" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="0BED3C28" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C00179">
+                  <w:r w:rsidRPr="00E5234F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">        </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00684DB4" w:rsidRPr="00C00179" w14:paraId="53B9E641" w14:textId="77777777" w:rsidTr="00DA1672">
+            <w:tr w:rsidR="00684DB4" w:rsidRPr="00E5234F" w14:paraId="53B9E641" w14:textId="77777777" w:rsidTr="00DA1672">
               <w:trPr>
                 <w:trHeight w:val="386"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1182" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7B97DE22" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="7B97DE22" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C00179">
+                  <w:r w:rsidRPr="00E5234F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Retired</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2271" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0C31A635" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="0C31A635" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C00179">
+                  <w:r w:rsidRPr="00E5234F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Fr Patrick McGuckin</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="67C1E970" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="67C1E970" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1607" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="152551A5" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="00787DB5">
+                <w:p w14:paraId="152551A5" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00E5234F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-172" w:y="147"/>
                     <w:ind w:right="-369"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="14"/>
-                      <w:szCs w:val="14"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1DC3381D" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00C00179" w:rsidRDefault="00684DB4" w:rsidP="002B5574">
+          <w:p w14:paraId="1DC3381D" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="002B5574">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FA729B9" w14:textId="77777777" w:rsidR="009E19BB" w:rsidRPr="00DA5D76" w:rsidRDefault="00756566" w:rsidP="002B5574">
+          <w:p w14:paraId="4FA729B9" w14:textId="77777777" w:rsidR="009E19BB" w:rsidRPr="00E5234F" w:rsidRDefault="00756566" w:rsidP="002B5574">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE142C" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ARISH SECRETARY:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC4E330" w14:textId="6AF97790" w:rsidR="00756566" w:rsidRPr="00E5234F" w:rsidRDefault="00712BC9" w:rsidP="002B5574">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mondays &amp; Thursdays 10am –2pm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232F9605" w14:textId="77777777" w:rsidR="00F256A4" w:rsidRPr="00E5234F" w:rsidRDefault="00F256A4" w:rsidP="002B5574">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA5D76">
+          </w:p>
+          <w:p w14:paraId="5F6B00BD" w14:textId="6BC6DE7B" w:rsidR="00485447" w:rsidRPr="00E5234F" w:rsidRDefault="004E3F19" w:rsidP="002B5574">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>Tel:</w:t>
             </w:r>
-            <w:r w:rsidR="00FE142C" w:rsidRPr="00DA5D76">
+            <w:r w:rsidR="00E5669E" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
               </w:rPr>
-              <w:t>ARISH SECRETARY:</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C00179">
+              <w:t>(028)</w:t>
+            </w:r>
+            <w:r w:rsidR="007957DC" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Mondays &amp; Thursdays 10am –2pm.</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00C00179">
+              <w:t>87761327</w:t>
+            </w:r>
+            <w:r w:rsidR="009E19BB" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Tel:</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E5669E" w:rsidRPr="00C00179">
+            <w:r w:rsidR="001179B2" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>&amp; Email</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C00179">
+            <w:r w:rsidR="00756566" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...45 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="00756566" w:rsidRPr="00C00179">
+              <w:r w:rsidR="00756566" w:rsidRPr="00E5234F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                   <w:b/>
                   <w:color w:val="auto"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>parishdonaghmore@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5CE6CBB2" w14:textId="6805F4CF" w:rsidR="002C6BE2" w:rsidRPr="00C00179" w:rsidRDefault="00A13168" w:rsidP="002B5574">
+          <w:p w14:paraId="5CE6CBB2" w14:textId="6805F4CF" w:rsidR="002C6BE2" w:rsidRPr="00E5234F" w:rsidRDefault="00A13168" w:rsidP="002B5574">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C00179">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>USEFUL NUMBERS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1170E46A" w14:textId="7B012B10" w:rsidR="00B01295" w:rsidRPr="00C00179" w:rsidRDefault="006021ED" w:rsidP="002B5574">
+          <w:p w14:paraId="1170E46A" w14:textId="7B012B10" w:rsidR="00B01295" w:rsidRPr="00E5234F" w:rsidRDefault="006021ED" w:rsidP="002B5574">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C00179">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>It is not always possible for the priests in our par</w:t>
             </w:r>
-            <w:r w:rsidR="00261899" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00261899" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ish to</w:t>
             </w:r>
-            <w:r w:rsidR="00992DA3" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00992DA3" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> be</w:t>
             </w:r>
-            <w:r w:rsidR="00E34DFE" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00E34DFE" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
-            <w:r w:rsidR="00A13168" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00A13168" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vailabl</w:t>
             </w:r>
-            <w:r w:rsidR="00B36BEE">
+            <w:r w:rsidR="00B36BEE" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00261899" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00261899" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="492F0AB7" w14:textId="34880AEC" w:rsidR="00FF0633" w:rsidRPr="00C00179" w:rsidRDefault="00261899" w:rsidP="002B5574">
+          <w:p w14:paraId="492F0AB7" w14:textId="34880AEC" w:rsidR="00FF0633" w:rsidRPr="00E5234F" w:rsidRDefault="00261899" w:rsidP="002B5574">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C00179">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>In the absence of a pr</w:t>
             </w:r>
-            <w:r w:rsidR="00864A7C" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00864A7C" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iest</w:t>
             </w:r>
-            <w:r w:rsidR="00B56BD6" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00B56BD6" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in Donaghmore or </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00B01295" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00B01295" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Galbally</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00B01295" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00B01295" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> please</w:t>
             </w:r>
-            <w:r w:rsidR="00B56BD6" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00B56BD6" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> conta</w:t>
             </w:r>
-            <w:r w:rsidR="00ED68E1" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00ED68E1" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ct</w:t>
             </w:r>
-            <w:r w:rsidR="00B56BD6" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00B56BD6" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="377BB83C" w14:textId="217A1774" w:rsidR="00B01295" w:rsidRPr="00C00179" w:rsidRDefault="00B56BD6" w:rsidP="002B5574">
+          <w:p w14:paraId="377BB83C" w14:textId="217A1774" w:rsidR="00B01295" w:rsidRPr="00E5234F" w:rsidRDefault="00B56BD6" w:rsidP="002B5574">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C00179">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Carrickmore: (028) 8</w:t>
             </w:r>
-            <w:r w:rsidR="00533A6B" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00533A6B" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00742415" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00742415" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00533A6B" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00533A6B" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">61207 </w:t>
             </w:r>
-            <w:r w:rsidR="003D1F3D" w:rsidRPr="00C00179">
+            <w:r w:rsidR="003D1F3D" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00533A6B" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00533A6B" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coalisland: (028) 87740221</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43974C83" w14:textId="76877A90" w:rsidR="00B01295" w:rsidRPr="00C00179" w:rsidRDefault="00CC7A80" w:rsidP="002B5574">
+          <w:p w14:paraId="43974C83" w14:textId="76877A90" w:rsidR="00B01295" w:rsidRPr="00E5234F" w:rsidRDefault="00CC7A80" w:rsidP="002B5574">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C00179">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dungannon: (028) 87722631 </w:t>
             </w:r>
-            <w:r w:rsidR="003D1F3D" w:rsidRPr="00C00179">
+            <w:r w:rsidR="003D1F3D" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="005F5F39" w:rsidRPr="00C00179">
+            <w:r w:rsidR="005F5F39" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pomeroy:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C00179">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (028) </w:t>
             </w:r>
-            <w:r w:rsidR="00E34DFE" w:rsidRPr="00C00179">
+            <w:r w:rsidR="00E34DFE" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>87757867</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CD82146" w14:textId="710E0995" w:rsidR="00C32F15" w:rsidRDefault="00E34DFE" w:rsidP="002B5574">
+          <w:p w14:paraId="7CD82146" w14:textId="710E0995" w:rsidR="00C32F15" w:rsidRPr="00E5234F" w:rsidRDefault="00E34DFE" w:rsidP="002B5574">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C00179">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tullyallen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C00179">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>: (028) 87761211</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="533FAA1C" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
+          <w:p w14:paraId="533FAA1C" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="00E5234F" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="509F29F6" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="005C480F" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
+          <w:p w14:paraId="509F29F6" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="00E5234F" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SACRAMENT OF BAPTISM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0519B250" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="005C480F" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
+          <w:p w14:paraId="0519B250" w14:textId="77777777" w:rsidR="00BD3FEC" w:rsidRPr="00E5234F" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Baptisms take place on a </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Saturday at 4.00pm.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73A5979E" w14:textId="05FD9A86" w:rsidR="00BD3FEC" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
+          <w:p w14:paraId="73A5979E" w14:textId="05FD9A86" w:rsidR="00BD3FEC" w:rsidRPr="00E5234F" w:rsidRDefault="00BD3FEC" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C480F">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>See below the dates available for the next few months:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0535E371" w14:textId="249EA926" w:rsidR="00785C73" w:rsidRDefault="00785C73" w:rsidP="002B5574">
+          <w:p w14:paraId="4160666C" w14:textId="01DCB5D5" w:rsidR="00CE2BF3" w:rsidRPr="00E5234F" w:rsidRDefault="00CE2BF3" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00785C73">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> May </w:t>
+              <w:t xml:space="preserve"> June – Donaghmore</w:t>
             </w:r>
-            <w:r w:rsidR="00CE2BF3">
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="266D59DF" w14:textId="5ADC8003" w:rsidR="00CE2BF3" w:rsidRDefault="00CE2BF3" w:rsidP="002B5574">
+          <w:p w14:paraId="7BC84BCE" w14:textId="776AA8A2" w:rsidR="00CE2BF3" w:rsidRPr="00E5234F" w:rsidRDefault="00CE2BF3" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE2BF3">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> June – Donaghmore</w:t>
+              <w:t xml:space="preserve"> June </w:t>
             </w:r>
+            <w:r w:rsidR="00DA6C87" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Galbally</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="4160666C" w14:textId="01DCB5D5" w:rsidR="00CE2BF3" w:rsidRDefault="00CE2BF3" w:rsidP="002B5574">
+          <w:p w14:paraId="5A1F9E49" w14:textId="541578EF" w:rsidR="00DA6C87" w:rsidRPr="00E5234F" w:rsidRDefault="00DA6C87" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE2BF3">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> June – Donaghmore</w:t>
+              <w:t xml:space="preserve"> July </w:t>
+            </w:r>
+            <w:r w:rsidR="00E5234F" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Donaghmore</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BC84BCE" w14:textId="243E7112" w:rsidR="00CE2BF3" w:rsidRPr="005C480F" w:rsidRDefault="00CE2BF3" w:rsidP="002B5574">
+          <w:p w14:paraId="07A7763B" w14:textId="36E17DCD" w:rsidR="00E5234F" w:rsidRPr="00E5234F" w:rsidRDefault="00E5234F" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE2BF3">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> June - </w:t>
+              <w:t xml:space="preserve"> July – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Galbally</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="35C71BFE" w14:textId="77777777" w:rsidR="00CE2BF3" w:rsidRDefault="00BD3FEC" w:rsidP="004D6B61">
+          <w:p w14:paraId="45250B40" w14:textId="73DEFB05" w:rsidR="00E5234F" w:rsidRPr="00E5234F" w:rsidRDefault="00E5234F" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A64EB">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please </w:t>
+              <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="0032496C" w:rsidRPr="008A64EB">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>contact the</w:t>
+              <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A64EB">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Parish Secretary during office hours to arrange a suitable date.</w:t>
+              <w:t xml:space="preserve"> July – Donaghmore</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19E482AA" w14:textId="77777777" w:rsidR="00BA2814" w:rsidRDefault="00BA2814" w:rsidP="004D6B61">
+          <w:p w14:paraId="7A2AE297" w14:textId="2DA1C4E8" w:rsidR="00E5234F" w:rsidRPr="00E5234F" w:rsidRDefault="00E5234F" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Galbally</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="483F727D" w14:textId="600E2617" w:rsidR="008A64EB" w:rsidRDefault="008A64EB" w:rsidP="004D6B61">
+          <w:p w14:paraId="5FF7792C" w14:textId="070A518E" w:rsidR="00E5234F" w:rsidRPr="00E5234F" w:rsidRDefault="00E5234F" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>We welcome D</w:t>
+              <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="0001042D">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>áit</w:t>
+              <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="006B20A2">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">hí </w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve"> Grace Murtagh who were recently baptised into our Christian family.</w:t>
+              <w:t xml:space="preserve"> August – Donaghmore</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D29FC4A" w14:textId="77777777" w:rsidR="00181913" w:rsidRDefault="00181913" w:rsidP="004D6B61">
+          <w:p w14:paraId="4566B05C" w14:textId="13A1C6EE" w:rsidR="00E5234F" w:rsidRPr="00E5234F" w:rsidRDefault="00E5234F" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August - Donaghmore</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7BADC546" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="004D6B61">
+          <w:p w14:paraId="35C71BFE" w14:textId="77777777" w:rsidR="00CE2BF3" w:rsidRPr="00E5234F" w:rsidRDefault="00BD3FEC" w:rsidP="004D6B61">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="0032496C" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>contact the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Parish Secretary during office hours to arrange a suitable date.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="64393AA1" w14:textId="6FF03B94" w:rsidR="009632F3" w:rsidRPr="00CE2BF3" w:rsidRDefault="009632F3" w:rsidP="004D6B61">
+          <w:p w14:paraId="64393AA1" w14:textId="6FF03B94" w:rsidR="009632F3" w:rsidRPr="00E5234F" w:rsidRDefault="009632F3" w:rsidP="00E5234F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CF4CCAE" w14:textId="77777777" w:rsidR="006B1C2F" w:rsidRDefault="006B1C2F" w:rsidP="00CE2BF3">
+          <w:p w14:paraId="4CF4CCAE" w14:textId="77777777" w:rsidR="006B1C2F" w:rsidRPr="00E5234F" w:rsidRDefault="006B1C2F" w:rsidP="00CE2BF3">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41EC9A33" w14:textId="3DFA78B0" w:rsidR="008C7A43" w:rsidRDefault="00CE2BF3" w:rsidP="00CE2BF3">
+          <w:p w14:paraId="49F15084" w14:textId="7676CE7B" w:rsidR="00CE2BF3" w:rsidRPr="00E5234F" w:rsidRDefault="00F66C77" w:rsidP="00CE2BF3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="008D3D2E" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFB755B" w14:textId="706F1A9F" w:rsidR="004D4F25" w:rsidRPr="00E5234F" w:rsidRDefault="00BF7D55" w:rsidP="00BF7D55">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>CONGRATULATIONS</w:t>
-[...12 lines deleted...]
-              <w:t>!</w:t>
+              <w:t>MASS TIMES</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="408E8E5E" w14:textId="77777777" w:rsidR="00A03F37" w:rsidRDefault="00A03F37" w:rsidP="00CE2BF3">
+          <w:p w14:paraId="5E9A7E6E" w14:textId="77777777" w:rsidR="004F621C" w:rsidRPr="00E5234F" w:rsidRDefault="004F621C" w:rsidP="00BF7D55">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49F15084" w14:textId="2366DEBD" w:rsidR="00CE2BF3" w:rsidRDefault="00CE2BF3" w:rsidP="00CE2BF3">
+          <w:p w14:paraId="4B0A1AC3" w14:textId="1FCB23A7" w:rsidR="00BF7D55" w:rsidRPr="00E5234F" w:rsidRDefault="00BF7D55" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>DONAGHMORE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ACF8AC0" w14:textId="16B812D3" w:rsidR="00BF7D55" w:rsidRPr="00E5234F" w:rsidRDefault="00BF7D55" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon 7pm </w:t>
+            </w:r>
+            <w:r w:rsidR="00F45145" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(Miraculous</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Medal Novena)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20BAC775" w14:textId="74707488" w:rsidR="00BF7D55" w:rsidRPr="00E5234F" w:rsidRDefault="00BF7D55" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Tues</w:t>
+            </w:r>
+            <w:r w:rsidR="0076349B" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Wed &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Fri – 9.30am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76B5842B" w14:textId="02ED7D4E" w:rsidR="00BF7D55" w:rsidRPr="00E5234F" w:rsidRDefault="00BF7D55" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Sa</w:t>
+            </w:r>
+            <w:r w:rsidR="002C49F5" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t: 6pm Vigil </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7900DC23" w14:textId="3A7D94C3" w:rsidR="002C49F5" w:rsidRPr="00E5234F" w:rsidRDefault="00F45145" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Sun:</w:t>
+            </w:r>
+            <w:r w:rsidR="002C49F5" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B21F8C7" w14:textId="5443C9C0" w:rsidR="002C49F5" w:rsidRPr="00E5234F" w:rsidRDefault="007D41DB" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Tues: Adoration 10am – 5.30pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5548A632" w14:textId="6391B9CE" w:rsidR="007D41DB" w:rsidRPr="00E5234F" w:rsidRDefault="007D41DB" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Sat: Confessions 5.15</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87653" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>pm – 5.45pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="443A9648" w14:textId="77777777" w:rsidR="00A87653" w:rsidRPr="00E5234F" w:rsidRDefault="00A87653" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33E98C17" w14:textId="21D9CB41" w:rsidR="00A87653" w:rsidRPr="00E5234F" w:rsidRDefault="00A87653" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>GALBALLY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D80A3E" w14:textId="41971120" w:rsidR="00A87653" w:rsidRPr="00E5234F" w:rsidRDefault="007864F9" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Tues – Thur</w:t>
+            </w:r>
+            <w:r w:rsidR="0076349B" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>sday</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>: 10am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E1F0F4" w14:textId="6A6846AD" w:rsidR="007864F9" w:rsidRPr="00E5234F" w:rsidRDefault="007864F9" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Fri: 7pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01526EDF" w14:textId="2EA5FD05" w:rsidR="007864F9" w:rsidRPr="00E5234F" w:rsidRDefault="007864F9" w:rsidP="00BF7D55">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Sun: 10am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2DFB0E" w14:textId="77777777" w:rsidR="004F621C" w:rsidRPr="00E5234F" w:rsidRDefault="004F621C" w:rsidP="004F621C">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>FUNERAL ARRANGEMENTS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="350516D6" w14:textId="77777777" w:rsidR="004F621C" w:rsidRPr="00E5234F" w:rsidRDefault="004F621C" w:rsidP="004F621C">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D8865F6" w14:textId="1F49E5E9" w:rsidR="004D4F25" w:rsidRPr="00E5234F" w:rsidRDefault="004F621C" w:rsidP="004F621C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="1F1F1F"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B1C2F">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:color w:val="1F1F1F"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Congratulations to all the children</w:t>
-[...100 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Funerals will be held at 11am Monday to Saturday and will follow normal mass times for Sunday. We cannot accommodate additional masses outside these times</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72E8C575" w14:textId="77777777" w:rsidR="008D3D2E" w:rsidRPr="009632F3" w:rsidRDefault="008D3D2E" w:rsidP="00CE2BF3">
+          <w:p w14:paraId="3E4362BE" w14:textId="77777777" w:rsidR="00CC2847" w:rsidRPr="00E5234F" w:rsidRDefault="00CC2847" w:rsidP="00CE2BF3">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="1F1F1F"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1EF6343B" w14:textId="20AA885B" w:rsidR="003764E7" w:rsidRDefault="003764E7" w:rsidP="00CF5653">
-[...284 lines deleted...]
-          <w:p w14:paraId="2E09F1F9" w14:textId="0ECAB84E" w:rsidR="008C7A43" w:rsidRPr="008B61F8" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+          <w:p w14:paraId="2B14D0EA" w14:textId="77777777" w:rsidR="003A62BF" w:rsidRPr="00E5234F" w:rsidRDefault="003A62BF" w:rsidP="003A62BF">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>BLESSING OF THE GRAVES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="537F7AF2" w14:textId="77777777" w:rsidR="001845A7" w:rsidRPr="00E5234F" w:rsidRDefault="003A62BF" w:rsidP="003A62BF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>The Blessing of the graves will take place on Sunday 7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June </w:t>
+            </w:r>
+            <w:r w:rsidR="008C28E5" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C32353" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Galbally</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C32353" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at</w:t>
+            </w:r>
+            <w:r w:rsidR="00723102" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10am </w:t>
+            </w:r>
+            <w:r w:rsidR="008C28E5" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Donaghmore</w:t>
+            </w:r>
+            <w:r w:rsidR="008C28E5" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 11am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72B22E66" w14:textId="6383D496" w:rsidR="00723102" w:rsidRPr="00E5234F" w:rsidRDefault="00B34B22" w:rsidP="003A62BF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For headstone rejuvenation </w:t>
+            </w:r>
+            <w:r w:rsidR="005D775E" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>including lettering or repainting please contact 07850151797</w:t>
+            </w:r>
+            <w:r w:rsidR="001845A7" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF561BA" w14:textId="6E5CDEC9" w:rsidR="00B778B7" w:rsidRPr="00E5234F" w:rsidRDefault="00B778B7" w:rsidP="003A62BF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If there are graves </w:t>
+            </w:r>
+            <w:r w:rsidR="00E03957" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>without anyone</w:t>
+            </w:r>
+            <w:r w:rsidR="00593C3B" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to care for </w:t>
+            </w:r>
+            <w:r w:rsidR="00666F2E" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>them,</w:t>
+            </w:r>
+            <w:r w:rsidR="00593C3B" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00666F2E" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">we would be very grateful </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE5664" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>if parishioners</w:t>
+            </w:r>
+            <w:r w:rsidR="00666F2E" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004507F8" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>could assist</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03957" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with their upkeep and </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32353" w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>maintenance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C7631B3" w14:textId="2FFE2D77" w:rsidR="00E5234F" w:rsidRPr="00E5234F" w:rsidRDefault="00E5234F" w:rsidP="003A62BF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please note that there is no place for rubbish in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Galbally</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so please remove any waste from your family grave.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F7E8FD" w14:textId="77777777" w:rsidR="00CC2847" w:rsidRDefault="00CC2847" w:rsidP="003A62BF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CB7B822" w14:textId="25E66069" w:rsidR="00962138" w:rsidRPr="00962138" w:rsidRDefault="00962138" w:rsidP="00962138">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B61F8">
+            <w:r w:rsidRPr="00962138">
               <w:rPr>
-                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="1F1F1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>EXAM PRAYER</w:t>
+              <w:t>THEOLOGY PROGRAMME</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56CB1E30" w14:textId="77777777" w:rsidR="009B6406" w:rsidRPr="008B61F8" w:rsidRDefault="009B6406" w:rsidP="008B61F8">
+          <w:p w14:paraId="6910B584" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="00962138" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B61F8">
+            <w:r w:rsidRPr="00962138">
               <w:rPr>
-                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Lord, I know you are with me and love me.</w:t>
-[...35 lines deleted...]
-              <w:t>Keep me from all distractions so that I will make</w:t>
+              <w:t>Do you want to learn more about your faith? Do you want more confidence to play a role in your parish?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4951F6F9" w14:textId="77777777" w:rsidR="009B6406" w:rsidRPr="008B61F8" w:rsidRDefault="009B6406" w:rsidP="008B61F8">
+          <w:p w14:paraId="4110754D" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="00962138" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B61F8">
+            <w:r w:rsidRPr="00962138">
               <w:rPr>
-                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>the best use of this time that is available to me.</w:t>
-[...71 lines deleted...]
-              <w:t>that they honour you and do justice to myself.</w:t>
+              <w:t xml:space="preserve">If you are interested, why not consider joining our Diocesan Theology programme.  The programme is accredited by St Patrick’s Pontifical University, Maynooth. There are no educational entry requirements, and completion of the course is based on submitted work and does not include sitting exams. Our Theology programme will be continuing this year and starting late September. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="687C78A2" w14:textId="77777777" w:rsidR="009B6406" w:rsidRPr="008B61F8" w:rsidRDefault="009B6406" w:rsidP="008B61F8">
+          <w:p w14:paraId="2F70D77A" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="00962138" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B61F8">
+            <w:r w:rsidRPr="00962138">
               <w:rPr>
-                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Amen</w:t>
+              <w:t xml:space="preserve">If you are interested and would like more </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00962138">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00962138">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contact </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00962138">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Milanda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00962138">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on 0(0353 42)9342954 or </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00962138">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>milanda@parishandfamily.ie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00962138">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (9am – 2pm). All are welcome. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0278BF5C" w14:textId="77777777" w:rsidR="009632F3" w:rsidRPr="00CE2BF3" w:rsidRDefault="009632F3" w:rsidP="009632F3">
+          <w:p w14:paraId="17072842" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
             <w:pPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
-[...75 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F1F1F"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="370C38D6" w14:textId="5F05DFE4" w:rsidR="008C7A43" w:rsidRPr="00E5234F" w:rsidRDefault="008C7A43" w:rsidP="008C13F7">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584C44" w:rsidRPr="00AE76D5" w14:paraId="59665E9B" w14:textId="77777777" w:rsidTr="00CC40DB">
+      <w:tr w:rsidR="00584C44" w:rsidRPr="00E5234F" w14:paraId="59665E9B" w14:textId="77777777" w:rsidTr="00CC40DB">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24543FC8" w14:textId="2D0B1D22" w:rsidR="009D2A0F" w:rsidRPr="00181913" w:rsidRDefault="009D2A0F" w:rsidP="002B5574">
-[...11 lines deleted...]
-          <w:p w14:paraId="5095D335" w14:textId="28EE0999" w:rsidR="00911295" w:rsidRPr="00181913" w:rsidRDefault="00911295" w:rsidP="002B5574">
+          <w:p w14:paraId="5095D335" w14:textId="28EE0999" w:rsidR="00911295" w:rsidRPr="00E5234F" w:rsidRDefault="00911295" w:rsidP="002B5574">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">WEDDINGS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04414E50" w14:textId="250460C5" w:rsidR="00C15514" w:rsidRPr="00181913" w:rsidRDefault="00C15514" w:rsidP="002B5574">
+          <w:p w14:paraId="04414E50" w14:textId="250460C5" w:rsidR="00C15514" w:rsidRPr="00E5234F" w:rsidRDefault="00C15514" w:rsidP="002B5574">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>All couples who plan to marry in 2026</w:t>
             </w:r>
-            <w:r w:rsidR="008C7A43" w:rsidRPr="00181913">
+            <w:r w:rsidR="008C7A43" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/27</w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> are asked to contact the Parish Office for an appointment on a MONDAY at either 5.30pm or 6pm. The completion of the necessary paperwork is a legal requirement and without completion the wedding cannot take place. The requirements are:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="586613A6" w14:textId="77777777" w:rsidR="00C15514" w:rsidRPr="00181913" w:rsidRDefault="00C15514" w:rsidP="002B5574">
+          <w:p w14:paraId="586613A6" w14:textId="77777777" w:rsidR="00C15514" w:rsidRPr="00E5234F" w:rsidRDefault="00C15514" w:rsidP="002B5574">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1) Arrange for your Pre- Marriage Course – see accord.ni for details</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F0CB72C" w14:textId="77777777" w:rsidR="00C15514" w:rsidRPr="00181913" w:rsidRDefault="00C15514" w:rsidP="002B5574">
+          <w:p w14:paraId="5F0CB72C" w14:textId="77777777" w:rsidR="00C15514" w:rsidRPr="00E5234F" w:rsidRDefault="00C15514" w:rsidP="002B5574">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2) Contact your local Council Offices for Notification of Marriage Forms</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F0FBC4C" w14:textId="34570A36" w:rsidR="00C630CB" w:rsidRPr="00181913" w:rsidRDefault="00C15514" w:rsidP="002B5574">
+          <w:p w14:paraId="1F0FBC4C" w14:textId="34570A36" w:rsidR="00C630CB" w:rsidRPr="00E5234F" w:rsidRDefault="00C15514" w:rsidP="002B5574">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3) Complete Pre-Nuptial Enquiry forms with the Priest of the Parish you live </w:t>
             </w:r>
-            <w:r w:rsidR="0032496C" w:rsidRPr="00181913">
+            <w:r w:rsidR="0032496C" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">in. </w:t>
             </w:r>
-            <w:r w:rsidR="00911295" w:rsidRPr="00181913">
+            <w:r w:rsidR="00911295" w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="306DA2C9" w14:textId="77777777" w:rsidR="005144FE" w:rsidRDefault="005144FE" w:rsidP="002B5574">
-[...68 lines deleted...]
-          <w:p w14:paraId="39B7796A" w14:textId="4CBE6CB1" w:rsidR="006D48E5" w:rsidRPr="00181913" w:rsidRDefault="006D48E5" w:rsidP="002B5574">
+          <w:p w14:paraId="39B7796A" w14:textId="4CBE6CB1" w:rsidR="006D48E5" w:rsidRPr="00E5234F" w:rsidRDefault="006D48E5" w:rsidP="002B5574">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="1F1F1F"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="1F1F1F"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ANNIVERSARY NOTICES </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28B49833" w14:textId="77777777" w:rsidR="006D48E5" w:rsidRPr="00181913" w:rsidRDefault="006D48E5" w:rsidP="002B5574">
+          <w:p w14:paraId="3F6DD342" w14:textId="59139BBB" w:rsidR="009B6406" w:rsidRPr="00E5234F" w:rsidRDefault="006D48E5" w:rsidP="00E5234F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please try to book anniversaries at least 1 month in advance and ensure notice is in written form, by leaving into the sacristy or Parochial house. Please note that all notices for the bulletin need to reach us by Wednesday PM to ensure inclusion in bulletin for that week. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">When requesting an anniversary Mass please write the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the deceased, the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>day</w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the anniversary, the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>chapel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>contact name and number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>outside</w:t>
             </w:r>
-            <w:r w:rsidRPr="00181913">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the envelope.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="004CB080" w14:textId="77777777" w:rsidR="007E7027" w:rsidRPr="00181913" w:rsidRDefault="007E7027" w:rsidP="002B5574">
+          <w:p w14:paraId="6F17E286" w14:textId="5A073732" w:rsidR="00E5234F" w:rsidRPr="00E5234F" w:rsidRDefault="00E5234F" w:rsidP="00AE4AB5">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="16"/>
-[...187 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="025A3315" w14:textId="77777777" w:rsidR="00584C44" w:rsidRPr="00AE76D5" w:rsidRDefault="00584C44" w:rsidP="00CF1618">
+          <w:p w14:paraId="025A3315" w14:textId="77777777" w:rsidR="00584C44" w:rsidRPr="00E5234F" w:rsidRDefault="00584C44" w:rsidP="00CF1618">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BB0289C" w14:textId="617C21FA" w:rsidR="001112CD" w:rsidRDefault="001112CD" w:rsidP="00896F7F">
+    <w:p w14:paraId="5BB0289C" w14:textId="617C21FA" w:rsidR="001112CD" w:rsidRPr="00E5234F" w:rsidRDefault="001112CD" w:rsidP="00896F7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37A80D36" w14:textId="77777777" w:rsidR="004D6B61" w:rsidRDefault="004D6B61" w:rsidP="00896F7F">
+    <w:p w14:paraId="37A80D36" w14:textId="77777777" w:rsidR="004D6B61" w:rsidRPr="00E5234F" w:rsidRDefault="004D6B61" w:rsidP="00896F7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C82ECE6" w14:textId="7B1BDF60" w:rsidR="00896F7F" w:rsidRPr="000F19E3" w:rsidRDefault="006804B7" w:rsidP="00896F7F">
+    <w:p w14:paraId="1C82ECE6" w14:textId="4D1C3C97" w:rsidR="00896F7F" w:rsidRPr="000F19E3" w:rsidRDefault="006804B7" w:rsidP="00896F7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00943D7F" w:rsidRPr="000F19E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">NNIVERSARIES </w:t>
       </w:r>
       <w:r w:rsidR="00151573" w:rsidRPr="000F19E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">FOR </w:t>
       </w:r>
-      <w:r w:rsidR="009B6406">
+      <w:r w:rsidR="008C13F7">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>SIXTH</w:t>
+        <w:t>THE MOST HOLY TRINITY</w:t>
       </w:r>
-      <w:r w:rsidR="007E76EC">
+      <w:r w:rsidR="00400613">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>SUNDAY OF EASTER</w:t>
+        <w:t xml:space="preserve"> SUNDAY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A98C20" w14:textId="77777777" w:rsidR="00C630CB" w:rsidRDefault="00C630CB" w:rsidP="00896F7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51443689" w14:textId="3E08321A" w:rsidR="008A47BF" w:rsidRPr="008A47BF" w:rsidRDefault="003475BA" w:rsidP="008A47BF">
+    <w:p w14:paraId="51443689" w14:textId="62884A58" w:rsidR="008A47BF" w:rsidRPr="008A47BF" w:rsidRDefault="003475BA" w:rsidP="008A47BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006012C9">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">RECENTLY </w:t>
       </w:r>
       <w:r w:rsidR="004C2B4A" w:rsidRPr="006012C9">
         <w:rPr>
@@ -3608,2084 +3498,2268 @@
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E7027" w:rsidRPr="00E943BD">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B36BEE" w:rsidRPr="008A050C">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E5839">
+      <w:r w:rsidR="00C32353">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Philomena </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A03F37" w:rsidRPr="00FF5AA4">
+      <w:r w:rsidR="00C32353" w:rsidRPr="00B603E2">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fox, </w:t>
+        <w:t>Mary Mc Geary</w:t>
       </w:r>
-      <w:r w:rsidR="008A050C" w:rsidRPr="00FF5AA4">
-[...17 lines deleted...]
-      <w:r w:rsidR="00D6470B">
+      <w:r w:rsidR="00C32353">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7FCF1A" w14:textId="77777777" w:rsidR="00157E80" w:rsidRPr="00E943BD" w:rsidRDefault="00157E80" w:rsidP="000249D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B6406" w:rsidRPr="006012C9" w14:paraId="413B35D6" w14:textId="1A95A28C" w:rsidTr="009A3448">
+      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="413B35D6" w14:textId="1A95A28C" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD310DE" w14:textId="498AA145" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+          <w:p w14:paraId="4FD310DE" w14:textId="0674408A" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012C9">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SATURDAY </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F3AE39F" w14:textId="0C900D9C" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Maureen &amp; Francie Daly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="5642B060" w14:textId="509B014C" w:rsidTr="009A3448">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="178D1BF3" w14:textId="3C90F433" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006012C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUNDAY </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31st</w:t>
             </w:r>
             <w:r w:rsidRPr="00A03F37">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="163412CE" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+          <w:p w14:paraId="1ADAFA52" w14:textId="77777777" w:rsidR="00E5234F" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Paddy Rafferty</w:t>
+              <w:t>Henry &amp; Kitty Murphy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38E255FD" w14:textId="3AA5DD1E" w:rsidR="003C629E" w:rsidRDefault="003C629E" w:rsidP="009B6406">
+          <w:p w14:paraId="45634023" w14:textId="77777777" w:rsidR="00E5234F" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Peter Mc Quaid</w:t>
+              <w:t>John &amp; Margaret Harvey &amp; deceased members of the Harvey family.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3AE39F" w14:textId="1FFBB3F9" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+          <w:p w14:paraId="3163A1CB" w14:textId="3D44FDD3" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="00F17E42">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>eceased members of the Hoines, Carberry &amp; Lappin Families</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B6406" w:rsidRPr="006012C9" w14:paraId="5642B060" w14:textId="509B014C" w:rsidTr="009A3448">
+      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="75B21741" w14:textId="6A8753D3" w:rsidTr="009A3448">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="178D1BF3" w14:textId="16FBEB47" w:rsidR="009B6406" w:rsidRPr="006012C9" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+          <w:p w14:paraId="57754597" w14:textId="2F148496" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MONDAY 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="624309BE" w14:textId="77777777" w:rsidR="00E5234F" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Marie Hamill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FB8F37" w14:textId="633F92BA" w:rsidR="008C13F7" w:rsidRPr="006012C9" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Juilain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Arthur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="21AD835D" w14:textId="7C2A8D39" w:rsidTr="009A3448">
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C33167E" w14:textId="6637CE8B" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>TUESDAY 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BA20923" w14:textId="77777777" w:rsidR="00E5234F" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>John Donaghy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF2BF9B" w14:textId="144E5404" w:rsidR="008C13F7" w:rsidRPr="006012C9" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Patrick Kane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="198F5065" w14:textId="096E3EA6" w:rsidTr="009A3448">
+        <w:trPr>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18954966" w14:textId="30A2A0F9" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>WEDNESDAY 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="392CE86C" w14:textId="77777777" w:rsidR="00E5234F" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Eddie Mc Gahan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="322D93E4" w14:textId="153F678A" w:rsidR="008C13F7" w:rsidRPr="006012C9" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mary Macrory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="7386E421" w14:textId="4E1ED5A6" w:rsidTr="009A3448">
+        <w:trPr>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A0BFFDF" w14:textId="2E093DDF" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>THURSDAY 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3442ED48" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mary Mc </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Elhatton</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2963C4F0" w14:textId="1A8B5B71" w:rsidR="008C13F7" w:rsidRPr="006012C9" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aine Mc Veigh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="64A82397" w14:textId="74DCC546" w:rsidTr="009A3448">
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18EAC7FE" w14:textId="134CAA10" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>FRIDAY 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F48C3B3" w14:textId="77777777" w:rsidR="00E5234F" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pat Slevin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02071473" w14:textId="6679735C" w:rsidR="008C13F7" w:rsidRPr="006012C9" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Breege</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mc Cullagh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="523901CA" w14:textId="6032B27D" w:rsidTr="009A3448">
+        <w:trPr>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216A5152" w14:textId="158DDBC2" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006012C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SATURDAY </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5234F">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06BE6BC4" w14:textId="41835926" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Peter Mc Grath</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="0D9B3F99" w14:textId="3B1A9777" w:rsidTr="009A3448">
+        <w:trPr>
+          <w:trHeight w:val="581"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70067613" w14:textId="661F35A3" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012C9">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SUNDAY </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A03F37">
+            <w:r w:rsidRPr="00E5234F">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> May</w:t>
+              <w:t xml:space="preserve"> June</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66C216EA" w14:textId="5854FD3A" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+          <w:p w14:paraId="459B7F29" w14:textId="77777777" w:rsidR="00E5234F" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marie Gallagher </w:t>
+              <w:t xml:space="preserve">Johnnie Mc </w:t>
             </w:r>
-            <w:r w:rsidR="00267126">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(1</w:t>
+              <w:t>Elhone</w:t>
             </w:r>
-            <w:r w:rsidRPr="003764E7">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7DC62A8E" w14:textId="1F673035" w:rsidR="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>st</w:t>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>John ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Josephine &amp; Colette Mc Cl</w:t>
+            </w:r>
+            <w:r w:rsidR="00A665D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>u</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Anniversary) Donaghmore 11am</w:t>
+              <w:t>skey</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EF6040C" w14:textId="51A20BFB" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+          <w:p w14:paraId="68189FD3" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>John M</w:t>
-[...17 lines deleted...]
-              <w:t>uire</w:t>
+              <w:t>Frank Armstrong</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F060F8E" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+          <w:p w14:paraId="130BAA09" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">William </w:t>
+              <w:t>Anne &amp; David Mullan</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="268FBA91" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+          <w:p w14:paraId="3E1AA19A" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Eamon Rafferty</w:t>
+              <w:t>Frankie Mc Veigh</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F50971" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+          <w:p w14:paraId="7525A4BF" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mick, Pat &amp; Nan Morris</w:t>
+              <w:t>John, Packie &amp; Lizzie Girvan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="625514EE" w14:textId="77777777" w:rsidR="009B6406" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+          <w:p w14:paraId="03E7B1A8" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Annie, Ann &amp; Bridie Mc Shane</w:t>
+              <w:t>Owen &amp; Nancy Mc Cool</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AE0C4A7" w14:textId="77777777" w:rsidR="003C629E" w:rsidRDefault="003C629E" w:rsidP="009B6406">
+          <w:p w14:paraId="5F50E360" w14:textId="3F779D22" w:rsidR="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Seamus Keenan</w:t>
+              <w:t>John Mc</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD507A">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ory</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FABE76D" w14:textId="77777777" w:rsidR="003C629E" w:rsidRDefault="003C629E" w:rsidP="009B6406">
+          <w:p w14:paraId="42ECB2FC" w14:textId="7FDF5344" w:rsidR="008C13F7" w:rsidRPr="006012C9" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Patrick &amp; Leo Mullan</w:t>
-[...790 lines deleted...]
-              <w:t>Sarah Jane Mc Gurk</w:t>
+              <w:t>Terry &amp; Mary Kelly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FD13FD9" w14:textId="77777777" w:rsidR="00EF4EFE" w:rsidRPr="003C629E" w:rsidRDefault="00EF4EFE" w:rsidP="00EF4EFE">
+    <w:p w14:paraId="1FD13FD9" w14:textId="77777777" w:rsidR="00EF4EFE" w:rsidRDefault="00EF4EFE" w:rsidP="00EF4EFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="000B50D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Galbally</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="000B50D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Community Centre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E811117" w14:textId="77777777" w:rsidR="003C629E" w:rsidRDefault="003C629E" w:rsidP="00EF4EFE">
+    <w:p w14:paraId="6AE11D7E" w14:textId="77777777" w:rsidR="00962138" w:rsidRPr="000B50D6" w:rsidRDefault="00962138" w:rsidP="00EF4EFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70CA3EF6" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+    <w:p w14:paraId="2D689E50" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Lotto </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>-  Mon</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4</w:t>
+        <w:t xml:space="preserve"> 18</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> May 2026: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>winning numbers were: 1, 14, 23, 24</w:t>
+        <w:t xml:space="preserve">winning numbers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>were:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1, 2, 4, 6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DE5D47" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+    <w:p w14:paraId="218E3842" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Congratulations to Match 3 winner: Orla Hurson</w:t>
+        <w:t>Congratulations to Match 3 winners: Seana Quinn, Michael McVeigh</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AD34A7" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+    <w:p w14:paraId="6811039B" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Next Draw Mon 11</w:t>
+        <w:t>Next Draw Mon 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
+        <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> May - Jackpot: </w:t>
+        <w:t xml:space="preserve"> June - Jackpot: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>£1400.00</w:t>
+        <w:t>£1700.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C9A590" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+    <w:p w14:paraId="6FC44405" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E15650" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+    <w:p w14:paraId="5772778A" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Monthly Prize Draw – Apr 2026 Winners</w:t>
+        <w:t>Monthly Prize Draw – May 2026 Winners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB9131A" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+    <w:p w14:paraId="5D60CF8F" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>£200: Brendan &amp; Edel Woods</w:t>
+        <w:t>£200: Declan &amp; Pauline McKeever</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291EB6B2" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+    <w:p w14:paraId="66078666" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>£100: John Loughran</w:t>
+        <w:t>£100: Celine Robinson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A539406" w14:textId="77777777" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+    <w:p w14:paraId="49BBF502" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>£100: Colm Glasgow</w:t>
+        <w:t>£100: Jacinta Carberry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78730D18" w14:textId="136256FD" w:rsidR="003C629E" w:rsidRPr="003C629E" w:rsidRDefault="003C629E" w:rsidP="003C629E">
+    <w:p w14:paraId="4AB33487" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Next draw – Monday 29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F300F9" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207939CF" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Next draw – Monday 25</w:t>
+        <w:t xml:space="preserve">"Heathers Edge Camino": </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C629E">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:vertAlign w:val="superscript"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>th</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> May 2026</w:t>
+        <w:t>Have you ever thought about doing the Camino walk?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3922896B" w14:textId="77777777" w:rsidR="009B6406" w:rsidRPr="00FF5AA4" w:rsidRDefault="009B6406" w:rsidP="006225B4">
+    <w:p w14:paraId="65AB7C82" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Now could be your chance to "give it a go" locally!  We have a route planned and now want to capture the local landmarks, history and folklore. Would you like to hear more... or contribute your own ideas and local knowledge? Wednesday 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June at 7.30pm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Galbally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Community Centre. Everyone Welcome.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="125C7287" w14:textId="5DD21125" w:rsidR="003764E7" w:rsidRPr="00326F7F" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+    <w:p w14:paraId="47337B08" w14:textId="77777777" w:rsidR="00260F6B" w:rsidRPr="000B50D6" w:rsidRDefault="00260F6B" w:rsidP="00A818D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
-          <w:b/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8A9553" w14:textId="073B2B68" w:rsidR="00260F6B" w:rsidRPr="000B50D6" w:rsidRDefault="00260F6B" w:rsidP="00260F6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00326F7F">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00326F7F">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Line Dancing Classes:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B50D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00326F7F">
+      <w:r w:rsidRPr="000B50D6">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
-          <w:b/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every Monday from 8pm – 9pm </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4F0A" w:rsidRPr="000B50D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF4F0A" w:rsidRPr="000B50D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Galbally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B50D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Community Centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B50D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>𝐂𝐡𝐚𝐫𝐢𝐭𝐲</w:t>
-[...15 lines deleted...]
-        <w:t>𝐖𝐚𝐥𝐤</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39105B16" w14:textId="77777777" w:rsidR="009632F3" w:rsidRPr="00FF5AA4" w:rsidRDefault="009632F3" w:rsidP="003764E7">
+    <w:p w14:paraId="15615937" w14:textId="77777777" w:rsidR="00561151" w:rsidRDefault="003C6AE4" w:rsidP="003C6AE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B50D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Donaghmore GAA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700B395D" w14:textId="77777777" w:rsidR="00962138" w:rsidRPr="000B50D6" w:rsidRDefault="00962138" w:rsidP="003C6AE4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03F41073" w14:textId="240ED797" w:rsidR="003764E7" w:rsidRPr="009632F3" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+    <w:p w14:paraId="10A51F01" w14:textId="7C172EEE" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009632F3">
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Date :</w:t>
+        <w:t xml:space="preserve">Lotto winners Tuesday 26th </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009632F3">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> May 16</w:t>
+        <w:t>May  Winning</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009632F3">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>th</w:t>
+        <w:t xml:space="preserve"> numbers 1/13/20/25 </w:t>
       </w:r>
-      <w:r w:rsidRPr="009632F3">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  -</w:t>
+        <w:t>Moclára</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009632F3">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C13F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>This will replace the traditional Darkness into Light Walk.</w:t>
+        <w:t xml:space="preserve"> Neeson/Brenda Fay/Mary Collins Match 3 winners. Next draw Monday 1st </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>June  Jackpot</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £4,700</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00630767">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>GAA For All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630767">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008C13F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>GAA For All will be at 10.30 on Sunday, all new members welcome!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230319B7" w14:textId="77777777" w:rsidR="003764E7" w:rsidRPr="009632F3" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+    <w:p w14:paraId="150F5B95" w14:textId="77777777" w:rsidR="009B6406" w:rsidRPr="000B50D6" w:rsidRDefault="009B6406" w:rsidP="000B50D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:bCs/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009632F3">
+    </w:p>
+    <w:p w14:paraId="5D2A6AD4" w14:textId="2C33C23C" w:rsidR="00962138" w:rsidRPr="00962138" w:rsidRDefault="00962138" w:rsidP="00962138">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:bCs/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">The nominated charity this year is </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009632F3">
+      </w:pPr>
+      <w:r w:rsidRPr="00962138">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:bCs/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Pioneer Total Abstinence Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAF6867" w14:textId="6660B82A" w:rsidR="003764E7" w:rsidRPr="009632F3" w:rsidRDefault="003764E7" w:rsidP="003764E7">
+    <w:p w14:paraId="0AA3CFEA" w14:textId="5935A104" w:rsidR="00962138" w:rsidRPr="00962138" w:rsidRDefault="00962138" w:rsidP="00962138">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009632F3">
+      <w:r w:rsidRPr="00962138">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please assemble at the club's grounds for </w:t>
+        <w:t xml:space="preserve"> Anyone in the parish who would like to become a member and take the Pioneer Pledge to abstain from alcohol, or any existing members who would like to receive their silver, gold or diamond pins – please contact Joe 07789 757 325 or Plunkett on 07808 762 937 before 14th June.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009632F3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4.15am.Donations</w:t>
+        <w:t xml:space="preserve"> Presentation of medals will take place on Friday 3</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009632F3">
+      <w:r w:rsidRPr="00962138">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be made at the event or via the link on the club's </w:t>
+        <w:t>rd</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009632F3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>facebook</w:t>
+        <w:t xml:space="preserve"> July @ 7pm in </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009632F3">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> page</w:t>
+        <w:t>Galbally</w:t>
       </w:r>
-      <w:r w:rsidRPr="009632F3">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15615937" w14:textId="77777777" w:rsidR="00561151" w:rsidRPr="009632F3" w:rsidRDefault="003C6AE4" w:rsidP="003C6AE4">
-[...50 lines deleted...]
-    <w:p w14:paraId="231FFBF3" w14:textId="6C920E84" w:rsidR="009B6406" w:rsidRPr="009632F3" w:rsidRDefault="009B6406" w:rsidP="009B6406">
+    <w:p w14:paraId="1B28485B" w14:textId="77777777" w:rsidR="00975F96" w:rsidRPr="00241B0E" w:rsidRDefault="00975F96" w:rsidP="00F83298">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009632F3">
-[...96 lines deleted...]
-      </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="009B6406" w:rsidRPr="009632F3" w:rsidSect="00687682">
+    <w:sectPr w:rsidR="00975F96" w:rsidRPr="00241B0E" w:rsidSect="00687682">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="425" w:right="680" w:bottom="567" w:left="680" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="155"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CD73749" w14:textId="77777777" w:rsidR="001A68F0" w:rsidRDefault="001A68F0">
+    <w:p w14:paraId="244B7730" w14:textId="77777777" w:rsidR="00A10520" w:rsidRDefault="00A10520">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="190BB1BB" w14:textId="77777777" w:rsidR="001A68F0" w:rsidRDefault="001A68F0">
+    <w:p w14:paraId="69D506B2" w14:textId="77777777" w:rsidR="00A10520" w:rsidRDefault="00A10520">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5754,114 +5828,108 @@
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Handwriting">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CE09C8F" w14:textId="77777777" w:rsidR="001A68F0" w:rsidRDefault="001A68F0">
+    <w:p w14:paraId="3EF8356A" w14:textId="77777777" w:rsidR="00A10520" w:rsidRDefault="00A10520">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AF83FE1" w14:textId="77777777" w:rsidR="001A68F0" w:rsidRDefault="001A68F0">
+    <w:p w14:paraId="71BA64EB" w14:textId="77777777" w:rsidR="00A10520" w:rsidRDefault="00A10520">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A726C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD8A511E"/>
     <w:lvl w:ilvl="0" w:tplc="75F6F9F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7638,164 +7706,170 @@
     <w:rsid w:val="00056D2E"/>
     <w:rsid w:val="00057391"/>
     <w:rsid w:val="000575C3"/>
     <w:rsid w:val="00057D95"/>
     <w:rsid w:val="000602B9"/>
     <w:rsid w:val="0006036E"/>
     <w:rsid w:val="00060B7A"/>
     <w:rsid w:val="000612DC"/>
     <w:rsid w:val="00061DF2"/>
     <w:rsid w:val="00062125"/>
     <w:rsid w:val="0006245D"/>
     <w:rsid w:val="00062552"/>
     <w:rsid w:val="00062EC9"/>
     <w:rsid w:val="0006659A"/>
     <w:rsid w:val="00066938"/>
     <w:rsid w:val="00070AB2"/>
     <w:rsid w:val="00070B72"/>
     <w:rsid w:val="00070EF6"/>
     <w:rsid w:val="00070F19"/>
     <w:rsid w:val="000716C2"/>
     <w:rsid w:val="000728A1"/>
     <w:rsid w:val="00072C2D"/>
     <w:rsid w:val="0007372D"/>
     <w:rsid w:val="00074BCD"/>
     <w:rsid w:val="00075A4B"/>
+    <w:rsid w:val="00075EA2"/>
     <w:rsid w:val="00076123"/>
     <w:rsid w:val="00077093"/>
     <w:rsid w:val="00080191"/>
     <w:rsid w:val="000819EF"/>
     <w:rsid w:val="00081A29"/>
     <w:rsid w:val="00081B6A"/>
     <w:rsid w:val="00082B0E"/>
     <w:rsid w:val="00086594"/>
     <w:rsid w:val="0008697B"/>
     <w:rsid w:val="00091928"/>
     <w:rsid w:val="000929E8"/>
     <w:rsid w:val="00093C25"/>
     <w:rsid w:val="00093CDB"/>
     <w:rsid w:val="000941AF"/>
     <w:rsid w:val="00094211"/>
     <w:rsid w:val="00094326"/>
     <w:rsid w:val="000943AD"/>
+    <w:rsid w:val="00094C7E"/>
     <w:rsid w:val="00096919"/>
     <w:rsid w:val="00097015"/>
     <w:rsid w:val="00097635"/>
     <w:rsid w:val="00097D0E"/>
     <w:rsid w:val="000A0E66"/>
     <w:rsid w:val="000A1392"/>
     <w:rsid w:val="000A22E8"/>
     <w:rsid w:val="000A254B"/>
     <w:rsid w:val="000A2D04"/>
     <w:rsid w:val="000A3074"/>
     <w:rsid w:val="000A3D1F"/>
     <w:rsid w:val="000A4285"/>
     <w:rsid w:val="000A4613"/>
     <w:rsid w:val="000A47D9"/>
     <w:rsid w:val="000A4AC0"/>
     <w:rsid w:val="000A50CB"/>
     <w:rsid w:val="000A646E"/>
     <w:rsid w:val="000A656B"/>
     <w:rsid w:val="000A6897"/>
     <w:rsid w:val="000A733F"/>
     <w:rsid w:val="000A7DD2"/>
     <w:rsid w:val="000B178A"/>
     <w:rsid w:val="000B1940"/>
     <w:rsid w:val="000B2456"/>
     <w:rsid w:val="000B24C8"/>
     <w:rsid w:val="000B325E"/>
     <w:rsid w:val="000B3342"/>
     <w:rsid w:val="000B3845"/>
     <w:rsid w:val="000B42D6"/>
     <w:rsid w:val="000B4384"/>
     <w:rsid w:val="000B4789"/>
     <w:rsid w:val="000B4796"/>
+    <w:rsid w:val="000B50D6"/>
     <w:rsid w:val="000B5AE3"/>
     <w:rsid w:val="000B6E2D"/>
     <w:rsid w:val="000B75A4"/>
     <w:rsid w:val="000C034F"/>
     <w:rsid w:val="000C1531"/>
     <w:rsid w:val="000C2374"/>
     <w:rsid w:val="000C30FD"/>
     <w:rsid w:val="000C3EA2"/>
     <w:rsid w:val="000C4645"/>
     <w:rsid w:val="000C4952"/>
+    <w:rsid w:val="000C5782"/>
     <w:rsid w:val="000C5B2E"/>
     <w:rsid w:val="000C5CDC"/>
     <w:rsid w:val="000C6737"/>
     <w:rsid w:val="000C6ADC"/>
     <w:rsid w:val="000D0160"/>
     <w:rsid w:val="000D1277"/>
     <w:rsid w:val="000D18A4"/>
     <w:rsid w:val="000D1E54"/>
     <w:rsid w:val="000D2103"/>
     <w:rsid w:val="000D2FBE"/>
     <w:rsid w:val="000D3429"/>
     <w:rsid w:val="000D3BF2"/>
     <w:rsid w:val="000D3CA2"/>
     <w:rsid w:val="000D43A8"/>
     <w:rsid w:val="000D6FBA"/>
     <w:rsid w:val="000D722C"/>
     <w:rsid w:val="000D73D2"/>
     <w:rsid w:val="000D7477"/>
     <w:rsid w:val="000D74BF"/>
     <w:rsid w:val="000D76B6"/>
     <w:rsid w:val="000D7FE2"/>
     <w:rsid w:val="000E0202"/>
     <w:rsid w:val="000E074E"/>
     <w:rsid w:val="000E1C31"/>
     <w:rsid w:val="000E2171"/>
     <w:rsid w:val="000E2800"/>
     <w:rsid w:val="000E2A99"/>
     <w:rsid w:val="000E2F0A"/>
     <w:rsid w:val="000E4C28"/>
+    <w:rsid w:val="000E6687"/>
     <w:rsid w:val="000E6DF4"/>
     <w:rsid w:val="000E6E6F"/>
     <w:rsid w:val="000E6F05"/>
     <w:rsid w:val="000E73DB"/>
     <w:rsid w:val="000E7ADD"/>
     <w:rsid w:val="000F0034"/>
     <w:rsid w:val="000F022B"/>
     <w:rsid w:val="000F0300"/>
     <w:rsid w:val="000F08A0"/>
     <w:rsid w:val="000F0B17"/>
     <w:rsid w:val="000F19CD"/>
     <w:rsid w:val="000F19E3"/>
     <w:rsid w:val="000F1CDD"/>
     <w:rsid w:val="000F3449"/>
     <w:rsid w:val="000F4500"/>
     <w:rsid w:val="000F5343"/>
     <w:rsid w:val="000F59AC"/>
     <w:rsid w:val="000F6104"/>
     <w:rsid w:val="000F7EBA"/>
     <w:rsid w:val="0010012E"/>
     <w:rsid w:val="00100C8C"/>
     <w:rsid w:val="00101553"/>
     <w:rsid w:val="00101A76"/>
     <w:rsid w:val="00101B18"/>
     <w:rsid w:val="001026CF"/>
     <w:rsid w:val="0010378B"/>
+    <w:rsid w:val="001041F2"/>
     <w:rsid w:val="00104437"/>
     <w:rsid w:val="00104457"/>
     <w:rsid w:val="00104757"/>
     <w:rsid w:val="00104F0F"/>
     <w:rsid w:val="0010614D"/>
     <w:rsid w:val="00106FEA"/>
     <w:rsid w:val="0010708C"/>
     <w:rsid w:val="001077FC"/>
     <w:rsid w:val="00110780"/>
     <w:rsid w:val="001112CD"/>
     <w:rsid w:val="00111853"/>
     <w:rsid w:val="00111AA9"/>
     <w:rsid w:val="00112AF7"/>
     <w:rsid w:val="00112F57"/>
     <w:rsid w:val="001138C6"/>
     <w:rsid w:val="00113BDD"/>
     <w:rsid w:val="00114046"/>
     <w:rsid w:val="0011432A"/>
     <w:rsid w:val="00115CF8"/>
     <w:rsid w:val="00116B31"/>
     <w:rsid w:val="001179B2"/>
     <w:rsid w:val="001201FB"/>
     <w:rsid w:val="001207B5"/>
     <w:rsid w:val="0012121B"/>
     <w:rsid w:val="001221A0"/>
@@ -7814,351 +7888,362 @@
     <w:rsid w:val="001304CF"/>
     <w:rsid w:val="00131BAD"/>
     <w:rsid w:val="0013218F"/>
     <w:rsid w:val="001322F1"/>
     <w:rsid w:val="001323E0"/>
     <w:rsid w:val="0013261B"/>
     <w:rsid w:val="001328C0"/>
     <w:rsid w:val="00134372"/>
     <w:rsid w:val="00135DA4"/>
     <w:rsid w:val="0013684F"/>
     <w:rsid w:val="00136B07"/>
     <w:rsid w:val="00137432"/>
     <w:rsid w:val="001376D4"/>
     <w:rsid w:val="00137742"/>
     <w:rsid w:val="001378E2"/>
     <w:rsid w:val="00140214"/>
     <w:rsid w:val="00140FA2"/>
     <w:rsid w:val="0014372F"/>
     <w:rsid w:val="00144113"/>
     <w:rsid w:val="00144DD9"/>
     <w:rsid w:val="00145105"/>
     <w:rsid w:val="00145882"/>
     <w:rsid w:val="00146704"/>
     <w:rsid w:val="0014750C"/>
     <w:rsid w:val="001477A3"/>
+    <w:rsid w:val="00147B08"/>
     <w:rsid w:val="00150211"/>
     <w:rsid w:val="001507A0"/>
     <w:rsid w:val="001507BA"/>
     <w:rsid w:val="0015084C"/>
     <w:rsid w:val="0015086A"/>
     <w:rsid w:val="00151573"/>
     <w:rsid w:val="00151DD0"/>
     <w:rsid w:val="00151FA7"/>
     <w:rsid w:val="00152AE8"/>
     <w:rsid w:val="00152CA0"/>
     <w:rsid w:val="00154741"/>
     <w:rsid w:val="001548F3"/>
     <w:rsid w:val="00155C2A"/>
     <w:rsid w:val="00155CEF"/>
     <w:rsid w:val="00156BDF"/>
     <w:rsid w:val="00157566"/>
     <w:rsid w:val="00157A60"/>
     <w:rsid w:val="00157B7D"/>
     <w:rsid w:val="00157E80"/>
     <w:rsid w:val="001608FA"/>
     <w:rsid w:val="001616F6"/>
     <w:rsid w:val="00161953"/>
     <w:rsid w:val="001620E0"/>
+    <w:rsid w:val="001622B0"/>
     <w:rsid w:val="00163B2F"/>
     <w:rsid w:val="001640FA"/>
     <w:rsid w:val="001642C4"/>
     <w:rsid w:val="0016468A"/>
     <w:rsid w:val="001646C8"/>
     <w:rsid w:val="001662C7"/>
     <w:rsid w:val="001669F9"/>
     <w:rsid w:val="00166D24"/>
     <w:rsid w:val="00166DCB"/>
     <w:rsid w:val="001679AC"/>
     <w:rsid w:val="001715CC"/>
     <w:rsid w:val="00171844"/>
     <w:rsid w:val="00172A82"/>
     <w:rsid w:val="0017346F"/>
     <w:rsid w:val="0017478A"/>
     <w:rsid w:val="0017588C"/>
     <w:rsid w:val="00175F6B"/>
     <w:rsid w:val="00176D19"/>
     <w:rsid w:val="00177175"/>
     <w:rsid w:val="0018074C"/>
     <w:rsid w:val="00180851"/>
     <w:rsid w:val="0018181C"/>
     <w:rsid w:val="00181913"/>
     <w:rsid w:val="00182332"/>
     <w:rsid w:val="00182F78"/>
     <w:rsid w:val="001835B7"/>
     <w:rsid w:val="001838D8"/>
+    <w:rsid w:val="001845A7"/>
     <w:rsid w:val="00184AC5"/>
     <w:rsid w:val="00185096"/>
     <w:rsid w:val="001866A8"/>
     <w:rsid w:val="00186B1F"/>
     <w:rsid w:val="00186B63"/>
     <w:rsid w:val="00186DB5"/>
     <w:rsid w:val="00187A54"/>
     <w:rsid w:val="0019101C"/>
     <w:rsid w:val="001915BA"/>
     <w:rsid w:val="001916D1"/>
     <w:rsid w:val="0019460F"/>
     <w:rsid w:val="00194DB8"/>
     <w:rsid w:val="001958B8"/>
     <w:rsid w:val="00196B5C"/>
     <w:rsid w:val="00197403"/>
     <w:rsid w:val="00197756"/>
     <w:rsid w:val="001A03B4"/>
     <w:rsid w:val="001A0511"/>
     <w:rsid w:val="001A188A"/>
     <w:rsid w:val="001A2B5B"/>
     <w:rsid w:val="001A38D2"/>
     <w:rsid w:val="001A3D1F"/>
     <w:rsid w:val="001A4A82"/>
     <w:rsid w:val="001A68F0"/>
     <w:rsid w:val="001A7339"/>
     <w:rsid w:val="001B00F6"/>
     <w:rsid w:val="001B03D0"/>
     <w:rsid w:val="001B048C"/>
     <w:rsid w:val="001B1228"/>
     <w:rsid w:val="001B155D"/>
     <w:rsid w:val="001B2219"/>
     <w:rsid w:val="001B22D9"/>
     <w:rsid w:val="001B2427"/>
     <w:rsid w:val="001B2BA9"/>
     <w:rsid w:val="001B2C27"/>
     <w:rsid w:val="001B541C"/>
     <w:rsid w:val="001B57FA"/>
     <w:rsid w:val="001B68AA"/>
     <w:rsid w:val="001B6F73"/>
+    <w:rsid w:val="001C0A33"/>
     <w:rsid w:val="001C0CB7"/>
     <w:rsid w:val="001C13F3"/>
     <w:rsid w:val="001C1D89"/>
     <w:rsid w:val="001C1E6B"/>
     <w:rsid w:val="001C23C7"/>
     <w:rsid w:val="001C23FA"/>
     <w:rsid w:val="001C314F"/>
     <w:rsid w:val="001C3C20"/>
     <w:rsid w:val="001C6ECD"/>
     <w:rsid w:val="001C7316"/>
     <w:rsid w:val="001D0372"/>
     <w:rsid w:val="001D0C6D"/>
     <w:rsid w:val="001D0D6D"/>
     <w:rsid w:val="001D113C"/>
     <w:rsid w:val="001D1659"/>
     <w:rsid w:val="001D1E74"/>
     <w:rsid w:val="001D2319"/>
     <w:rsid w:val="001D339C"/>
     <w:rsid w:val="001D64E6"/>
     <w:rsid w:val="001D6830"/>
     <w:rsid w:val="001D6FB1"/>
     <w:rsid w:val="001D7267"/>
     <w:rsid w:val="001E0C00"/>
     <w:rsid w:val="001E285A"/>
     <w:rsid w:val="001E36A7"/>
+    <w:rsid w:val="001E4012"/>
     <w:rsid w:val="001E5113"/>
     <w:rsid w:val="001E5839"/>
     <w:rsid w:val="001E6314"/>
     <w:rsid w:val="001E7065"/>
     <w:rsid w:val="001F014B"/>
     <w:rsid w:val="001F01E2"/>
     <w:rsid w:val="001F05F7"/>
     <w:rsid w:val="001F20D0"/>
     <w:rsid w:val="001F2207"/>
     <w:rsid w:val="001F2369"/>
     <w:rsid w:val="001F2ACB"/>
     <w:rsid w:val="001F305C"/>
     <w:rsid w:val="001F404D"/>
     <w:rsid w:val="001F4599"/>
     <w:rsid w:val="001F5282"/>
     <w:rsid w:val="001F52C9"/>
     <w:rsid w:val="001F559E"/>
+    <w:rsid w:val="001F6BC8"/>
     <w:rsid w:val="001F7072"/>
     <w:rsid w:val="001F76BA"/>
     <w:rsid w:val="002029BF"/>
     <w:rsid w:val="00203A0B"/>
     <w:rsid w:val="00203FE6"/>
     <w:rsid w:val="00204C2B"/>
     <w:rsid w:val="00204FD7"/>
     <w:rsid w:val="0020617A"/>
     <w:rsid w:val="00206421"/>
     <w:rsid w:val="00207C62"/>
     <w:rsid w:val="002101C3"/>
     <w:rsid w:val="00210428"/>
     <w:rsid w:val="00210B37"/>
     <w:rsid w:val="0021134C"/>
     <w:rsid w:val="00211BC2"/>
     <w:rsid w:val="002123AA"/>
     <w:rsid w:val="0021467E"/>
     <w:rsid w:val="00215F7D"/>
     <w:rsid w:val="002170EE"/>
     <w:rsid w:val="002175F1"/>
     <w:rsid w:val="002221DA"/>
     <w:rsid w:val="00222278"/>
     <w:rsid w:val="00222C1A"/>
     <w:rsid w:val="00223878"/>
     <w:rsid w:val="00224261"/>
     <w:rsid w:val="00225419"/>
     <w:rsid w:val="0022651A"/>
     <w:rsid w:val="00226591"/>
     <w:rsid w:val="00227DAB"/>
     <w:rsid w:val="00230C26"/>
     <w:rsid w:val="002320B7"/>
     <w:rsid w:val="00232ECC"/>
     <w:rsid w:val="00233003"/>
     <w:rsid w:val="002348D9"/>
     <w:rsid w:val="00235B44"/>
     <w:rsid w:val="00236A22"/>
     <w:rsid w:val="00236DD6"/>
     <w:rsid w:val="002371BE"/>
     <w:rsid w:val="00237A42"/>
     <w:rsid w:val="00240FF7"/>
     <w:rsid w:val="00241244"/>
+    <w:rsid w:val="00241B0E"/>
     <w:rsid w:val="00241B96"/>
     <w:rsid w:val="002426F1"/>
     <w:rsid w:val="0024584F"/>
     <w:rsid w:val="00247769"/>
     <w:rsid w:val="00250130"/>
     <w:rsid w:val="00250275"/>
     <w:rsid w:val="00251110"/>
     <w:rsid w:val="00251A6F"/>
     <w:rsid w:val="00251E1E"/>
     <w:rsid w:val="00252110"/>
     <w:rsid w:val="00252A5A"/>
     <w:rsid w:val="00254587"/>
     <w:rsid w:val="00254972"/>
     <w:rsid w:val="002549E9"/>
     <w:rsid w:val="00255452"/>
     <w:rsid w:val="002567D5"/>
     <w:rsid w:val="00256B71"/>
     <w:rsid w:val="00256FE7"/>
     <w:rsid w:val="0025776D"/>
     <w:rsid w:val="00257D38"/>
     <w:rsid w:val="00260221"/>
     <w:rsid w:val="0026086E"/>
     <w:rsid w:val="00260AA2"/>
     <w:rsid w:val="00260ABE"/>
+    <w:rsid w:val="00260F6B"/>
     <w:rsid w:val="00261899"/>
     <w:rsid w:val="00262E60"/>
     <w:rsid w:val="00263A73"/>
     <w:rsid w:val="00265168"/>
     <w:rsid w:val="002670F6"/>
     <w:rsid w:val="00267126"/>
     <w:rsid w:val="00267753"/>
     <w:rsid w:val="00270692"/>
     <w:rsid w:val="002728EA"/>
     <w:rsid w:val="00272FE0"/>
     <w:rsid w:val="00273EB8"/>
     <w:rsid w:val="0027475F"/>
     <w:rsid w:val="00274D1D"/>
     <w:rsid w:val="00276F03"/>
     <w:rsid w:val="0028051A"/>
     <w:rsid w:val="00280651"/>
     <w:rsid w:val="00280C13"/>
     <w:rsid w:val="00282390"/>
     <w:rsid w:val="002830BB"/>
     <w:rsid w:val="00283BE0"/>
     <w:rsid w:val="00284300"/>
+    <w:rsid w:val="0028507E"/>
     <w:rsid w:val="00285FB1"/>
     <w:rsid w:val="0028718E"/>
     <w:rsid w:val="002871B3"/>
     <w:rsid w:val="00287613"/>
     <w:rsid w:val="00287B4C"/>
     <w:rsid w:val="00287F09"/>
     <w:rsid w:val="00290AD1"/>
     <w:rsid w:val="00291B1B"/>
     <w:rsid w:val="00292396"/>
     <w:rsid w:val="0029557E"/>
     <w:rsid w:val="002957B9"/>
     <w:rsid w:val="002957E3"/>
     <w:rsid w:val="002970F5"/>
     <w:rsid w:val="002A013E"/>
     <w:rsid w:val="002A043D"/>
     <w:rsid w:val="002A090F"/>
     <w:rsid w:val="002A0BA5"/>
     <w:rsid w:val="002A26BD"/>
     <w:rsid w:val="002A270F"/>
     <w:rsid w:val="002A290E"/>
     <w:rsid w:val="002A37C6"/>
     <w:rsid w:val="002A42AB"/>
     <w:rsid w:val="002A4765"/>
     <w:rsid w:val="002A4CB2"/>
     <w:rsid w:val="002A5CC6"/>
     <w:rsid w:val="002A61C7"/>
     <w:rsid w:val="002A62F5"/>
     <w:rsid w:val="002A63D3"/>
     <w:rsid w:val="002A6666"/>
     <w:rsid w:val="002B21A4"/>
     <w:rsid w:val="002B3CBF"/>
     <w:rsid w:val="002B4BBD"/>
     <w:rsid w:val="002B4F6C"/>
     <w:rsid w:val="002B54D9"/>
     <w:rsid w:val="002B5574"/>
     <w:rsid w:val="002B5FB2"/>
     <w:rsid w:val="002B64F4"/>
     <w:rsid w:val="002B655F"/>
     <w:rsid w:val="002B6A85"/>
     <w:rsid w:val="002B70A4"/>
     <w:rsid w:val="002B7528"/>
     <w:rsid w:val="002B7715"/>
     <w:rsid w:val="002C051E"/>
     <w:rsid w:val="002C069A"/>
     <w:rsid w:val="002C0C79"/>
     <w:rsid w:val="002C0F6F"/>
     <w:rsid w:val="002C209D"/>
     <w:rsid w:val="002C2A9E"/>
+    <w:rsid w:val="002C49F5"/>
     <w:rsid w:val="002C5992"/>
     <w:rsid w:val="002C68EA"/>
     <w:rsid w:val="002C6BE2"/>
     <w:rsid w:val="002C6C8B"/>
     <w:rsid w:val="002C6FDB"/>
     <w:rsid w:val="002D106E"/>
     <w:rsid w:val="002D1215"/>
     <w:rsid w:val="002D15A7"/>
     <w:rsid w:val="002D1A06"/>
     <w:rsid w:val="002D1F64"/>
     <w:rsid w:val="002D3356"/>
     <w:rsid w:val="002D3616"/>
     <w:rsid w:val="002D3B26"/>
     <w:rsid w:val="002D41ED"/>
     <w:rsid w:val="002D46AC"/>
     <w:rsid w:val="002D52AA"/>
     <w:rsid w:val="002D5A39"/>
     <w:rsid w:val="002D7162"/>
     <w:rsid w:val="002E0478"/>
     <w:rsid w:val="002E0C79"/>
     <w:rsid w:val="002E276F"/>
     <w:rsid w:val="002E69DD"/>
     <w:rsid w:val="002E6D03"/>
     <w:rsid w:val="002E73AA"/>
     <w:rsid w:val="002E7844"/>
     <w:rsid w:val="002E78EB"/>
     <w:rsid w:val="002E7EB1"/>
     <w:rsid w:val="002E7FC9"/>
     <w:rsid w:val="002F0171"/>
     <w:rsid w:val="002F177D"/>
     <w:rsid w:val="002F27F5"/>
     <w:rsid w:val="002F5296"/>
     <w:rsid w:val="002F5B8B"/>
     <w:rsid w:val="002F5E21"/>
     <w:rsid w:val="002F6A77"/>
     <w:rsid w:val="002F71AD"/>
+    <w:rsid w:val="002F7B60"/>
     <w:rsid w:val="002F7EA9"/>
     <w:rsid w:val="00302053"/>
     <w:rsid w:val="003031D7"/>
     <w:rsid w:val="00304183"/>
     <w:rsid w:val="003043B6"/>
     <w:rsid w:val="0030469B"/>
     <w:rsid w:val="00304B3D"/>
     <w:rsid w:val="00306497"/>
     <w:rsid w:val="00307C8D"/>
     <w:rsid w:val="003100BC"/>
     <w:rsid w:val="00310239"/>
     <w:rsid w:val="003108EB"/>
     <w:rsid w:val="003113A9"/>
     <w:rsid w:val="0031393F"/>
     <w:rsid w:val="0031434D"/>
     <w:rsid w:val="00314F4A"/>
     <w:rsid w:val="00315833"/>
     <w:rsid w:val="00315B68"/>
     <w:rsid w:val="0031625B"/>
     <w:rsid w:val="003175A8"/>
     <w:rsid w:val="00320282"/>
     <w:rsid w:val="003205D3"/>
     <w:rsid w:val="00320F89"/>
     <w:rsid w:val="0032100B"/>
     <w:rsid w:val="0032243D"/>
@@ -8206,91 +8291,93 @@
     <w:rsid w:val="00351ABC"/>
     <w:rsid w:val="00351EC8"/>
     <w:rsid w:val="003527E8"/>
     <w:rsid w:val="0035296F"/>
     <w:rsid w:val="00352D0C"/>
     <w:rsid w:val="003533EE"/>
     <w:rsid w:val="003537A1"/>
     <w:rsid w:val="0035396D"/>
     <w:rsid w:val="00353A39"/>
     <w:rsid w:val="003568B3"/>
     <w:rsid w:val="00357378"/>
     <w:rsid w:val="00357FDB"/>
     <w:rsid w:val="00360EE3"/>
     <w:rsid w:val="00362B6E"/>
     <w:rsid w:val="0036379E"/>
     <w:rsid w:val="0036429F"/>
     <w:rsid w:val="0037016B"/>
     <w:rsid w:val="003714EC"/>
     <w:rsid w:val="0037217C"/>
     <w:rsid w:val="00372293"/>
     <w:rsid w:val="003722D2"/>
     <w:rsid w:val="00372419"/>
     <w:rsid w:val="00372E23"/>
     <w:rsid w:val="00372F58"/>
     <w:rsid w:val="00372F8C"/>
+    <w:rsid w:val="00373B25"/>
     <w:rsid w:val="00373B54"/>
     <w:rsid w:val="00375323"/>
     <w:rsid w:val="00375A06"/>
     <w:rsid w:val="003764E7"/>
     <w:rsid w:val="003765BE"/>
     <w:rsid w:val="00376A80"/>
     <w:rsid w:val="00376D0D"/>
     <w:rsid w:val="00380043"/>
     <w:rsid w:val="00380079"/>
     <w:rsid w:val="00382E19"/>
     <w:rsid w:val="0038377E"/>
     <w:rsid w:val="0038425B"/>
     <w:rsid w:val="003850F1"/>
     <w:rsid w:val="0038568D"/>
     <w:rsid w:val="00385734"/>
     <w:rsid w:val="00385763"/>
     <w:rsid w:val="003857FE"/>
     <w:rsid w:val="00385C70"/>
     <w:rsid w:val="0038602D"/>
     <w:rsid w:val="003905C8"/>
     <w:rsid w:val="00390806"/>
     <w:rsid w:val="0039156B"/>
     <w:rsid w:val="00392A45"/>
     <w:rsid w:val="0039302B"/>
     <w:rsid w:val="00393994"/>
     <w:rsid w:val="003946C0"/>
     <w:rsid w:val="00396D66"/>
     <w:rsid w:val="003976BD"/>
     <w:rsid w:val="00397A32"/>
     <w:rsid w:val="003A0B78"/>
     <w:rsid w:val="003A0E52"/>
     <w:rsid w:val="003A183D"/>
     <w:rsid w:val="003A1A77"/>
     <w:rsid w:val="003A1C87"/>
     <w:rsid w:val="003A219C"/>
     <w:rsid w:val="003A2327"/>
     <w:rsid w:val="003A2581"/>
     <w:rsid w:val="003A2918"/>
     <w:rsid w:val="003A3298"/>
     <w:rsid w:val="003A4A91"/>
     <w:rsid w:val="003A4E89"/>
+    <w:rsid w:val="003A62BF"/>
     <w:rsid w:val="003A6493"/>
     <w:rsid w:val="003A6D4C"/>
     <w:rsid w:val="003A7958"/>
     <w:rsid w:val="003A7EF5"/>
     <w:rsid w:val="003B0A80"/>
     <w:rsid w:val="003B1B89"/>
     <w:rsid w:val="003B1FB6"/>
     <w:rsid w:val="003B305B"/>
     <w:rsid w:val="003B360C"/>
     <w:rsid w:val="003B3AA5"/>
     <w:rsid w:val="003B471E"/>
     <w:rsid w:val="003B4BBA"/>
     <w:rsid w:val="003B50AB"/>
     <w:rsid w:val="003B5796"/>
     <w:rsid w:val="003B5A3C"/>
     <w:rsid w:val="003B65E9"/>
     <w:rsid w:val="003B66E5"/>
     <w:rsid w:val="003B680E"/>
     <w:rsid w:val="003B766D"/>
     <w:rsid w:val="003C0D2B"/>
     <w:rsid w:val="003C28BE"/>
     <w:rsid w:val="003C48D0"/>
     <w:rsid w:val="003C48F9"/>
     <w:rsid w:val="003C4B1D"/>
     <w:rsid w:val="003C4C66"/>
@@ -8306,50 +8393,51 @@
     <w:rsid w:val="003D2EB7"/>
     <w:rsid w:val="003D3312"/>
     <w:rsid w:val="003D367B"/>
     <w:rsid w:val="003D4037"/>
     <w:rsid w:val="003D40CF"/>
     <w:rsid w:val="003D508B"/>
     <w:rsid w:val="003D6009"/>
     <w:rsid w:val="003D6FF8"/>
     <w:rsid w:val="003D75B7"/>
     <w:rsid w:val="003E17E4"/>
     <w:rsid w:val="003E227B"/>
     <w:rsid w:val="003E264F"/>
     <w:rsid w:val="003E39CB"/>
     <w:rsid w:val="003E4B12"/>
     <w:rsid w:val="003E52B0"/>
     <w:rsid w:val="003E5601"/>
     <w:rsid w:val="003E797A"/>
     <w:rsid w:val="003F2BE5"/>
     <w:rsid w:val="003F39D4"/>
     <w:rsid w:val="003F3B91"/>
     <w:rsid w:val="003F4BE1"/>
     <w:rsid w:val="003F50A5"/>
     <w:rsid w:val="003F698C"/>
     <w:rsid w:val="003F77BF"/>
     <w:rsid w:val="003F7881"/>
+    <w:rsid w:val="00400613"/>
     <w:rsid w:val="004007C6"/>
     <w:rsid w:val="00401BD9"/>
     <w:rsid w:val="00401C17"/>
     <w:rsid w:val="00405900"/>
     <w:rsid w:val="00405950"/>
     <w:rsid w:val="00405B5D"/>
     <w:rsid w:val="004064D8"/>
     <w:rsid w:val="004067B2"/>
     <w:rsid w:val="004073D2"/>
     <w:rsid w:val="00407EDF"/>
     <w:rsid w:val="004116AD"/>
     <w:rsid w:val="004142C7"/>
     <w:rsid w:val="00415296"/>
     <w:rsid w:val="004156D8"/>
     <w:rsid w:val="00417187"/>
     <w:rsid w:val="00417421"/>
     <w:rsid w:val="00417BC7"/>
     <w:rsid w:val="00417E08"/>
     <w:rsid w:val="00422C0A"/>
     <w:rsid w:val="00423099"/>
     <w:rsid w:val="00424C91"/>
     <w:rsid w:val="0042688E"/>
     <w:rsid w:val="0042692A"/>
     <w:rsid w:val="00426DDD"/>
     <w:rsid w:val="004276B2"/>
@@ -8359,83 +8447,86 @@
     <w:rsid w:val="00432055"/>
     <w:rsid w:val="00434303"/>
     <w:rsid w:val="00434FC8"/>
     <w:rsid w:val="00435C3B"/>
     <w:rsid w:val="004360DF"/>
     <w:rsid w:val="00436A02"/>
     <w:rsid w:val="0043767D"/>
     <w:rsid w:val="00437B40"/>
     <w:rsid w:val="0044001C"/>
     <w:rsid w:val="00440E5F"/>
     <w:rsid w:val="00441B92"/>
     <w:rsid w:val="00441CE1"/>
     <w:rsid w:val="00442B10"/>
     <w:rsid w:val="004433AB"/>
     <w:rsid w:val="0044348A"/>
     <w:rsid w:val="00443DEB"/>
     <w:rsid w:val="0044449F"/>
     <w:rsid w:val="00444BAB"/>
     <w:rsid w:val="00445186"/>
     <w:rsid w:val="00445261"/>
     <w:rsid w:val="00445647"/>
     <w:rsid w:val="0044652B"/>
     <w:rsid w:val="004466C5"/>
     <w:rsid w:val="00446A44"/>
     <w:rsid w:val="00446E6D"/>
+    <w:rsid w:val="004507F8"/>
     <w:rsid w:val="00451155"/>
     <w:rsid w:val="0045191A"/>
     <w:rsid w:val="00451BFD"/>
     <w:rsid w:val="004523BB"/>
     <w:rsid w:val="00452759"/>
     <w:rsid w:val="004530ED"/>
     <w:rsid w:val="00453DF7"/>
     <w:rsid w:val="004554C1"/>
     <w:rsid w:val="00456D23"/>
     <w:rsid w:val="00456D84"/>
     <w:rsid w:val="00456FB5"/>
     <w:rsid w:val="0045706C"/>
     <w:rsid w:val="00460AB6"/>
     <w:rsid w:val="00462A05"/>
     <w:rsid w:val="00462E43"/>
     <w:rsid w:val="00462E98"/>
     <w:rsid w:val="00462F64"/>
     <w:rsid w:val="00464606"/>
     <w:rsid w:val="00464B77"/>
     <w:rsid w:val="00464C9F"/>
+    <w:rsid w:val="00464F3C"/>
     <w:rsid w:val="00465739"/>
     <w:rsid w:val="0046612A"/>
     <w:rsid w:val="00466153"/>
     <w:rsid w:val="00467644"/>
     <w:rsid w:val="004676F9"/>
     <w:rsid w:val="0046783F"/>
     <w:rsid w:val="00467C54"/>
     <w:rsid w:val="00470494"/>
     <w:rsid w:val="004704A2"/>
     <w:rsid w:val="00470AD9"/>
     <w:rsid w:val="004710F3"/>
     <w:rsid w:val="004715D9"/>
     <w:rsid w:val="00471819"/>
+    <w:rsid w:val="00471EF3"/>
     <w:rsid w:val="00472D7F"/>
     <w:rsid w:val="004733DD"/>
     <w:rsid w:val="00473719"/>
     <w:rsid w:val="004742F8"/>
     <w:rsid w:val="00476716"/>
     <w:rsid w:val="00476AB6"/>
     <w:rsid w:val="004776E2"/>
     <w:rsid w:val="00477736"/>
     <w:rsid w:val="00480444"/>
     <w:rsid w:val="004806CB"/>
     <w:rsid w:val="00480C32"/>
     <w:rsid w:val="0048185B"/>
     <w:rsid w:val="004833EC"/>
     <w:rsid w:val="00483ED6"/>
     <w:rsid w:val="0048415F"/>
     <w:rsid w:val="00485447"/>
     <w:rsid w:val="00485E07"/>
     <w:rsid w:val="004868F8"/>
     <w:rsid w:val="00486D0E"/>
     <w:rsid w:val="00486D25"/>
     <w:rsid w:val="00487089"/>
     <w:rsid w:val="0048720C"/>
     <w:rsid w:val="0049043B"/>
     <w:rsid w:val="004920A7"/>
     <w:rsid w:val="00492A47"/>
@@ -8463,152 +8554,158 @@
     <w:rsid w:val="004B2335"/>
     <w:rsid w:val="004B2F65"/>
     <w:rsid w:val="004B527F"/>
     <w:rsid w:val="004B560E"/>
     <w:rsid w:val="004B5E10"/>
     <w:rsid w:val="004B5E29"/>
     <w:rsid w:val="004B6853"/>
     <w:rsid w:val="004B692A"/>
     <w:rsid w:val="004B70C0"/>
     <w:rsid w:val="004B74D4"/>
     <w:rsid w:val="004B755C"/>
     <w:rsid w:val="004C01A3"/>
     <w:rsid w:val="004C0944"/>
     <w:rsid w:val="004C23D0"/>
     <w:rsid w:val="004C2B4A"/>
     <w:rsid w:val="004C2B56"/>
     <w:rsid w:val="004C2EEC"/>
     <w:rsid w:val="004C31C8"/>
     <w:rsid w:val="004C36FD"/>
     <w:rsid w:val="004C4750"/>
     <w:rsid w:val="004C48FD"/>
     <w:rsid w:val="004C50A4"/>
     <w:rsid w:val="004C584D"/>
     <w:rsid w:val="004C6249"/>
     <w:rsid w:val="004C6979"/>
+    <w:rsid w:val="004C7377"/>
     <w:rsid w:val="004C7C87"/>
     <w:rsid w:val="004D0658"/>
     <w:rsid w:val="004D1C0F"/>
     <w:rsid w:val="004D2711"/>
     <w:rsid w:val="004D3316"/>
     <w:rsid w:val="004D3C0E"/>
+    <w:rsid w:val="004D4F25"/>
     <w:rsid w:val="004D58DC"/>
     <w:rsid w:val="004D6181"/>
     <w:rsid w:val="004D6B3A"/>
     <w:rsid w:val="004D6B61"/>
     <w:rsid w:val="004D6B8E"/>
     <w:rsid w:val="004D7B1E"/>
     <w:rsid w:val="004E00A4"/>
     <w:rsid w:val="004E0C36"/>
     <w:rsid w:val="004E145A"/>
     <w:rsid w:val="004E2149"/>
     <w:rsid w:val="004E2EF5"/>
     <w:rsid w:val="004E31D8"/>
     <w:rsid w:val="004E3F19"/>
     <w:rsid w:val="004E446D"/>
     <w:rsid w:val="004E4509"/>
     <w:rsid w:val="004E4973"/>
     <w:rsid w:val="004E5A37"/>
     <w:rsid w:val="004E6295"/>
     <w:rsid w:val="004E6375"/>
     <w:rsid w:val="004E6376"/>
     <w:rsid w:val="004E68E9"/>
     <w:rsid w:val="004E7100"/>
     <w:rsid w:val="004E76AB"/>
     <w:rsid w:val="004F0028"/>
     <w:rsid w:val="004F0619"/>
     <w:rsid w:val="004F0AF1"/>
     <w:rsid w:val="004F0FE9"/>
     <w:rsid w:val="004F1E53"/>
     <w:rsid w:val="004F247F"/>
     <w:rsid w:val="004F3BEC"/>
     <w:rsid w:val="004F3DB9"/>
     <w:rsid w:val="004F3FA5"/>
     <w:rsid w:val="004F4AE3"/>
+    <w:rsid w:val="004F4DFB"/>
+    <w:rsid w:val="004F621C"/>
     <w:rsid w:val="004F7067"/>
     <w:rsid w:val="0050037A"/>
     <w:rsid w:val="00500BFB"/>
     <w:rsid w:val="00501451"/>
     <w:rsid w:val="00501988"/>
     <w:rsid w:val="005025A7"/>
     <w:rsid w:val="0050348C"/>
     <w:rsid w:val="0050382D"/>
     <w:rsid w:val="00503B45"/>
     <w:rsid w:val="00503F18"/>
     <w:rsid w:val="005042F1"/>
     <w:rsid w:val="005047C1"/>
     <w:rsid w:val="005056F8"/>
     <w:rsid w:val="00505DDD"/>
     <w:rsid w:val="00507D9D"/>
     <w:rsid w:val="00513595"/>
     <w:rsid w:val="00513A5B"/>
     <w:rsid w:val="00513A9F"/>
     <w:rsid w:val="005144FE"/>
     <w:rsid w:val="005150EF"/>
     <w:rsid w:val="005152CE"/>
     <w:rsid w:val="00515C53"/>
     <w:rsid w:val="005176AC"/>
     <w:rsid w:val="00517BDE"/>
     <w:rsid w:val="00521C0A"/>
     <w:rsid w:val="00521D29"/>
+    <w:rsid w:val="00522502"/>
     <w:rsid w:val="0052273A"/>
     <w:rsid w:val="00522951"/>
     <w:rsid w:val="00522DB5"/>
     <w:rsid w:val="0052354E"/>
     <w:rsid w:val="0052416E"/>
     <w:rsid w:val="00524346"/>
     <w:rsid w:val="00526EDF"/>
     <w:rsid w:val="005276F1"/>
     <w:rsid w:val="00527921"/>
     <w:rsid w:val="00527BC2"/>
     <w:rsid w:val="00527E31"/>
     <w:rsid w:val="005302A3"/>
     <w:rsid w:val="005302E6"/>
     <w:rsid w:val="00530A67"/>
     <w:rsid w:val="00530B6E"/>
     <w:rsid w:val="0053127E"/>
     <w:rsid w:val="00532864"/>
     <w:rsid w:val="005330B9"/>
     <w:rsid w:val="00533A6B"/>
     <w:rsid w:val="00534A2B"/>
     <w:rsid w:val="00534C3F"/>
     <w:rsid w:val="00535DB0"/>
     <w:rsid w:val="00536BF6"/>
     <w:rsid w:val="005371C5"/>
     <w:rsid w:val="005379BF"/>
     <w:rsid w:val="005415CB"/>
     <w:rsid w:val="00541726"/>
     <w:rsid w:val="00541C26"/>
     <w:rsid w:val="00542E35"/>
     <w:rsid w:val="00542E8F"/>
     <w:rsid w:val="0054376A"/>
     <w:rsid w:val="00543F56"/>
     <w:rsid w:val="00544185"/>
     <w:rsid w:val="00544282"/>
     <w:rsid w:val="00544B29"/>
     <w:rsid w:val="00544D2F"/>
     <w:rsid w:val="00544EDB"/>
+    <w:rsid w:val="0054583A"/>
     <w:rsid w:val="0054615C"/>
     <w:rsid w:val="00546698"/>
     <w:rsid w:val="00546877"/>
     <w:rsid w:val="00546B48"/>
     <w:rsid w:val="00547091"/>
     <w:rsid w:val="005471D4"/>
     <w:rsid w:val="0055028D"/>
     <w:rsid w:val="0055054D"/>
     <w:rsid w:val="005505D4"/>
     <w:rsid w:val="00551D91"/>
     <w:rsid w:val="00551E54"/>
     <w:rsid w:val="00552681"/>
     <w:rsid w:val="00553E95"/>
     <w:rsid w:val="00554067"/>
     <w:rsid w:val="005543BE"/>
     <w:rsid w:val="00555652"/>
     <w:rsid w:val="005556BA"/>
     <w:rsid w:val="00555915"/>
     <w:rsid w:val="005568D9"/>
     <w:rsid w:val="00556C09"/>
     <w:rsid w:val="00557FAF"/>
     <w:rsid w:val="00561151"/>
     <w:rsid w:val="0056128B"/>
     <w:rsid w:val="00561521"/>
     <w:rsid w:val="005618BC"/>
@@ -8622,183 +8719,189 @@
     <w:rsid w:val="00567197"/>
     <w:rsid w:val="00570270"/>
     <w:rsid w:val="00572589"/>
     <w:rsid w:val="005737A2"/>
     <w:rsid w:val="005740F4"/>
     <w:rsid w:val="0057486E"/>
     <w:rsid w:val="00575055"/>
     <w:rsid w:val="0057628D"/>
     <w:rsid w:val="00577A55"/>
     <w:rsid w:val="005806F5"/>
     <w:rsid w:val="00581473"/>
     <w:rsid w:val="00583492"/>
     <w:rsid w:val="00583AC3"/>
     <w:rsid w:val="00584A09"/>
     <w:rsid w:val="00584C44"/>
     <w:rsid w:val="005855FF"/>
     <w:rsid w:val="00587064"/>
     <w:rsid w:val="005870CF"/>
     <w:rsid w:val="00587E2C"/>
     <w:rsid w:val="0059009F"/>
     <w:rsid w:val="00590145"/>
     <w:rsid w:val="00590363"/>
     <w:rsid w:val="005912B6"/>
     <w:rsid w:val="00592B51"/>
     <w:rsid w:val="00593AF1"/>
+    <w:rsid w:val="00593C3B"/>
     <w:rsid w:val="00593E8E"/>
     <w:rsid w:val="00593EE5"/>
     <w:rsid w:val="00594A00"/>
     <w:rsid w:val="00594CE1"/>
     <w:rsid w:val="00595665"/>
     <w:rsid w:val="00595DFA"/>
     <w:rsid w:val="0059661F"/>
     <w:rsid w:val="00596A49"/>
     <w:rsid w:val="00597B86"/>
     <w:rsid w:val="005A2318"/>
     <w:rsid w:val="005A23F2"/>
     <w:rsid w:val="005A3B57"/>
     <w:rsid w:val="005A5B12"/>
     <w:rsid w:val="005A5F9F"/>
     <w:rsid w:val="005A5FF0"/>
     <w:rsid w:val="005A7891"/>
     <w:rsid w:val="005A7EDC"/>
     <w:rsid w:val="005B1141"/>
     <w:rsid w:val="005B1A65"/>
     <w:rsid w:val="005B1D77"/>
     <w:rsid w:val="005B230F"/>
     <w:rsid w:val="005B25EF"/>
     <w:rsid w:val="005B260F"/>
     <w:rsid w:val="005B2BA6"/>
     <w:rsid w:val="005B3247"/>
     <w:rsid w:val="005B45F4"/>
     <w:rsid w:val="005B46EC"/>
     <w:rsid w:val="005B4FDF"/>
     <w:rsid w:val="005B5A8B"/>
     <w:rsid w:val="005B5B92"/>
     <w:rsid w:val="005B5F6A"/>
     <w:rsid w:val="005B6B55"/>
     <w:rsid w:val="005B6C6F"/>
     <w:rsid w:val="005B6D4E"/>
+    <w:rsid w:val="005B6FED"/>
     <w:rsid w:val="005B7159"/>
     <w:rsid w:val="005B7692"/>
     <w:rsid w:val="005C0BDA"/>
     <w:rsid w:val="005C0BE3"/>
     <w:rsid w:val="005C0FD5"/>
     <w:rsid w:val="005C10BE"/>
     <w:rsid w:val="005C10FF"/>
     <w:rsid w:val="005C3463"/>
     <w:rsid w:val="005C3E86"/>
     <w:rsid w:val="005C480F"/>
     <w:rsid w:val="005C4C7E"/>
     <w:rsid w:val="005C5F13"/>
     <w:rsid w:val="005D07C4"/>
     <w:rsid w:val="005D0CC6"/>
     <w:rsid w:val="005D1299"/>
     <w:rsid w:val="005D19AF"/>
     <w:rsid w:val="005D19CD"/>
     <w:rsid w:val="005D1FFB"/>
     <w:rsid w:val="005D2383"/>
     <w:rsid w:val="005D2AA8"/>
     <w:rsid w:val="005D2C48"/>
     <w:rsid w:val="005D3356"/>
     <w:rsid w:val="005D3AC0"/>
     <w:rsid w:val="005D44C0"/>
     <w:rsid w:val="005D4B20"/>
     <w:rsid w:val="005D5093"/>
     <w:rsid w:val="005D60FE"/>
     <w:rsid w:val="005D669B"/>
     <w:rsid w:val="005D6720"/>
     <w:rsid w:val="005D676B"/>
     <w:rsid w:val="005D6F4B"/>
+    <w:rsid w:val="005D775E"/>
     <w:rsid w:val="005E1174"/>
     <w:rsid w:val="005E1BCF"/>
     <w:rsid w:val="005E1BD7"/>
     <w:rsid w:val="005E1C24"/>
     <w:rsid w:val="005E1C47"/>
     <w:rsid w:val="005E1EB1"/>
     <w:rsid w:val="005E3625"/>
     <w:rsid w:val="005E37EB"/>
     <w:rsid w:val="005E4192"/>
     <w:rsid w:val="005E42C7"/>
     <w:rsid w:val="005E4797"/>
     <w:rsid w:val="005E54AE"/>
     <w:rsid w:val="005E59D5"/>
     <w:rsid w:val="005E5B1F"/>
     <w:rsid w:val="005E5BDE"/>
     <w:rsid w:val="005E5E85"/>
     <w:rsid w:val="005E61B8"/>
     <w:rsid w:val="005E62A1"/>
     <w:rsid w:val="005E6C0C"/>
     <w:rsid w:val="005E6DDF"/>
     <w:rsid w:val="005E738D"/>
     <w:rsid w:val="005E7462"/>
+    <w:rsid w:val="005F1C38"/>
     <w:rsid w:val="005F25E7"/>
     <w:rsid w:val="005F274A"/>
     <w:rsid w:val="005F382D"/>
     <w:rsid w:val="005F38EB"/>
     <w:rsid w:val="005F4B65"/>
     <w:rsid w:val="005F59FA"/>
     <w:rsid w:val="005F5DF1"/>
     <w:rsid w:val="005F5F39"/>
     <w:rsid w:val="005F6FB5"/>
     <w:rsid w:val="005F7685"/>
     <w:rsid w:val="00600238"/>
     <w:rsid w:val="006012C9"/>
     <w:rsid w:val="006021ED"/>
     <w:rsid w:val="006042B2"/>
     <w:rsid w:val="00604D18"/>
     <w:rsid w:val="006052D0"/>
     <w:rsid w:val="00605525"/>
     <w:rsid w:val="00605C24"/>
     <w:rsid w:val="00606E64"/>
     <w:rsid w:val="00607203"/>
     <w:rsid w:val="0060754B"/>
     <w:rsid w:val="0060780B"/>
     <w:rsid w:val="00607B73"/>
     <w:rsid w:val="00607F81"/>
     <w:rsid w:val="00610F5E"/>
     <w:rsid w:val="00610F99"/>
     <w:rsid w:val="00611A0C"/>
     <w:rsid w:val="0061448E"/>
     <w:rsid w:val="006149DB"/>
+    <w:rsid w:val="006153A8"/>
     <w:rsid w:val="006159D5"/>
     <w:rsid w:val="00616779"/>
     <w:rsid w:val="00617331"/>
     <w:rsid w:val="0062003E"/>
     <w:rsid w:val="0062093D"/>
     <w:rsid w:val="006223FF"/>
     <w:rsid w:val="006225B4"/>
     <w:rsid w:val="006226CB"/>
     <w:rsid w:val="00622B68"/>
     <w:rsid w:val="00622C71"/>
     <w:rsid w:val="0062330D"/>
     <w:rsid w:val="00624C85"/>
     <w:rsid w:val="00624CC0"/>
     <w:rsid w:val="006254D4"/>
     <w:rsid w:val="00626BB3"/>
     <w:rsid w:val="00627191"/>
     <w:rsid w:val="00627CD5"/>
+    <w:rsid w:val="00630767"/>
     <w:rsid w:val="006323A7"/>
     <w:rsid w:val="0063285C"/>
     <w:rsid w:val="00632AA6"/>
     <w:rsid w:val="0063408A"/>
     <w:rsid w:val="00634843"/>
     <w:rsid w:val="00634ED8"/>
     <w:rsid w:val="006359B9"/>
     <w:rsid w:val="00635B23"/>
     <w:rsid w:val="00637157"/>
     <w:rsid w:val="00640FD8"/>
     <w:rsid w:val="0064115A"/>
     <w:rsid w:val="00641E99"/>
     <w:rsid w:val="00642B55"/>
     <w:rsid w:val="0064383D"/>
     <w:rsid w:val="006439B5"/>
     <w:rsid w:val="0064435C"/>
     <w:rsid w:val="00644433"/>
     <w:rsid w:val="0064573D"/>
     <w:rsid w:val="00645835"/>
     <w:rsid w:val="00645C97"/>
     <w:rsid w:val="006466CD"/>
     <w:rsid w:val="00647363"/>
     <w:rsid w:val="0064775F"/>
     <w:rsid w:val="00650A1F"/>
     <w:rsid w:val="006518D1"/>
@@ -8808,50 +8911,51 @@
     <w:rsid w:val="00653872"/>
     <w:rsid w:val="00653D52"/>
     <w:rsid w:val="00654177"/>
     <w:rsid w:val="00654284"/>
     <w:rsid w:val="00654A7A"/>
     <w:rsid w:val="00654CEF"/>
     <w:rsid w:val="00654FDB"/>
     <w:rsid w:val="0065519D"/>
     <w:rsid w:val="0065575B"/>
     <w:rsid w:val="00655B29"/>
     <w:rsid w:val="00656479"/>
     <w:rsid w:val="00656A44"/>
     <w:rsid w:val="00660F5F"/>
     <w:rsid w:val="0066127E"/>
     <w:rsid w:val="00661A9B"/>
     <w:rsid w:val="00661FC0"/>
     <w:rsid w:val="00662175"/>
     <w:rsid w:val="00662A0B"/>
     <w:rsid w:val="006638A1"/>
     <w:rsid w:val="00663A29"/>
     <w:rsid w:val="00663CEE"/>
     <w:rsid w:val="00665922"/>
     <w:rsid w:val="00665A58"/>
     <w:rsid w:val="00666419"/>
     <w:rsid w:val="00666EBA"/>
+    <w:rsid w:val="00666F2E"/>
     <w:rsid w:val="006679AF"/>
     <w:rsid w:val="00667A0C"/>
     <w:rsid w:val="00667A40"/>
     <w:rsid w:val="006704A7"/>
     <w:rsid w:val="0067154C"/>
     <w:rsid w:val="0067187E"/>
     <w:rsid w:val="00671BAB"/>
     <w:rsid w:val="00671E75"/>
     <w:rsid w:val="00672F35"/>
     <w:rsid w:val="00674316"/>
     <w:rsid w:val="00674412"/>
     <w:rsid w:val="00674862"/>
     <w:rsid w:val="00675007"/>
     <w:rsid w:val="00675440"/>
     <w:rsid w:val="006755C0"/>
     <w:rsid w:val="006758EE"/>
     <w:rsid w:val="006759AC"/>
     <w:rsid w:val="00675C12"/>
     <w:rsid w:val="00676486"/>
     <w:rsid w:val="00677F69"/>
     <w:rsid w:val="006804B7"/>
     <w:rsid w:val="006809F8"/>
     <w:rsid w:val="00680AD1"/>
     <w:rsid w:val="00680D61"/>
     <w:rsid w:val="00681111"/>
@@ -8901,396 +9005,413 @@
     <w:rsid w:val="006A6F5B"/>
     <w:rsid w:val="006A6F5F"/>
     <w:rsid w:val="006A7009"/>
     <w:rsid w:val="006A7CFA"/>
     <w:rsid w:val="006A7E37"/>
     <w:rsid w:val="006B1C2F"/>
     <w:rsid w:val="006B1D6A"/>
     <w:rsid w:val="006B1EB6"/>
     <w:rsid w:val="006B20A2"/>
     <w:rsid w:val="006B2490"/>
     <w:rsid w:val="006B4245"/>
     <w:rsid w:val="006B4959"/>
     <w:rsid w:val="006B4974"/>
     <w:rsid w:val="006B514D"/>
     <w:rsid w:val="006B55B4"/>
     <w:rsid w:val="006B58A7"/>
     <w:rsid w:val="006B6A57"/>
     <w:rsid w:val="006B6EFE"/>
     <w:rsid w:val="006C2217"/>
     <w:rsid w:val="006C3738"/>
     <w:rsid w:val="006C37B4"/>
     <w:rsid w:val="006C452F"/>
     <w:rsid w:val="006C4774"/>
     <w:rsid w:val="006C5267"/>
     <w:rsid w:val="006C5B44"/>
+    <w:rsid w:val="006C6143"/>
     <w:rsid w:val="006C61E5"/>
     <w:rsid w:val="006C6ECE"/>
+    <w:rsid w:val="006C6F51"/>
     <w:rsid w:val="006C741D"/>
     <w:rsid w:val="006C7501"/>
     <w:rsid w:val="006C7D49"/>
     <w:rsid w:val="006D0D6B"/>
     <w:rsid w:val="006D1339"/>
     <w:rsid w:val="006D3044"/>
     <w:rsid w:val="006D37EC"/>
     <w:rsid w:val="006D418E"/>
     <w:rsid w:val="006D48E5"/>
     <w:rsid w:val="006D4FAF"/>
     <w:rsid w:val="006D5260"/>
     <w:rsid w:val="006D58A2"/>
     <w:rsid w:val="006D5C7C"/>
     <w:rsid w:val="006D6DDE"/>
     <w:rsid w:val="006D7BF8"/>
     <w:rsid w:val="006E0059"/>
     <w:rsid w:val="006E06D2"/>
     <w:rsid w:val="006E1237"/>
     <w:rsid w:val="006E12A2"/>
     <w:rsid w:val="006E15D1"/>
     <w:rsid w:val="006E1A8D"/>
     <w:rsid w:val="006E1AE7"/>
     <w:rsid w:val="006E3650"/>
     <w:rsid w:val="006E370B"/>
     <w:rsid w:val="006E3EC4"/>
     <w:rsid w:val="006E41D3"/>
     <w:rsid w:val="006E492D"/>
     <w:rsid w:val="006E495C"/>
     <w:rsid w:val="006E4C6D"/>
     <w:rsid w:val="006E4DA8"/>
     <w:rsid w:val="006E5388"/>
     <w:rsid w:val="006E5F5D"/>
     <w:rsid w:val="006E69C8"/>
+    <w:rsid w:val="006E77CB"/>
     <w:rsid w:val="006E7EC5"/>
     <w:rsid w:val="006F0393"/>
     <w:rsid w:val="006F0C92"/>
     <w:rsid w:val="006F138D"/>
     <w:rsid w:val="006F2888"/>
     <w:rsid w:val="006F2BB7"/>
     <w:rsid w:val="006F3543"/>
     <w:rsid w:val="006F361B"/>
     <w:rsid w:val="006F394E"/>
     <w:rsid w:val="006F4938"/>
     <w:rsid w:val="006F54EC"/>
     <w:rsid w:val="006F55C5"/>
     <w:rsid w:val="006F5718"/>
     <w:rsid w:val="006F6C18"/>
     <w:rsid w:val="006F6C6F"/>
     <w:rsid w:val="006F6CA8"/>
     <w:rsid w:val="00700A8A"/>
     <w:rsid w:val="00701466"/>
     <w:rsid w:val="007020CD"/>
     <w:rsid w:val="00702BC1"/>
     <w:rsid w:val="007031FC"/>
     <w:rsid w:val="00703B60"/>
     <w:rsid w:val="007050FF"/>
     <w:rsid w:val="00706CFC"/>
     <w:rsid w:val="00706E48"/>
     <w:rsid w:val="00707222"/>
     <w:rsid w:val="00707B61"/>
     <w:rsid w:val="00707D62"/>
     <w:rsid w:val="0071051A"/>
     <w:rsid w:val="007107DC"/>
     <w:rsid w:val="007107E9"/>
     <w:rsid w:val="00710A7F"/>
     <w:rsid w:val="00711271"/>
     <w:rsid w:val="007121E8"/>
+    <w:rsid w:val="00712A61"/>
     <w:rsid w:val="00712BC9"/>
     <w:rsid w:val="00713007"/>
     <w:rsid w:val="0071472A"/>
     <w:rsid w:val="00714CA6"/>
     <w:rsid w:val="00714EE5"/>
     <w:rsid w:val="007165C8"/>
     <w:rsid w:val="0071689B"/>
     <w:rsid w:val="007169A8"/>
     <w:rsid w:val="00716CD4"/>
     <w:rsid w:val="00720EEC"/>
     <w:rsid w:val="007210D9"/>
     <w:rsid w:val="00721343"/>
     <w:rsid w:val="00722B8A"/>
     <w:rsid w:val="00722CF7"/>
+    <w:rsid w:val="00722D19"/>
+    <w:rsid w:val="00723102"/>
     <w:rsid w:val="007246CF"/>
     <w:rsid w:val="00724C08"/>
     <w:rsid w:val="007255BA"/>
+    <w:rsid w:val="00725BCF"/>
     <w:rsid w:val="00725F29"/>
     <w:rsid w:val="0072632E"/>
     <w:rsid w:val="00726B36"/>
     <w:rsid w:val="00727CD2"/>
     <w:rsid w:val="0073027D"/>
     <w:rsid w:val="007306E6"/>
     <w:rsid w:val="00730FFF"/>
     <w:rsid w:val="00731222"/>
     <w:rsid w:val="007317B9"/>
     <w:rsid w:val="00732284"/>
     <w:rsid w:val="00733385"/>
     <w:rsid w:val="00733924"/>
     <w:rsid w:val="00733C6D"/>
     <w:rsid w:val="00734177"/>
     <w:rsid w:val="00734551"/>
+    <w:rsid w:val="00734C5E"/>
     <w:rsid w:val="0073625A"/>
     <w:rsid w:val="00736788"/>
     <w:rsid w:val="0073776F"/>
     <w:rsid w:val="00737795"/>
     <w:rsid w:val="00740CF5"/>
     <w:rsid w:val="00741CE9"/>
     <w:rsid w:val="00742415"/>
     <w:rsid w:val="00742CBC"/>
     <w:rsid w:val="00743A77"/>
     <w:rsid w:val="00743C37"/>
     <w:rsid w:val="007445B4"/>
     <w:rsid w:val="0074493D"/>
     <w:rsid w:val="00744B37"/>
     <w:rsid w:val="007454D0"/>
     <w:rsid w:val="00745511"/>
     <w:rsid w:val="00745899"/>
     <w:rsid w:val="00746011"/>
     <w:rsid w:val="0074643E"/>
     <w:rsid w:val="00746E52"/>
     <w:rsid w:val="00747EE5"/>
     <w:rsid w:val="00750425"/>
     <w:rsid w:val="00750711"/>
     <w:rsid w:val="007508C8"/>
     <w:rsid w:val="00752B49"/>
     <w:rsid w:val="00753902"/>
     <w:rsid w:val="00755A56"/>
     <w:rsid w:val="00755E34"/>
     <w:rsid w:val="00756531"/>
     <w:rsid w:val="00756566"/>
     <w:rsid w:val="0075667D"/>
     <w:rsid w:val="0075706C"/>
     <w:rsid w:val="00757601"/>
     <w:rsid w:val="007600B9"/>
     <w:rsid w:val="00760A47"/>
     <w:rsid w:val="00760CAC"/>
     <w:rsid w:val="007610ED"/>
     <w:rsid w:val="0076172A"/>
+    <w:rsid w:val="0076349B"/>
     <w:rsid w:val="0076377F"/>
     <w:rsid w:val="007642DA"/>
     <w:rsid w:val="00764D90"/>
     <w:rsid w:val="00765445"/>
     <w:rsid w:val="007664A5"/>
     <w:rsid w:val="00766BF2"/>
     <w:rsid w:val="00766FEF"/>
     <w:rsid w:val="00767127"/>
     <w:rsid w:val="007707D8"/>
     <w:rsid w:val="00770EFF"/>
     <w:rsid w:val="007711B2"/>
     <w:rsid w:val="00771528"/>
     <w:rsid w:val="00771F21"/>
     <w:rsid w:val="00772193"/>
     <w:rsid w:val="00772223"/>
     <w:rsid w:val="007726D6"/>
     <w:rsid w:val="00772700"/>
     <w:rsid w:val="007738ED"/>
     <w:rsid w:val="00773D2C"/>
     <w:rsid w:val="007754CE"/>
     <w:rsid w:val="007755A9"/>
     <w:rsid w:val="00775BCA"/>
     <w:rsid w:val="00777A0E"/>
     <w:rsid w:val="00780E11"/>
     <w:rsid w:val="007827CB"/>
     <w:rsid w:val="0078393D"/>
     <w:rsid w:val="00785C73"/>
     <w:rsid w:val="00785C88"/>
     <w:rsid w:val="00785F71"/>
     <w:rsid w:val="007860DA"/>
+    <w:rsid w:val="007864F9"/>
     <w:rsid w:val="007870C7"/>
     <w:rsid w:val="00787C64"/>
     <w:rsid w:val="00787DB5"/>
     <w:rsid w:val="007904CE"/>
     <w:rsid w:val="00790635"/>
     <w:rsid w:val="0079098B"/>
     <w:rsid w:val="0079103D"/>
     <w:rsid w:val="00791196"/>
     <w:rsid w:val="00792B8A"/>
     <w:rsid w:val="007944E9"/>
     <w:rsid w:val="0079547F"/>
     <w:rsid w:val="007957DC"/>
     <w:rsid w:val="007958FC"/>
     <w:rsid w:val="00795CC4"/>
     <w:rsid w:val="007A12A0"/>
     <w:rsid w:val="007A2598"/>
     <w:rsid w:val="007A2C39"/>
     <w:rsid w:val="007A3D77"/>
     <w:rsid w:val="007A40A6"/>
     <w:rsid w:val="007A41EE"/>
     <w:rsid w:val="007A42B1"/>
     <w:rsid w:val="007A4334"/>
     <w:rsid w:val="007A720C"/>
     <w:rsid w:val="007A73F9"/>
     <w:rsid w:val="007A7D75"/>
     <w:rsid w:val="007B0B19"/>
     <w:rsid w:val="007B37F7"/>
     <w:rsid w:val="007B3BD4"/>
     <w:rsid w:val="007B3DF9"/>
     <w:rsid w:val="007B4DAD"/>
     <w:rsid w:val="007B500F"/>
     <w:rsid w:val="007B6290"/>
     <w:rsid w:val="007B64F7"/>
     <w:rsid w:val="007B6BB5"/>
     <w:rsid w:val="007B72F0"/>
     <w:rsid w:val="007B7391"/>
     <w:rsid w:val="007B778F"/>
     <w:rsid w:val="007B7B92"/>
     <w:rsid w:val="007B7F82"/>
     <w:rsid w:val="007C0F3D"/>
     <w:rsid w:val="007C101B"/>
     <w:rsid w:val="007C24CA"/>
     <w:rsid w:val="007C25BE"/>
     <w:rsid w:val="007C3C6B"/>
     <w:rsid w:val="007C42FA"/>
+    <w:rsid w:val="007C4710"/>
     <w:rsid w:val="007C520B"/>
     <w:rsid w:val="007C5F46"/>
     <w:rsid w:val="007D09D2"/>
     <w:rsid w:val="007D0EC2"/>
     <w:rsid w:val="007D1779"/>
     <w:rsid w:val="007D1DF0"/>
     <w:rsid w:val="007D205A"/>
     <w:rsid w:val="007D35E0"/>
     <w:rsid w:val="007D365E"/>
     <w:rsid w:val="007D3762"/>
     <w:rsid w:val="007D408E"/>
+    <w:rsid w:val="007D41DB"/>
     <w:rsid w:val="007D4AAA"/>
     <w:rsid w:val="007D52C2"/>
     <w:rsid w:val="007D6AED"/>
     <w:rsid w:val="007D6F1D"/>
     <w:rsid w:val="007D747B"/>
     <w:rsid w:val="007D78B4"/>
     <w:rsid w:val="007D7FBD"/>
     <w:rsid w:val="007E0C2E"/>
     <w:rsid w:val="007E16E4"/>
     <w:rsid w:val="007E1E31"/>
     <w:rsid w:val="007E26C1"/>
     <w:rsid w:val="007E2954"/>
     <w:rsid w:val="007E407E"/>
     <w:rsid w:val="007E489C"/>
     <w:rsid w:val="007E4DF4"/>
     <w:rsid w:val="007E509E"/>
     <w:rsid w:val="007E55A3"/>
     <w:rsid w:val="007E5AFB"/>
     <w:rsid w:val="007E5ED3"/>
     <w:rsid w:val="007E6E05"/>
     <w:rsid w:val="007E6FB8"/>
     <w:rsid w:val="007E7027"/>
     <w:rsid w:val="007E7190"/>
     <w:rsid w:val="007E76EC"/>
     <w:rsid w:val="007F0F53"/>
     <w:rsid w:val="007F335B"/>
     <w:rsid w:val="007F412D"/>
     <w:rsid w:val="007F4417"/>
     <w:rsid w:val="007F4B9E"/>
     <w:rsid w:val="007F4F1D"/>
     <w:rsid w:val="007F60C0"/>
     <w:rsid w:val="007F63C5"/>
     <w:rsid w:val="007F7196"/>
     <w:rsid w:val="007F73DA"/>
     <w:rsid w:val="008008F6"/>
+    <w:rsid w:val="0080194D"/>
     <w:rsid w:val="0080251A"/>
     <w:rsid w:val="0080262A"/>
     <w:rsid w:val="0080293A"/>
     <w:rsid w:val="008029B5"/>
     <w:rsid w:val="00802DEA"/>
     <w:rsid w:val="008035D2"/>
     <w:rsid w:val="00803ADD"/>
     <w:rsid w:val="00803AF9"/>
     <w:rsid w:val="0080685C"/>
     <w:rsid w:val="008068BE"/>
     <w:rsid w:val="00806A5E"/>
     <w:rsid w:val="0080709C"/>
     <w:rsid w:val="008071F3"/>
     <w:rsid w:val="008074CB"/>
     <w:rsid w:val="0081051A"/>
     <w:rsid w:val="008107E8"/>
     <w:rsid w:val="008108D3"/>
     <w:rsid w:val="0081114E"/>
     <w:rsid w:val="00812335"/>
     <w:rsid w:val="00812555"/>
     <w:rsid w:val="00812AA4"/>
+    <w:rsid w:val="00813735"/>
     <w:rsid w:val="008139F6"/>
     <w:rsid w:val="008150D5"/>
     <w:rsid w:val="008150E9"/>
     <w:rsid w:val="00815739"/>
     <w:rsid w:val="00815E6B"/>
     <w:rsid w:val="00815F2D"/>
     <w:rsid w:val="00816053"/>
     <w:rsid w:val="008169AF"/>
     <w:rsid w:val="00816B65"/>
     <w:rsid w:val="00816C2C"/>
     <w:rsid w:val="00816D30"/>
     <w:rsid w:val="00816FCE"/>
     <w:rsid w:val="0081708E"/>
     <w:rsid w:val="00820150"/>
     <w:rsid w:val="0082073E"/>
     <w:rsid w:val="00821B7E"/>
     <w:rsid w:val="00822308"/>
     <w:rsid w:val="00822C79"/>
     <w:rsid w:val="0082316E"/>
     <w:rsid w:val="00823704"/>
     <w:rsid w:val="00823923"/>
     <w:rsid w:val="00825737"/>
     <w:rsid w:val="00825830"/>
     <w:rsid w:val="00825EEA"/>
     <w:rsid w:val="00825F0E"/>
     <w:rsid w:val="00826C98"/>
     <w:rsid w:val="008301CF"/>
     <w:rsid w:val="0083064C"/>
     <w:rsid w:val="00831522"/>
+    <w:rsid w:val="008319F3"/>
     <w:rsid w:val="00832063"/>
     <w:rsid w:val="00832935"/>
     <w:rsid w:val="00834415"/>
     <w:rsid w:val="00834738"/>
     <w:rsid w:val="00834A94"/>
     <w:rsid w:val="00835783"/>
     <w:rsid w:val="00835AE7"/>
     <w:rsid w:val="008360AC"/>
     <w:rsid w:val="00836463"/>
     <w:rsid w:val="008364A2"/>
     <w:rsid w:val="008364BF"/>
     <w:rsid w:val="0083687A"/>
     <w:rsid w:val="008376CC"/>
     <w:rsid w:val="00837879"/>
     <w:rsid w:val="00837CFD"/>
     <w:rsid w:val="0084047F"/>
     <w:rsid w:val="008404E2"/>
     <w:rsid w:val="00840EDB"/>
     <w:rsid w:val="00841155"/>
     <w:rsid w:val="0084170A"/>
     <w:rsid w:val="00841E1F"/>
     <w:rsid w:val="008425CB"/>
+    <w:rsid w:val="0084329D"/>
     <w:rsid w:val="0084371B"/>
     <w:rsid w:val="00843885"/>
     <w:rsid w:val="008444B4"/>
     <w:rsid w:val="00845407"/>
     <w:rsid w:val="00845B37"/>
     <w:rsid w:val="00845E52"/>
     <w:rsid w:val="00847559"/>
     <w:rsid w:val="00847FA4"/>
     <w:rsid w:val="00850740"/>
     <w:rsid w:val="00850AB1"/>
     <w:rsid w:val="00850D5D"/>
     <w:rsid w:val="00850FC4"/>
     <w:rsid w:val="00852C9B"/>
     <w:rsid w:val="008543D1"/>
     <w:rsid w:val="00854F48"/>
+    <w:rsid w:val="00855A51"/>
     <w:rsid w:val="0085606E"/>
     <w:rsid w:val="0085682C"/>
     <w:rsid w:val="00856B84"/>
     <w:rsid w:val="0085776B"/>
     <w:rsid w:val="00857984"/>
     <w:rsid w:val="00857C29"/>
     <w:rsid w:val="00860409"/>
     <w:rsid w:val="008614F6"/>
     <w:rsid w:val="008626E9"/>
     <w:rsid w:val="00862BDD"/>
     <w:rsid w:val="00863255"/>
     <w:rsid w:val="00863FBF"/>
     <w:rsid w:val="00864A7C"/>
     <w:rsid w:val="00864DB9"/>
     <w:rsid w:val="00865923"/>
     <w:rsid w:val="00865CE2"/>
     <w:rsid w:val="008660B8"/>
     <w:rsid w:val="0086666D"/>
     <w:rsid w:val="0086723F"/>
     <w:rsid w:val="008715A6"/>
     <w:rsid w:val="00873475"/>
     <w:rsid w:val="008744F1"/>
     <w:rsid w:val="0087510B"/>
     <w:rsid w:val="008752BA"/>
     <w:rsid w:val="00877445"/>
@@ -9328,73 +9449,76 @@
     <w:rsid w:val="008A3D6A"/>
     <w:rsid w:val="008A4209"/>
     <w:rsid w:val="008A47BF"/>
     <w:rsid w:val="008A5138"/>
     <w:rsid w:val="008A5900"/>
     <w:rsid w:val="008A5FD0"/>
     <w:rsid w:val="008A64EB"/>
     <w:rsid w:val="008A699C"/>
     <w:rsid w:val="008B109A"/>
     <w:rsid w:val="008B142E"/>
     <w:rsid w:val="008B1653"/>
     <w:rsid w:val="008B195E"/>
     <w:rsid w:val="008B21CA"/>
     <w:rsid w:val="008B2C1B"/>
     <w:rsid w:val="008B2F0A"/>
     <w:rsid w:val="008B398B"/>
     <w:rsid w:val="008B582A"/>
     <w:rsid w:val="008B5C9B"/>
     <w:rsid w:val="008B5EA1"/>
     <w:rsid w:val="008B61F8"/>
     <w:rsid w:val="008B6765"/>
     <w:rsid w:val="008B6A65"/>
     <w:rsid w:val="008B7BCD"/>
     <w:rsid w:val="008C0209"/>
     <w:rsid w:val="008C1176"/>
+    <w:rsid w:val="008C13F7"/>
     <w:rsid w:val="008C27A0"/>
+    <w:rsid w:val="008C28E5"/>
     <w:rsid w:val="008C38C7"/>
     <w:rsid w:val="008C3CF9"/>
     <w:rsid w:val="008C4152"/>
     <w:rsid w:val="008C4224"/>
     <w:rsid w:val="008C4BEA"/>
     <w:rsid w:val="008C5F49"/>
     <w:rsid w:val="008C6217"/>
     <w:rsid w:val="008C6EB6"/>
     <w:rsid w:val="008C722E"/>
     <w:rsid w:val="008C7479"/>
     <w:rsid w:val="008C7A43"/>
     <w:rsid w:val="008C7B1B"/>
     <w:rsid w:val="008D10BD"/>
     <w:rsid w:val="008D12FC"/>
     <w:rsid w:val="008D2093"/>
     <w:rsid w:val="008D2CFD"/>
     <w:rsid w:val="008D2F00"/>
     <w:rsid w:val="008D3574"/>
     <w:rsid w:val="008D3D2E"/>
     <w:rsid w:val="008D4DC1"/>
     <w:rsid w:val="008D56BE"/>
     <w:rsid w:val="008D59E3"/>
+    <w:rsid w:val="008D5F34"/>
     <w:rsid w:val="008D7602"/>
     <w:rsid w:val="008D7DDB"/>
     <w:rsid w:val="008E005D"/>
     <w:rsid w:val="008E0929"/>
     <w:rsid w:val="008E0BA3"/>
     <w:rsid w:val="008E0CAF"/>
     <w:rsid w:val="008E10DA"/>
     <w:rsid w:val="008E1EEA"/>
     <w:rsid w:val="008E2AC8"/>
     <w:rsid w:val="008E3A28"/>
     <w:rsid w:val="008E432C"/>
     <w:rsid w:val="008E4FAD"/>
     <w:rsid w:val="008E672F"/>
     <w:rsid w:val="008E6B13"/>
     <w:rsid w:val="008E6B47"/>
     <w:rsid w:val="008E7920"/>
     <w:rsid w:val="008E7D97"/>
     <w:rsid w:val="008F11DD"/>
     <w:rsid w:val="008F22E5"/>
     <w:rsid w:val="008F2BAD"/>
     <w:rsid w:val="008F3030"/>
     <w:rsid w:val="008F429B"/>
     <w:rsid w:val="008F469E"/>
     <w:rsid w:val="008F592A"/>
     <w:rsid w:val="008F64CA"/>
@@ -9406,50 +9530,51 @@
     <w:rsid w:val="009045B7"/>
     <w:rsid w:val="00904AF6"/>
     <w:rsid w:val="00904B43"/>
     <w:rsid w:val="00905730"/>
     <w:rsid w:val="00905773"/>
     <w:rsid w:val="009059D3"/>
     <w:rsid w:val="00905C11"/>
     <w:rsid w:val="0090635A"/>
     <w:rsid w:val="009066E9"/>
     <w:rsid w:val="00911295"/>
     <w:rsid w:val="009118D5"/>
     <w:rsid w:val="00911BAB"/>
     <w:rsid w:val="00912611"/>
     <w:rsid w:val="00912724"/>
     <w:rsid w:val="00913600"/>
     <w:rsid w:val="00914BB4"/>
     <w:rsid w:val="00915207"/>
     <w:rsid w:val="0091538C"/>
     <w:rsid w:val="0091646D"/>
     <w:rsid w:val="009167E8"/>
     <w:rsid w:val="00917DB6"/>
     <w:rsid w:val="00920060"/>
     <w:rsid w:val="009202FC"/>
     <w:rsid w:val="00920728"/>
     <w:rsid w:val="00921113"/>
+    <w:rsid w:val="0092187B"/>
     <w:rsid w:val="00922488"/>
     <w:rsid w:val="00922EC4"/>
     <w:rsid w:val="009237C2"/>
     <w:rsid w:val="0092401D"/>
     <w:rsid w:val="00924108"/>
     <w:rsid w:val="0092461A"/>
     <w:rsid w:val="00925172"/>
     <w:rsid w:val="00926DEB"/>
     <w:rsid w:val="00927FE7"/>
     <w:rsid w:val="00931027"/>
     <w:rsid w:val="00931BA9"/>
     <w:rsid w:val="00932923"/>
     <w:rsid w:val="00932B8C"/>
     <w:rsid w:val="00932C0D"/>
     <w:rsid w:val="00932E60"/>
     <w:rsid w:val="00933A5E"/>
     <w:rsid w:val="00933C29"/>
     <w:rsid w:val="00933DD6"/>
     <w:rsid w:val="00933FC5"/>
     <w:rsid w:val="0093425B"/>
     <w:rsid w:val="00934283"/>
     <w:rsid w:val="009351C6"/>
     <w:rsid w:val="0093543A"/>
     <w:rsid w:val="00935A35"/>
     <w:rsid w:val="0093737D"/>
@@ -9468,67 +9593,69 @@
     <w:rsid w:val="00943F46"/>
     <w:rsid w:val="00944145"/>
     <w:rsid w:val="00945C2E"/>
     <w:rsid w:val="00945FF1"/>
     <w:rsid w:val="009462E3"/>
     <w:rsid w:val="00946B81"/>
     <w:rsid w:val="00946CCB"/>
     <w:rsid w:val="009475BA"/>
     <w:rsid w:val="009504E5"/>
     <w:rsid w:val="0095089C"/>
     <w:rsid w:val="00950AE5"/>
     <w:rsid w:val="00951454"/>
     <w:rsid w:val="00952C8E"/>
     <w:rsid w:val="00952DAE"/>
     <w:rsid w:val="00952EF5"/>
     <w:rsid w:val="0095378F"/>
     <w:rsid w:val="00953979"/>
     <w:rsid w:val="00954D6B"/>
     <w:rsid w:val="00955483"/>
     <w:rsid w:val="0095612A"/>
     <w:rsid w:val="00956C43"/>
     <w:rsid w:val="00956F98"/>
     <w:rsid w:val="009604E4"/>
     <w:rsid w:val="009617A6"/>
     <w:rsid w:val="00961A4C"/>
+    <w:rsid w:val="00962138"/>
     <w:rsid w:val="00962AD8"/>
     <w:rsid w:val="009632E9"/>
     <w:rsid w:val="009632F3"/>
     <w:rsid w:val="009640D8"/>
     <w:rsid w:val="00966738"/>
     <w:rsid w:val="00966AFC"/>
     <w:rsid w:val="009673A0"/>
     <w:rsid w:val="0097008C"/>
     <w:rsid w:val="009702B9"/>
     <w:rsid w:val="00970E55"/>
     <w:rsid w:val="00971278"/>
     <w:rsid w:val="00971A50"/>
     <w:rsid w:val="009725A8"/>
     <w:rsid w:val="009725B6"/>
     <w:rsid w:val="00973E3D"/>
     <w:rsid w:val="00974896"/>
     <w:rsid w:val="00974B3E"/>
+    <w:rsid w:val="00975F96"/>
     <w:rsid w:val="00976382"/>
     <w:rsid w:val="00976695"/>
     <w:rsid w:val="00976D7B"/>
     <w:rsid w:val="009777BB"/>
     <w:rsid w:val="009803B5"/>
     <w:rsid w:val="00981BAA"/>
     <w:rsid w:val="00981D27"/>
     <w:rsid w:val="009823ED"/>
     <w:rsid w:val="009828F3"/>
     <w:rsid w:val="00985B44"/>
     <w:rsid w:val="0098608B"/>
     <w:rsid w:val="00986881"/>
     <w:rsid w:val="009904B8"/>
     <w:rsid w:val="00990898"/>
     <w:rsid w:val="009913F6"/>
     <w:rsid w:val="00991650"/>
     <w:rsid w:val="00992045"/>
     <w:rsid w:val="00992DA3"/>
     <w:rsid w:val="009935CB"/>
     <w:rsid w:val="009939A4"/>
     <w:rsid w:val="00993A98"/>
     <w:rsid w:val="009946B0"/>
     <w:rsid w:val="00994903"/>
     <w:rsid w:val="00995EB6"/>
     <w:rsid w:val="00996199"/>
@@ -9598,50 +9725,51 @@
     <w:rsid w:val="009E6084"/>
     <w:rsid w:val="009E6912"/>
     <w:rsid w:val="009E696A"/>
     <w:rsid w:val="009E6CBC"/>
     <w:rsid w:val="009E751D"/>
     <w:rsid w:val="009E7E9A"/>
     <w:rsid w:val="009F40BF"/>
     <w:rsid w:val="009F415E"/>
     <w:rsid w:val="009F4990"/>
     <w:rsid w:val="009F539C"/>
     <w:rsid w:val="009F57E1"/>
     <w:rsid w:val="009F6434"/>
     <w:rsid w:val="009F6AFE"/>
     <w:rsid w:val="009F6E15"/>
     <w:rsid w:val="00A011C5"/>
     <w:rsid w:val="00A02115"/>
     <w:rsid w:val="00A03878"/>
     <w:rsid w:val="00A03F37"/>
     <w:rsid w:val="00A0451C"/>
     <w:rsid w:val="00A04994"/>
     <w:rsid w:val="00A04A7F"/>
     <w:rsid w:val="00A04F87"/>
     <w:rsid w:val="00A0561A"/>
     <w:rsid w:val="00A07CD6"/>
     <w:rsid w:val="00A10252"/>
+    <w:rsid w:val="00A10520"/>
     <w:rsid w:val="00A1194D"/>
     <w:rsid w:val="00A119A1"/>
     <w:rsid w:val="00A12881"/>
     <w:rsid w:val="00A13168"/>
     <w:rsid w:val="00A163D1"/>
     <w:rsid w:val="00A16D57"/>
     <w:rsid w:val="00A16FBF"/>
     <w:rsid w:val="00A17146"/>
     <w:rsid w:val="00A17F71"/>
     <w:rsid w:val="00A20BF3"/>
     <w:rsid w:val="00A20D57"/>
     <w:rsid w:val="00A21033"/>
     <w:rsid w:val="00A21BE7"/>
     <w:rsid w:val="00A21ED7"/>
     <w:rsid w:val="00A2202D"/>
     <w:rsid w:val="00A23087"/>
     <w:rsid w:val="00A241D8"/>
     <w:rsid w:val="00A24AE6"/>
     <w:rsid w:val="00A25DDB"/>
     <w:rsid w:val="00A27265"/>
     <w:rsid w:val="00A27DE0"/>
     <w:rsid w:val="00A301E5"/>
     <w:rsid w:val="00A30A16"/>
     <w:rsid w:val="00A30CE6"/>
     <w:rsid w:val="00A310AB"/>
@@ -9668,144 +9796,149 @@
     <w:rsid w:val="00A5002C"/>
     <w:rsid w:val="00A5071A"/>
     <w:rsid w:val="00A50BE2"/>
     <w:rsid w:val="00A53F93"/>
     <w:rsid w:val="00A53FF2"/>
     <w:rsid w:val="00A543AE"/>
     <w:rsid w:val="00A548B8"/>
     <w:rsid w:val="00A551C6"/>
     <w:rsid w:val="00A562F3"/>
     <w:rsid w:val="00A56681"/>
     <w:rsid w:val="00A6013A"/>
     <w:rsid w:val="00A60646"/>
     <w:rsid w:val="00A608F5"/>
     <w:rsid w:val="00A60BA8"/>
     <w:rsid w:val="00A61379"/>
     <w:rsid w:val="00A61AD8"/>
     <w:rsid w:val="00A61D9E"/>
     <w:rsid w:val="00A61DE7"/>
     <w:rsid w:val="00A62546"/>
     <w:rsid w:val="00A625D5"/>
     <w:rsid w:val="00A63174"/>
     <w:rsid w:val="00A63798"/>
     <w:rsid w:val="00A638A0"/>
     <w:rsid w:val="00A63BB2"/>
     <w:rsid w:val="00A6481B"/>
+    <w:rsid w:val="00A665D8"/>
     <w:rsid w:val="00A66EA1"/>
     <w:rsid w:val="00A67088"/>
     <w:rsid w:val="00A67223"/>
     <w:rsid w:val="00A67944"/>
     <w:rsid w:val="00A67E65"/>
     <w:rsid w:val="00A67F49"/>
     <w:rsid w:val="00A70208"/>
     <w:rsid w:val="00A706BE"/>
     <w:rsid w:val="00A716E7"/>
     <w:rsid w:val="00A7179F"/>
     <w:rsid w:val="00A71F87"/>
     <w:rsid w:val="00A726D8"/>
     <w:rsid w:val="00A732A6"/>
     <w:rsid w:val="00A75569"/>
     <w:rsid w:val="00A80572"/>
     <w:rsid w:val="00A80E49"/>
+    <w:rsid w:val="00A818D1"/>
     <w:rsid w:val="00A81D7B"/>
     <w:rsid w:val="00A843BC"/>
     <w:rsid w:val="00A84818"/>
     <w:rsid w:val="00A850E5"/>
     <w:rsid w:val="00A852A0"/>
     <w:rsid w:val="00A86449"/>
+    <w:rsid w:val="00A87653"/>
     <w:rsid w:val="00A90779"/>
     <w:rsid w:val="00A90B5B"/>
     <w:rsid w:val="00A90F15"/>
     <w:rsid w:val="00A91748"/>
     <w:rsid w:val="00A91B1D"/>
     <w:rsid w:val="00A930B9"/>
     <w:rsid w:val="00A93751"/>
     <w:rsid w:val="00A94552"/>
     <w:rsid w:val="00A95097"/>
     <w:rsid w:val="00A963DE"/>
     <w:rsid w:val="00A96573"/>
     <w:rsid w:val="00A969B4"/>
     <w:rsid w:val="00A97829"/>
     <w:rsid w:val="00A97B59"/>
     <w:rsid w:val="00AA1EC9"/>
     <w:rsid w:val="00AA2361"/>
     <w:rsid w:val="00AA26BF"/>
     <w:rsid w:val="00AA27B3"/>
     <w:rsid w:val="00AA2C4F"/>
     <w:rsid w:val="00AA30A6"/>
     <w:rsid w:val="00AA32D4"/>
     <w:rsid w:val="00AA35C7"/>
     <w:rsid w:val="00AA377F"/>
     <w:rsid w:val="00AA38A8"/>
     <w:rsid w:val="00AA3A0A"/>
     <w:rsid w:val="00AA4C24"/>
     <w:rsid w:val="00AA511F"/>
     <w:rsid w:val="00AA6174"/>
     <w:rsid w:val="00AA652F"/>
     <w:rsid w:val="00AA6B96"/>
     <w:rsid w:val="00AA7656"/>
+    <w:rsid w:val="00AB06AC"/>
     <w:rsid w:val="00AB0BF4"/>
     <w:rsid w:val="00AB2820"/>
     <w:rsid w:val="00AB4905"/>
     <w:rsid w:val="00AB4A9E"/>
     <w:rsid w:val="00AB5451"/>
     <w:rsid w:val="00AB622C"/>
     <w:rsid w:val="00AB6CB0"/>
     <w:rsid w:val="00AB6E29"/>
     <w:rsid w:val="00AB7477"/>
     <w:rsid w:val="00AC23E0"/>
     <w:rsid w:val="00AC4165"/>
     <w:rsid w:val="00AC4721"/>
     <w:rsid w:val="00AC4A96"/>
     <w:rsid w:val="00AC5CB4"/>
     <w:rsid w:val="00AC5D5D"/>
     <w:rsid w:val="00AC6321"/>
     <w:rsid w:val="00AC75B6"/>
     <w:rsid w:val="00AD0188"/>
     <w:rsid w:val="00AD175A"/>
     <w:rsid w:val="00AD1E0F"/>
     <w:rsid w:val="00AD2DE6"/>
     <w:rsid w:val="00AD30CB"/>
     <w:rsid w:val="00AD3AE5"/>
     <w:rsid w:val="00AD4463"/>
     <w:rsid w:val="00AD45C5"/>
     <w:rsid w:val="00AD635E"/>
     <w:rsid w:val="00AD6611"/>
     <w:rsid w:val="00AD737F"/>
     <w:rsid w:val="00AD7DCD"/>
     <w:rsid w:val="00AD7FF3"/>
     <w:rsid w:val="00AE019C"/>
     <w:rsid w:val="00AE0B42"/>
     <w:rsid w:val="00AE0B45"/>
     <w:rsid w:val="00AE1A6F"/>
     <w:rsid w:val="00AE1D40"/>
     <w:rsid w:val="00AE23EA"/>
     <w:rsid w:val="00AE2660"/>
     <w:rsid w:val="00AE31BA"/>
     <w:rsid w:val="00AE36E4"/>
     <w:rsid w:val="00AE44E2"/>
     <w:rsid w:val="00AE462A"/>
+    <w:rsid w:val="00AE4AB5"/>
     <w:rsid w:val="00AE578A"/>
     <w:rsid w:val="00AE6BAE"/>
     <w:rsid w:val="00AE7450"/>
     <w:rsid w:val="00AE76D5"/>
     <w:rsid w:val="00AF21A3"/>
     <w:rsid w:val="00AF3228"/>
     <w:rsid w:val="00AF3A63"/>
     <w:rsid w:val="00AF3B29"/>
     <w:rsid w:val="00AF4408"/>
     <w:rsid w:val="00AF6B7F"/>
     <w:rsid w:val="00AF6CAF"/>
     <w:rsid w:val="00AF7529"/>
     <w:rsid w:val="00AF7F16"/>
     <w:rsid w:val="00B00568"/>
     <w:rsid w:val="00B00BB9"/>
     <w:rsid w:val="00B00FAF"/>
     <w:rsid w:val="00B01230"/>
     <w:rsid w:val="00B01295"/>
     <w:rsid w:val="00B0165A"/>
     <w:rsid w:val="00B0293B"/>
     <w:rsid w:val="00B02C99"/>
     <w:rsid w:val="00B02F83"/>
     <w:rsid w:val="00B0323F"/>
     <w:rsid w:val="00B0337D"/>
     <w:rsid w:val="00B04958"/>
@@ -9820,105 +9953,109 @@
     <w:rsid w:val="00B14E6B"/>
     <w:rsid w:val="00B151BF"/>
     <w:rsid w:val="00B1557A"/>
     <w:rsid w:val="00B1607D"/>
     <w:rsid w:val="00B16179"/>
     <w:rsid w:val="00B16268"/>
     <w:rsid w:val="00B16D89"/>
     <w:rsid w:val="00B17719"/>
     <w:rsid w:val="00B17811"/>
     <w:rsid w:val="00B17A82"/>
     <w:rsid w:val="00B217A6"/>
     <w:rsid w:val="00B221FC"/>
     <w:rsid w:val="00B22351"/>
     <w:rsid w:val="00B2309C"/>
     <w:rsid w:val="00B23DD2"/>
     <w:rsid w:val="00B248DF"/>
     <w:rsid w:val="00B26FD4"/>
     <w:rsid w:val="00B303B0"/>
     <w:rsid w:val="00B303DB"/>
     <w:rsid w:val="00B3082E"/>
     <w:rsid w:val="00B30F0E"/>
     <w:rsid w:val="00B317E0"/>
     <w:rsid w:val="00B31C68"/>
     <w:rsid w:val="00B31F71"/>
     <w:rsid w:val="00B33874"/>
+    <w:rsid w:val="00B34B22"/>
     <w:rsid w:val="00B35A24"/>
     <w:rsid w:val="00B35FD7"/>
     <w:rsid w:val="00B36BEE"/>
     <w:rsid w:val="00B36E10"/>
     <w:rsid w:val="00B40867"/>
     <w:rsid w:val="00B40DA7"/>
     <w:rsid w:val="00B418AB"/>
     <w:rsid w:val="00B419D1"/>
     <w:rsid w:val="00B42014"/>
     <w:rsid w:val="00B42E96"/>
     <w:rsid w:val="00B42EFD"/>
     <w:rsid w:val="00B43B05"/>
     <w:rsid w:val="00B446E6"/>
     <w:rsid w:val="00B44D87"/>
     <w:rsid w:val="00B461A6"/>
     <w:rsid w:val="00B46487"/>
     <w:rsid w:val="00B50735"/>
     <w:rsid w:val="00B51176"/>
     <w:rsid w:val="00B51DEF"/>
     <w:rsid w:val="00B520B8"/>
     <w:rsid w:val="00B52109"/>
     <w:rsid w:val="00B52D81"/>
     <w:rsid w:val="00B53F79"/>
     <w:rsid w:val="00B55B34"/>
     <w:rsid w:val="00B55E6D"/>
     <w:rsid w:val="00B568B5"/>
     <w:rsid w:val="00B56BAD"/>
     <w:rsid w:val="00B56BD6"/>
     <w:rsid w:val="00B577A7"/>
     <w:rsid w:val="00B57DAF"/>
+    <w:rsid w:val="00B603E2"/>
     <w:rsid w:val="00B611FB"/>
     <w:rsid w:val="00B61253"/>
     <w:rsid w:val="00B620B8"/>
     <w:rsid w:val="00B62B8C"/>
     <w:rsid w:val="00B62C79"/>
     <w:rsid w:val="00B63A70"/>
     <w:rsid w:val="00B64036"/>
     <w:rsid w:val="00B64554"/>
     <w:rsid w:val="00B671AF"/>
     <w:rsid w:val="00B67826"/>
     <w:rsid w:val="00B6795F"/>
     <w:rsid w:val="00B71271"/>
     <w:rsid w:val="00B71A5E"/>
     <w:rsid w:val="00B72D33"/>
     <w:rsid w:val="00B72D3E"/>
     <w:rsid w:val="00B72F14"/>
     <w:rsid w:val="00B73E80"/>
     <w:rsid w:val="00B746FA"/>
     <w:rsid w:val="00B74FC8"/>
     <w:rsid w:val="00B754A6"/>
     <w:rsid w:val="00B75982"/>
     <w:rsid w:val="00B7633C"/>
     <w:rsid w:val="00B765E3"/>
     <w:rsid w:val="00B7663E"/>
     <w:rsid w:val="00B7714F"/>
+    <w:rsid w:val="00B778B7"/>
+    <w:rsid w:val="00B80F4B"/>
     <w:rsid w:val="00B820DB"/>
     <w:rsid w:val="00B8310F"/>
     <w:rsid w:val="00B8328B"/>
     <w:rsid w:val="00B850D9"/>
     <w:rsid w:val="00B86D26"/>
     <w:rsid w:val="00B87990"/>
     <w:rsid w:val="00B87ED2"/>
     <w:rsid w:val="00B91348"/>
     <w:rsid w:val="00B92583"/>
     <w:rsid w:val="00B935AC"/>
     <w:rsid w:val="00B94261"/>
     <w:rsid w:val="00B962FA"/>
     <w:rsid w:val="00B96B1C"/>
     <w:rsid w:val="00B972D8"/>
     <w:rsid w:val="00B975EA"/>
     <w:rsid w:val="00B977F0"/>
     <w:rsid w:val="00B97FF5"/>
     <w:rsid w:val="00BA2814"/>
     <w:rsid w:val="00BA30F1"/>
     <w:rsid w:val="00BA3780"/>
     <w:rsid w:val="00BA4679"/>
     <w:rsid w:val="00BA4773"/>
     <w:rsid w:val="00BA674E"/>
     <w:rsid w:val="00BA6F42"/>
     <w:rsid w:val="00BA7935"/>
@@ -9927,120 +10064,125 @@
     <w:rsid w:val="00BB141C"/>
     <w:rsid w:val="00BB1F41"/>
     <w:rsid w:val="00BB2845"/>
     <w:rsid w:val="00BB331D"/>
     <w:rsid w:val="00BB564F"/>
     <w:rsid w:val="00BB5985"/>
     <w:rsid w:val="00BB5D4A"/>
     <w:rsid w:val="00BB6A27"/>
     <w:rsid w:val="00BB7EAF"/>
     <w:rsid w:val="00BC0426"/>
     <w:rsid w:val="00BC0917"/>
     <w:rsid w:val="00BC0A9B"/>
     <w:rsid w:val="00BC14B9"/>
     <w:rsid w:val="00BC157A"/>
     <w:rsid w:val="00BC209D"/>
     <w:rsid w:val="00BC20E6"/>
     <w:rsid w:val="00BC2175"/>
     <w:rsid w:val="00BC2585"/>
     <w:rsid w:val="00BC30B3"/>
     <w:rsid w:val="00BC39E6"/>
     <w:rsid w:val="00BC4383"/>
     <w:rsid w:val="00BC4C8E"/>
     <w:rsid w:val="00BC4F29"/>
     <w:rsid w:val="00BC5246"/>
     <w:rsid w:val="00BC6781"/>
+    <w:rsid w:val="00BC7672"/>
     <w:rsid w:val="00BC7859"/>
     <w:rsid w:val="00BC7DF6"/>
     <w:rsid w:val="00BC7F2E"/>
     <w:rsid w:val="00BD0559"/>
     <w:rsid w:val="00BD0A93"/>
     <w:rsid w:val="00BD0D40"/>
     <w:rsid w:val="00BD188B"/>
     <w:rsid w:val="00BD3ECE"/>
     <w:rsid w:val="00BD3FEC"/>
     <w:rsid w:val="00BD42FD"/>
     <w:rsid w:val="00BD4FF8"/>
     <w:rsid w:val="00BD5373"/>
     <w:rsid w:val="00BD5939"/>
     <w:rsid w:val="00BD5BAA"/>
     <w:rsid w:val="00BD5F1D"/>
     <w:rsid w:val="00BE28FF"/>
     <w:rsid w:val="00BE4C00"/>
     <w:rsid w:val="00BE655E"/>
     <w:rsid w:val="00BE68BF"/>
     <w:rsid w:val="00BE69FE"/>
     <w:rsid w:val="00BE71E2"/>
     <w:rsid w:val="00BE748F"/>
     <w:rsid w:val="00BF097E"/>
     <w:rsid w:val="00BF1118"/>
     <w:rsid w:val="00BF1282"/>
     <w:rsid w:val="00BF1459"/>
     <w:rsid w:val="00BF14FC"/>
     <w:rsid w:val="00BF40BA"/>
     <w:rsid w:val="00BF5EB4"/>
     <w:rsid w:val="00BF76E9"/>
+    <w:rsid w:val="00BF7D55"/>
     <w:rsid w:val="00C00179"/>
     <w:rsid w:val="00C005D6"/>
     <w:rsid w:val="00C0394C"/>
     <w:rsid w:val="00C03F06"/>
     <w:rsid w:val="00C04018"/>
     <w:rsid w:val="00C05D65"/>
+    <w:rsid w:val="00C05FA1"/>
     <w:rsid w:val="00C077C5"/>
     <w:rsid w:val="00C07C74"/>
     <w:rsid w:val="00C10C3B"/>
     <w:rsid w:val="00C12AF7"/>
     <w:rsid w:val="00C12D31"/>
     <w:rsid w:val="00C12DA0"/>
     <w:rsid w:val="00C1384D"/>
     <w:rsid w:val="00C13B2E"/>
     <w:rsid w:val="00C142D8"/>
     <w:rsid w:val="00C1450A"/>
     <w:rsid w:val="00C1543C"/>
     <w:rsid w:val="00C15514"/>
     <w:rsid w:val="00C15600"/>
     <w:rsid w:val="00C15A76"/>
     <w:rsid w:val="00C16033"/>
     <w:rsid w:val="00C16B8F"/>
     <w:rsid w:val="00C16BBA"/>
     <w:rsid w:val="00C16F8F"/>
     <w:rsid w:val="00C17369"/>
     <w:rsid w:val="00C20BE0"/>
     <w:rsid w:val="00C20FDF"/>
     <w:rsid w:val="00C218A4"/>
     <w:rsid w:val="00C227CE"/>
     <w:rsid w:val="00C2302E"/>
     <w:rsid w:val="00C23C80"/>
     <w:rsid w:val="00C23ED1"/>
     <w:rsid w:val="00C2562A"/>
     <w:rsid w:val="00C277D8"/>
     <w:rsid w:val="00C27BF7"/>
     <w:rsid w:val="00C27FCF"/>
     <w:rsid w:val="00C3042E"/>
     <w:rsid w:val="00C306FC"/>
     <w:rsid w:val="00C32129"/>
+    <w:rsid w:val="00C32353"/>
     <w:rsid w:val="00C32F15"/>
+    <w:rsid w:val="00C346E2"/>
     <w:rsid w:val="00C35FCA"/>
     <w:rsid w:val="00C36E1A"/>
     <w:rsid w:val="00C371F5"/>
     <w:rsid w:val="00C374F1"/>
     <w:rsid w:val="00C4027F"/>
     <w:rsid w:val="00C414A6"/>
     <w:rsid w:val="00C422D2"/>
     <w:rsid w:val="00C4298A"/>
     <w:rsid w:val="00C44E0F"/>
     <w:rsid w:val="00C45725"/>
     <w:rsid w:val="00C45852"/>
     <w:rsid w:val="00C46DAF"/>
     <w:rsid w:val="00C4728E"/>
     <w:rsid w:val="00C5022E"/>
     <w:rsid w:val="00C506A5"/>
     <w:rsid w:val="00C513CA"/>
     <w:rsid w:val="00C51FB8"/>
     <w:rsid w:val="00C52351"/>
     <w:rsid w:val="00C524F6"/>
     <w:rsid w:val="00C53747"/>
     <w:rsid w:val="00C53CC0"/>
     <w:rsid w:val="00C53E4F"/>
     <w:rsid w:val="00C53E6E"/>
     <w:rsid w:val="00C542BF"/>
     <w:rsid w:val="00C5571D"/>
@@ -10091,50 +10233,51 @@
     <w:rsid w:val="00C94837"/>
     <w:rsid w:val="00C96E38"/>
     <w:rsid w:val="00C9712A"/>
     <w:rsid w:val="00C976F6"/>
     <w:rsid w:val="00CA07D5"/>
     <w:rsid w:val="00CA08EC"/>
     <w:rsid w:val="00CA0AB3"/>
     <w:rsid w:val="00CA363B"/>
     <w:rsid w:val="00CA43F3"/>
     <w:rsid w:val="00CA5806"/>
     <w:rsid w:val="00CA653A"/>
     <w:rsid w:val="00CA6F62"/>
     <w:rsid w:val="00CA75B0"/>
     <w:rsid w:val="00CA792C"/>
     <w:rsid w:val="00CB014F"/>
     <w:rsid w:val="00CB1696"/>
     <w:rsid w:val="00CB1E2D"/>
     <w:rsid w:val="00CB1EBC"/>
     <w:rsid w:val="00CB2012"/>
     <w:rsid w:val="00CB2247"/>
     <w:rsid w:val="00CB5E9A"/>
     <w:rsid w:val="00CB6397"/>
     <w:rsid w:val="00CB6551"/>
     <w:rsid w:val="00CB6C51"/>
     <w:rsid w:val="00CB7672"/>
+    <w:rsid w:val="00CC2847"/>
     <w:rsid w:val="00CC286A"/>
     <w:rsid w:val="00CC2923"/>
     <w:rsid w:val="00CC2D4A"/>
     <w:rsid w:val="00CC40DB"/>
     <w:rsid w:val="00CC4350"/>
     <w:rsid w:val="00CC4580"/>
     <w:rsid w:val="00CC47BB"/>
     <w:rsid w:val="00CC54A3"/>
     <w:rsid w:val="00CC59B9"/>
     <w:rsid w:val="00CC5EB5"/>
     <w:rsid w:val="00CC7A80"/>
     <w:rsid w:val="00CD0416"/>
     <w:rsid w:val="00CD2A68"/>
     <w:rsid w:val="00CD3157"/>
     <w:rsid w:val="00CD3877"/>
     <w:rsid w:val="00CD629F"/>
     <w:rsid w:val="00CD6DC0"/>
     <w:rsid w:val="00CD7114"/>
     <w:rsid w:val="00CD7B22"/>
     <w:rsid w:val="00CD7B9E"/>
     <w:rsid w:val="00CD7C13"/>
     <w:rsid w:val="00CE168E"/>
     <w:rsid w:val="00CE2631"/>
     <w:rsid w:val="00CE2BF3"/>
     <w:rsid w:val="00CE30C0"/>
@@ -10170,74 +10313,76 @@
     <w:rsid w:val="00D0038C"/>
     <w:rsid w:val="00D006EE"/>
     <w:rsid w:val="00D00AF9"/>
     <w:rsid w:val="00D016E8"/>
     <w:rsid w:val="00D016EB"/>
     <w:rsid w:val="00D01873"/>
     <w:rsid w:val="00D02A77"/>
     <w:rsid w:val="00D03DD3"/>
     <w:rsid w:val="00D04063"/>
     <w:rsid w:val="00D04B32"/>
     <w:rsid w:val="00D0559A"/>
     <w:rsid w:val="00D0658B"/>
     <w:rsid w:val="00D06A07"/>
     <w:rsid w:val="00D072B2"/>
     <w:rsid w:val="00D07A95"/>
     <w:rsid w:val="00D07CC1"/>
     <w:rsid w:val="00D10262"/>
     <w:rsid w:val="00D12E3A"/>
     <w:rsid w:val="00D14016"/>
     <w:rsid w:val="00D15465"/>
     <w:rsid w:val="00D15B92"/>
     <w:rsid w:val="00D15D87"/>
     <w:rsid w:val="00D16E82"/>
     <w:rsid w:val="00D20D89"/>
     <w:rsid w:val="00D2141E"/>
+    <w:rsid w:val="00D215B0"/>
     <w:rsid w:val="00D22255"/>
     <w:rsid w:val="00D225FE"/>
     <w:rsid w:val="00D246C0"/>
     <w:rsid w:val="00D24768"/>
     <w:rsid w:val="00D258E9"/>
     <w:rsid w:val="00D264A9"/>
     <w:rsid w:val="00D30DAE"/>
     <w:rsid w:val="00D31018"/>
     <w:rsid w:val="00D31124"/>
     <w:rsid w:val="00D322CE"/>
     <w:rsid w:val="00D338AA"/>
     <w:rsid w:val="00D33BC4"/>
     <w:rsid w:val="00D33F8A"/>
     <w:rsid w:val="00D34472"/>
     <w:rsid w:val="00D3486F"/>
     <w:rsid w:val="00D35AB1"/>
     <w:rsid w:val="00D36B81"/>
     <w:rsid w:val="00D36E39"/>
     <w:rsid w:val="00D37790"/>
     <w:rsid w:val="00D37DBA"/>
     <w:rsid w:val="00D4002B"/>
     <w:rsid w:val="00D401EE"/>
     <w:rsid w:val="00D40238"/>
     <w:rsid w:val="00D40497"/>
+    <w:rsid w:val="00D404C7"/>
     <w:rsid w:val="00D407F8"/>
     <w:rsid w:val="00D40823"/>
     <w:rsid w:val="00D40D4E"/>
     <w:rsid w:val="00D41797"/>
     <w:rsid w:val="00D41B3B"/>
     <w:rsid w:val="00D42D55"/>
     <w:rsid w:val="00D44E7C"/>
     <w:rsid w:val="00D47746"/>
     <w:rsid w:val="00D47965"/>
     <w:rsid w:val="00D50E37"/>
     <w:rsid w:val="00D50EAE"/>
     <w:rsid w:val="00D514FA"/>
     <w:rsid w:val="00D51967"/>
     <w:rsid w:val="00D51997"/>
     <w:rsid w:val="00D521B2"/>
     <w:rsid w:val="00D53A26"/>
     <w:rsid w:val="00D54C98"/>
     <w:rsid w:val="00D55800"/>
     <w:rsid w:val="00D558E3"/>
     <w:rsid w:val="00D55E7C"/>
     <w:rsid w:val="00D57DC6"/>
     <w:rsid w:val="00D603E2"/>
     <w:rsid w:val="00D605EC"/>
     <w:rsid w:val="00D606A0"/>
     <w:rsid w:val="00D606BC"/>
@@ -10279,111 +10424,116 @@
     <w:rsid w:val="00D93114"/>
     <w:rsid w:val="00D93758"/>
     <w:rsid w:val="00D941EA"/>
     <w:rsid w:val="00D9435C"/>
     <w:rsid w:val="00D94F6E"/>
     <w:rsid w:val="00D957DC"/>
     <w:rsid w:val="00D95BD9"/>
     <w:rsid w:val="00D95CA2"/>
     <w:rsid w:val="00D97839"/>
     <w:rsid w:val="00D97BBB"/>
     <w:rsid w:val="00D97C06"/>
     <w:rsid w:val="00DA017E"/>
     <w:rsid w:val="00DA05D2"/>
     <w:rsid w:val="00DA0FB4"/>
     <w:rsid w:val="00DA1413"/>
     <w:rsid w:val="00DA25BA"/>
     <w:rsid w:val="00DA2BA0"/>
     <w:rsid w:val="00DA336A"/>
     <w:rsid w:val="00DA3C7D"/>
     <w:rsid w:val="00DA4514"/>
     <w:rsid w:val="00DA5805"/>
     <w:rsid w:val="00DA5D76"/>
     <w:rsid w:val="00DA6368"/>
     <w:rsid w:val="00DA6536"/>
     <w:rsid w:val="00DA67BC"/>
+    <w:rsid w:val="00DA6C87"/>
     <w:rsid w:val="00DA6CF3"/>
     <w:rsid w:val="00DA7424"/>
     <w:rsid w:val="00DA79D3"/>
     <w:rsid w:val="00DA7B74"/>
     <w:rsid w:val="00DB13E2"/>
     <w:rsid w:val="00DB15AB"/>
     <w:rsid w:val="00DB15EC"/>
     <w:rsid w:val="00DB3219"/>
     <w:rsid w:val="00DB33DC"/>
     <w:rsid w:val="00DB4AE0"/>
     <w:rsid w:val="00DB63A0"/>
     <w:rsid w:val="00DB6A17"/>
     <w:rsid w:val="00DB6C7D"/>
     <w:rsid w:val="00DB7D8D"/>
     <w:rsid w:val="00DC0CB8"/>
     <w:rsid w:val="00DC111E"/>
     <w:rsid w:val="00DC11AD"/>
     <w:rsid w:val="00DC23F3"/>
     <w:rsid w:val="00DC28CF"/>
     <w:rsid w:val="00DC2CA3"/>
     <w:rsid w:val="00DC3079"/>
+    <w:rsid w:val="00DC3232"/>
     <w:rsid w:val="00DC3A0A"/>
     <w:rsid w:val="00DC4D75"/>
     <w:rsid w:val="00DC5107"/>
     <w:rsid w:val="00DC52C0"/>
     <w:rsid w:val="00DC6246"/>
     <w:rsid w:val="00DC6350"/>
     <w:rsid w:val="00DC67C6"/>
     <w:rsid w:val="00DC7DF6"/>
     <w:rsid w:val="00DD1117"/>
     <w:rsid w:val="00DD1344"/>
     <w:rsid w:val="00DD180F"/>
     <w:rsid w:val="00DD1AF6"/>
     <w:rsid w:val="00DD1BCC"/>
     <w:rsid w:val="00DD2143"/>
     <w:rsid w:val="00DD353E"/>
     <w:rsid w:val="00DD46A3"/>
     <w:rsid w:val="00DD4C97"/>
+    <w:rsid w:val="00DD507A"/>
     <w:rsid w:val="00DD52D7"/>
     <w:rsid w:val="00DD5EBA"/>
     <w:rsid w:val="00DD672F"/>
     <w:rsid w:val="00DE1176"/>
     <w:rsid w:val="00DE49D4"/>
     <w:rsid w:val="00DE6FD8"/>
     <w:rsid w:val="00DE748E"/>
     <w:rsid w:val="00DF0CB8"/>
     <w:rsid w:val="00DF0DD6"/>
+    <w:rsid w:val="00DF129D"/>
     <w:rsid w:val="00DF2E5C"/>
     <w:rsid w:val="00DF3005"/>
     <w:rsid w:val="00DF3C68"/>
     <w:rsid w:val="00DF4207"/>
     <w:rsid w:val="00DF478E"/>
     <w:rsid w:val="00DF49DC"/>
     <w:rsid w:val="00DF5C8F"/>
     <w:rsid w:val="00DF60F7"/>
     <w:rsid w:val="00DF6A30"/>
     <w:rsid w:val="00DF7D8C"/>
     <w:rsid w:val="00E00383"/>
     <w:rsid w:val="00E01B2F"/>
     <w:rsid w:val="00E024C1"/>
     <w:rsid w:val="00E0393D"/>
+    <w:rsid w:val="00E03957"/>
     <w:rsid w:val="00E03FE1"/>
     <w:rsid w:val="00E042F8"/>
     <w:rsid w:val="00E04828"/>
     <w:rsid w:val="00E04AE7"/>
     <w:rsid w:val="00E04E34"/>
     <w:rsid w:val="00E060DD"/>
     <w:rsid w:val="00E06161"/>
     <w:rsid w:val="00E06430"/>
     <w:rsid w:val="00E07F60"/>
     <w:rsid w:val="00E10EC6"/>
     <w:rsid w:val="00E11DED"/>
     <w:rsid w:val="00E1224F"/>
     <w:rsid w:val="00E12F7F"/>
     <w:rsid w:val="00E13311"/>
     <w:rsid w:val="00E13392"/>
     <w:rsid w:val="00E13569"/>
     <w:rsid w:val="00E1359F"/>
     <w:rsid w:val="00E141E4"/>
     <w:rsid w:val="00E14DE8"/>
     <w:rsid w:val="00E1518D"/>
     <w:rsid w:val="00E15281"/>
     <w:rsid w:val="00E1668B"/>
     <w:rsid w:val="00E1736C"/>
     <w:rsid w:val="00E20BDF"/>
     <w:rsid w:val="00E2132C"/>
@@ -10391,70 +10541,72 @@
     <w:rsid w:val="00E22525"/>
     <w:rsid w:val="00E22C0D"/>
     <w:rsid w:val="00E23196"/>
     <w:rsid w:val="00E23F5A"/>
     <w:rsid w:val="00E24911"/>
     <w:rsid w:val="00E249D8"/>
     <w:rsid w:val="00E24AAA"/>
     <w:rsid w:val="00E26595"/>
     <w:rsid w:val="00E27ED9"/>
     <w:rsid w:val="00E301F4"/>
     <w:rsid w:val="00E31011"/>
     <w:rsid w:val="00E332A8"/>
     <w:rsid w:val="00E334FC"/>
     <w:rsid w:val="00E34042"/>
     <w:rsid w:val="00E34DFE"/>
     <w:rsid w:val="00E3558D"/>
     <w:rsid w:val="00E3576C"/>
     <w:rsid w:val="00E4019F"/>
     <w:rsid w:val="00E4056F"/>
     <w:rsid w:val="00E420C9"/>
     <w:rsid w:val="00E4388D"/>
     <w:rsid w:val="00E44C71"/>
     <w:rsid w:val="00E4538E"/>
     <w:rsid w:val="00E457A0"/>
     <w:rsid w:val="00E50B9B"/>
+    <w:rsid w:val="00E5234F"/>
     <w:rsid w:val="00E53341"/>
     <w:rsid w:val="00E53C72"/>
     <w:rsid w:val="00E55A15"/>
     <w:rsid w:val="00E561B2"/>
     <w:rsid w:val="00E5669E"/>
     <w:rsid w:val="00E56E30"/>
     <w:rsid w:val="00E574E5"/>
     <w:rsid w:val="00E57DCC"/>
     <w:rsid w:val="00E60F8E"/>
     <w:rsid w:val="00E616B6"/>
     <w:rsid w:val="00E61BAC"/>
     <w:rsid w:val="00E624C6"/>
     <w:rsid w:val="00E62A4C"/>
     <w:rsid w:val="00E63523"/>
     <w:rsid w:val="00E64973"/>
     <w:rsid w:val="00E64FBA"/>
     <w:rsid w:val="00E651C9"/>
     <w:rsid w:val="00E6570A"/>
     <w:rsid w:val="00E670B0"/>
     <w:rsid w:val="00E6718B"/>
+    <w:rsid w:val="00E67CED"/>
     <w:rsid w:val="00E70234"/>
     <w:rsid w:val="00E702FC"/>
     <w:rsid w:val="00E703AC"/>
     <w:rsid w:val="00E73925"/>
     <w:rsid w:val="00E7429E"/>
     <w:rsid w:val="00E74359"/>
     <w:rsid w:val="00E75981"/>
     <w:rsid w:val="00E76676"/>
     <w:rsid w:val="00E77196"/>
     <w:rsid w:val="00E81A9B"/>
     <w:rsid w:val="00E81D2A"/>
     <w:rsid w:val="00E823D8"/>
     <w:rsid w:val="00E8564B"/>
     <w:rsid w:val="00E860DD"/>
     <w:rsid w:val="00E90F83"/>
     <w:rsid w:val="00E91451"/>
     <w:rsid w:val="00E91832"/>
     <w:rsid w:val="00E92B14"/>
     <w:rsid w:val="00E943BD"/>
     <w:rsid w:val="00E95235"/>
     <w:rsid w:val="00E9536F"/>
     <w:rsid w:val="00E957EF"/>
     <w:rsid w:val="00E95E0C"/>
     <w:rsid w:val="00E9631C"/>
     <w:rsid w:val="00E96545"/>
@@ -10533,234 +10685,248 @@
     <w:rsid w:val="00EE6E61"/>
     <w:rsid w:val="00EE7F4A"/>
     <w:rsid w:val="00EF0178"/>
     <w:rsid w:val="00EF01BE"/>
     <w:rsid w:val="00EF03A8"/>
     <w:rsid w:val="00EF0972"/>
     <w:rsid w:val="00EF1188"/>
     <w:rsid w:val="00EF1736"/>
     <w:rsid w:val="00EF1A46"/>
     <w:rsid w:val="00EF2319"/>
     <w:rsid w:val="00EF32FA"/>
     <w:rsid w:val="00EF34C5"/>
     <w:rsid w:val="00EF4654"/>
     <w:rsid w:val="00EF4A78"/>
     <w:rsid w:val="00EF4EFE"/>
     <w:rsid w:val="00EF5085"/>
     <w:rsid w:val="00EF5F83"/>
     <w:rsid w:val="00EF6EBE"/>
     <w:rsid w:val="00EF7609"/>
     <w:rsid w:val="00F01088"/>
     <w:rsid w:val="00F01631"/>
     <w:rsid w:val="00F01633"/>
     <w:rsid w:val="00F0198B"/>
     <w:rsid w:val="00F02034"/>
     <w:rsid w:val="00F02B8C"/>
+    <w:rsid w:val="00F031CF"/>
     <w:rsid w:val="00F03BEF"/>
     <w:rsid w:val="00F04642"/>
     <w:rsid w:val="00F05756"/>
     <w:rsid w:val="00F0621F"/>
     <w:rsid w:val="00F06842"/>
     <w:rsid w:val="00F07418"/>
     <w:rsid w:val="00F07D2C"/>
     <w:rsid w:val="00F10E06"/>
     <w:rsid w:val="00F120A1"/>
     <w:rsid w:val="00F12F3C"/>
     <w:rsid w:val="00F1490A"/>
     <w:rsid w:val="00F16127"/>
     <w:rsid w:val="00F164DE"/>
     <w:rsid w:val="00F16946"/>
     <w:rsid w:val="00F16F7A"/>
     <w:rsid w:val="00F17C4E"/>
+    <w:rsid w:val="00F17E42"/>
     <w:rsid w:val="00F21A24"/>
     <w:rsid w:val="00F22385"/>
     <w:rsid w:val="00F24835"/>
     <w:rsid w:val="00F256A4"/>
+    <w:rsid w:val="00F2626F"/>
     <w:rsid w:val="00F26998"/>
     <w:rsid w:val="00F30385"/>
     <w:rsid w:val="00F30B6C"/>
     <w:rsid w:val="00F30D4F"/>
     <w:rsid w:val="00F31C72"/>
     <w:rsid w:val="00F328DF"/>
     <w:rsid w:val="00F329C0"/>
     <w:rsid w:val="00F32D7F"/>
     <w:rsid w:val="00F33033"/>
     <w:rsid w:val="00F33BE9"/>
     <w:rsid w:val="00F33CD0"/>
     <w:rsid w:val="00F348F5"/>
     <w:rsid w:val="00F34A63"/>
     <w:rsid w:val="00F3524B"/>
     <w:rsid w:val="00F35754"/>
     <w:rsid w:val="00F35B6D"/>
     <w:rsid w:val="00F37218"/>
     <w:rsid w:val="00F37234"/>
     <w:rsid w:val="00F41474"/>
     <w:rsid w:val="00F41724"/>
     <w:rsid w:val="00F433F5"/>
     <w:rsid w:val="00F4372B"/>
     <w:rsid w:val="00F43776"/>
     <w:rsid w:val="00F44A18"/>
     <w:rsid w:val="00F44F86"/>
+    <w:rsid w:val="00F45145"/>
     <w:rsid w:val="00F470EB"/>
     <w:rsid w:val="00F477CE"/>
     <w:rsid w:val="00F4783C"/>
     <w:rsid w:val="00F47B4F"/>
     <w:rsid w:val="00F500B4"/>
     <w:rsid w:val="00F50627"/>
     <w:rsid w:val="00F507F1"/>
     <w:rsid w:val="00F51A24"/>
     <w:rsid w:val="00F53767"/>
     <w:rsid w:val="00F53806"/>
     <w:rsid w:val="00F54015"/>
     <w:rsid w:val="00F54606"/>
     <w:rsid w:val="00F5533C"/>
     <w:rsid w:val="00F56012"/>
     <w:rsid w:val="00F5681D"/>
     <w:rsid w:val="00F5694E"/>
     <w:rsid w:val="00F56BF4"/>
     <w:rsid w:val="00F56CB1"/>
     <w:rsid w:val="00F600C3"/>
     <w:rsid w:val="00F613D1"/>
     <w:rsid w:val="00F61B42"/>
     <w:rsid w:val="00F632EA"/>
     <w:rsid w:val="00F634B1"/>
     <w:rsid w:val="00F639D7"/>
     <w:rsid w:val="00F6415F"/>
     <w:rsid w:val="00F642A8"/>
     <w:rsid w:val="00F644CF"/>
+    <w:rsid w:val="00F645A6"/>
     <w:rsid w:val="00F6577A"/>
     <w:rsid w:val="00F659A9"/>
     <w:rsid w:val="00F65DC3"/>
     <w:rsid w:val="00F66040"/>
     <w:rsid w:val="00F667D5"/>
     <w:rsid w:val="00F6685B"/>
+    <w:rsid w:val="00F66C77"/>
     <w:rsid w:val="00F677A4"/>
     <w:rsid w:val="00F678EB"/>
     <w:rsid w:val="00F701D2"/>
     <w:rsid w:val="00F70224"/>
     <w:rsid w:val="00F7142E"/>
+    <w:rsid w:val="00F71CAD"/>
     <w:rsid w:val="00F71F31"/>
     <w:rsid w:val="00F72F67"/>
     <w:rsid w:val="00F75000"/>
     <w:rsid w:val="00F7665E"/>
     <w:rsid w:val="00F768C6"/>
     <w:rsid w:val="00F76D94"/>
+    <w:rsid w:val="00F76DA9"/>
     <w:rsid w:val="00F810D0"/>
     <w:rsid w:val="00F814E3"/>
     <w:rsid w:val="00F81E50"/>
     <w:rsid w:val="00F82D60"/>
+    <w:rsid w:val="00F83298"/>
     <w:rsid w:val="00F84377"/>
     <w:rsid w:val="00F8467A"/>
     <w:rsid w:val="00F84963"/>
     <w:rsid w:val="00F851E3"/>
     <w:rsid w:val="00F8556C"/>
     <w:rsid w:val="00F857D5"/>
     <w:rsid w:val="00F860E0"/>
     <w:rsid w:val="00F8676E"/>
     <w:rsid w:val="00F87E8D"/>
     <w:rsid w:val="00F90CD4"/>
     <w:rsid w:val="00F9133B"/>
     <w:rsid w:val="00F933E2"/>
     <w:rsid w:val="00F93449"/>
     <w:rsid w:val="00F93C0A"/>
     <w:rsid w:val="00F94C8C"/>
     <w:rsid w:val="00F956DC"/>
     <w:rsid w:val="00F97BDD"/>
     <w:rsid w:val="00FA0586"/>
     <w:rsid w:val="00FA24A9"/>
     <w:rsid w:val="00FA2BF5"/>
     <w:rsid w:val="00FA2E9B"/>
     <w:rsid w:val="00FA3657"/>
     <w:rsid w:val="00FA3FA2"/>
     <w:rsid w:val="00FA50B1"/>
     <w:rsid w:val="00FA5138"/>
     <w:rsid w:val="00FA5200"/>
     <w:rsid w:val="00FA5268"/>
     <w:rsid w:val="00FA5415"/>
     <w:rsid w:val="00FA6488"/>
     <w:rsid w:val="00FA77FE"/>
     <w:rsid w:val="00FB0223"/>
     <w:rsid w:val="00FB09B4"/>
     <w:rsid w:val="00FB0D93"/>
     <w:rsid w:val="00FB14F5"/>
     <w:rsid w:val="00FB2FBD"/>
     <w:rsid w:val="00FB331F"/>
     <w:rsid w:val="00FB3683"/>
     <w:rsid w:val="00FB3EB1"/>
     <w:rsid w:val="00FB4347"/>
     <w:rsid w:val="00FB43DE"/>
     <w:rsid w:val="00FB465F"/>
     <w:rsid w:val="00FB48A6"/>
+    <w:rsid w:val="00FB4A68"/>
     <w:rsid w:val="00FB645D"/>
     <w:rsid w:val="00FB6830"/>
     <w:rsid w:val="00FB6D2C"/>
+    <w:rsid w:val="00FB71AE"/>
     <w:rsid w:val="00FC10D6"/>
     <w:rsid w:val="00FC188D"/>
     <w:rsid w:val="00FC1FF0"/>
     <w:rsid w:val="00FC2D42"/>
     <w:rsid w:val="00FC2EC1"/>
     <w:rsid w:val="00FC38E3"/>
     <w:rsid w:val="00FC3B66"/>
     <w:rsid w:val="00FC40D9"/>
     <w:rsid w:val="00FC4180"/>
     <w:rsid w:val="00FC5289"/>
+    <w:rsid w:val="00FC5B64"/>
     <w:rsid w:val="00FC6179"/>
     <w:rsid w:val="00FC65F2"/>
     <w:rsid w:val="00FD1FEC"/>
     <w:rsid w:val="00FD2998"/>
     <w:rsid w:val="00FD38EC"/>
     <w:rsid w:val="00FD3A79"/>
     <w:rsid w:val="00FD3CBF"/>
     <w:rsid w:val="00FD453F"/>
     <w:rsid w:val="00FD4729"/>
     <w:rsid w:val="00FD4D51"/>
     <w:rsid w:val="00FD5F4B"/>
     <w:rsid w:val="00FD67FB"/>
     <w:rsid w:val="00FD7737"/>
     <w:rsid w:val="00FE0135"/>
     <w:rsid w:val="00FE06AB"/>
     <w:rsid w:val="00FE09FA"/>
     <w:rsid w:val="00FE142C"/>
     <w:rsid w:val="00FE15DA"/>
     <w:rsid w:val="00FE1ADE"/>
+    <w:rsid w:val="00FE5664"/>
     <w:rsid w:val="00FE6D07"/>
     <w:rsid w:val="00FE7644"/>
     <w:rsid w:val="00FE7E03"/>
     <w:rsid w:val="00FF05F5"/>
     <w:rsid w:val="00FF0633"/>
     <w:rsid w:val="00FF0AA3"/>
     <w:rsid w:val="00FF11DE"/>
     <w:rsid w:val="00FF12E2"/>
     <w:rsid w:val="00FF1532"/>
     <w:rsid w:val="00FF1923"/>
     <w:rsid w:val="00FF1F5F"/>
     <w:rsid w:val="00FF2424"/>
     <w:rsid w:val="00FF24E9"/>
     <w:rsid w:val="00FF2B7E"/>
     <w:rsid w:val="00FF3B32"/>
     <w:rsid w:val="00FF401E"/>
     <w:rsid w:val="00FF4D39"/>
+    <w:rsid w:val="00FF4F0A"/>
     <w:rsid w:val="00FF55CA"/>
     <w:rsid w:val="00FF5AA4"/>
     <w:rsid w:val="00FF5B92"/>
     <w:rsid w:val="00FF5FA2"/>
     <w:rsid w:val="00FF6532"/>
     <w:rsid w:val="00FF6B5A"/>
     <w:rsid w:val="00FF7AF4"/>
     <w:rsid w:val="00FF7DEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -11245,51 +11411,50 @@
       <w:color w:val="000000"/>
       <w:kern w:val="28"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -32993,51 +33158,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2065595207">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard247@sky.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parishdonaghmore@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanda@parishandfamily.ie" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parishdonaghmore@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -33300,75 +33465,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1371F1D9-F782-40F4-B352-0EA7DF94B8CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>848</Words>
-  <Characters>4835</Characters>
+  <Words>894</Words>
+  <Characters>5102</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Domhnach Mór</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>RM plc</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5672</CharactersWithSpaces>
+  <CharactersWithSpaces>5985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>4259926</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.midulsterwomensaid.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946817</vt:i4>
       </vt:variant>
       <vt:variant>