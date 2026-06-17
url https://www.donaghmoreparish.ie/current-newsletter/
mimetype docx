--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -200,5566 +200,5276 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2603695" cy="236257"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CFD5A0" w14:textId="6B571221" w:rsidR="00385734" w:rsidRPr="00B36BEE" w:rsidRDefault="00E5234F" w:rsidP="00B02F83">
+    <w:p w14:paraId="38CFD5A0" w14:textId="5EE379E7" w:rsidR="00385734" w:rsidRPr="009952F3" w:rsidRDefault="00E5234F" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>THE MOST HOLY TRINITY</w:t>
+        <w:t xml:space="preserve">THE </w:t>
+      </w:r>
+      <w:r w:rsidR="000A2D17" w:rsidRPr="009952F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ELEVENTH SUNDAY IN ORDINARY TIME</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDE9C30" w14:textId="4DD20C82" w:rsidR="00524346" w:rsidRPr="00943411" w:rsidRDefault="00524346" w:rsidP="00B02F83">
+    <w:p w14:paraId="1FDE9C30" w14:textId="3D34EE24" w:rsidR="00524346" w:rsidRPr="009952F3" w:rsidRDefault="00524346" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943411">
+      <w:r w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Next Sunday</w:t>
       </w:r>
-      <w:r w:rsidR="00787C64" w:rsidRPr="00943411">
+      <w:r w:rsidR="00787C64" w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00E5234F">
+      <w:r w:rsidR="00C40ADF" w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>21st</w:t>
       </w:r>
-      <w:r w:rsidR="00E5234F" w:rsidRPr="00E5234F">
+      <w:r w:rsidR="00E5234F" w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>th</w:t>
+        <w:t xml:space="preserve"> June </w:t>
       </w:r>
-      <w:r w:rsidR="00E5234F">
+      <w:r w:rsidR="00677F69" w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> June </w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00677F69">
+      <w:r w:rsidR="00DF7D8C" w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>026</w:t>
       </w:r>
-      <w:r w:rsidR="00DF7D8C" w:rsidRPr="00943411">
+      <w:r w:rsidR="00F76DA9" w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A841213" w14:textId="213FCB11" w:rsidR="00A969B4" w:rsidRPr="00943411" w:rsidRDefault="00816FCE" w:rsidP="00B02F83">
+    <w:p w14:paraId="3A841213" w14:textId="18A37D82" w:rsidR="00A969B4" w:rsidRDefault="00816FCE" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943411">
+      <w:r w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Readings</w:t>
       </w:r>
-      <w:r w:rsidR="00C00179" w:rsidRPr="00943411">
+      <w:r w:rsidR="00C00179" w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for next </w:t>
       </w:r>
-      <w:r w:rsidR="000C3EA2" w:rsidRPr="00943411">
+      <w:r w:rsidR="000C3EA2" w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">week: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E5234F">
+      <w:r w:rsidR="000A2D17" w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Deut</w:t>
+        <w:t>Jer 20:</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E5234F">
+      <w:r w:rsidR="00F95ADC" w:rsidRPr="009952F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8: 2-3, 14-16, Cor 10:16-17, Jn 6:51-58</w:t>
+        <w:t>10-</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F95ADC" w:rsidRPr="009952F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>13 ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F95ADC" w:rsidRPr="009952F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rm</w:t>
+      </w:r>
+      <w:r w:rsidR="00271A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95ADC" w:rsidRPr="009952F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5: 12-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F95ADC" w:rsidRPr="009952F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>15 ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F95ADC" w:rsidRPr="009952F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00862EC4" w:rsidRPr="009952F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91910" w:rsidRPr="009952F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95ADC" w:rsidRPr="009952F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="009952F3" w:rsidRPr="009952F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26-33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAB3F87" w14:textId="77777777" w:rsidR="00271A8C" w:rsidRPr="009952F3" w:rsidRDefault="00271A8C" w:rsidP="00B02F83">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FC6C58" w14:textId="77777777" w:rsidR="00F22743" w:rsidRDefault="00F22743" w:rsidP="00F22743">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5234F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PARISH CONTACT DETAILS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C402E8A" w14:textId="77777777" w:rsidR="00271A8C" w:rsidRPr="00E5234F" w:rsidRDefault="00271A8C" w:rsidP="00F22743">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-172" w:tblpY="147"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblW w:w="10624" w:type="dxa"/>
+        <w:tblInd w:w="3" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5771"/>
-        <w:gridCol w:w="5100"/>
+        <w:gridCol w:w="2402"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="5387"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00584C44" w:rsidRPr="00E5234F" w14:paraId="6AED38DD" w14:textId="77777777" w:rsidTr="00CC40DB">
+      <w:tr w:rsidR="00F22743" w:rsidRPr="002A4779" w14:paraId="61CE1F5F" w14:textId="77777777" w:rsidTr="00F22743">
         <w:trPr>
-          <w:trHeight w:val="5535"/>
+          <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5771" w:type="dxa"/>
+            <w:tcW w:w="2402" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="573FCB7A" w14:textId="77777777" w:rsidR="00D521B2" w:rsidRPr="00E5234F" w:rsidRDefault="00D521B2" w:rsidP="00CF1618">
-[...35 lines deleted...]
-          <w:p w14:paraId="33EC2542" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="00684DB4">
+          <w:p w14:paraId="06D574A4" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PARISH PRIEST</w:t>
+            </w:r>
           </w:p>
-          <w:tbl>
-[...400 lines deleted...]
-          <w:p w14:paraId="1DC3381D" w14:textId="77777777" w:rsidR="00684DB4" w:rsidRPr="00E5234F" w:rsidRDefault="00684DB4" w:rsidP="002B5574">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45E8770B" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00006CEF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              <w:t>ARISH SECRETARY:</w:t>
+              <w:t>FR BRIAN SLATER</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DC4E330" w14:textId="6AF97790" w:rsidR="00756566" w:rsidRPr="00E5234F" w:rsidRDefault="00712BC9" w:rsidP="002B5574">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="022BB512" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5234F">
+            <w:r w:rsidRPr="00006CEF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Mondays &amp; Thursdays 10am –2pm.</w:t>
+              <w:t>TEL: (028) 87761327</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="232F9605" w14:textId="77777777" w:rsidR="00F256A4" w:rsidRPr="00E5234F" w:rsidRDefault="00F256A4" w:rsidP="002B5574">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22743" w:rsidRPr="002A4779" w14:paraId="1659CE2B" w14:textId="77777777" w:rsidTr="00F22743">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B966352" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASSOCIATE </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5F6B00BD" w14:textId="6BC6DE7B" w:rsidR="00485447" w:rsidRPr="00E5234F" w:rsidRDefault="004E3F19" w:rsidP="002B5574">
+          <w:p w14:paraId="136D092C" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5234F">
+            <w:r w:rsidRPr="00006CEF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Tel:</w:t>
+              <w:t>PASTOR</w:t>
             </w:r>
-            <w:r w:rsidR="00E5669E" w:rsidRPr="00E5234F">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5905A24B" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FR PATRICK BRESLAN  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="482FF1C2" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TEL: (028) 8775 8277</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725A897F" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22743" w:rsidRPr="002A4779" w14:paraId="53138141" w14:textId="77777777" w:rsidTr="00F22743">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E46F302" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RETIRED</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5234F">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52E54DB8" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FR PATRICK MCGUCKIN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41E37C50" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F24D530" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22743" w:rsidRPr="002A4779" w14:paraId="580BD4FB" w14:textId="77777777" w:rsidTr="00F22743">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E528D41" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(028)</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3001CD02" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="502289C3" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22743" w:rsidRPr="002A4779" w14:paraId="2A990076" w14:textId="77777777" w:rsidTr="00F22743">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58F6848A" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SECRETARY</w:t>
             </w:r>
-            <w:r w:rsidR="007957DC" w:rsidRPr="00E5234F">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0447766E" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AVAILABLE TUESDAY &amp; THURSDAY </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44971AB3" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10AM – 2PM </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>( 028</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) 87761327</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73E81C77" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22743" w:rsidRPr="002A4779" w14:paraId="749FD3ED" w14:textId="77777777" w:rsidTr="00F22743">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AB372D4" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6148FF30" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMAIL </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5234F">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4872BBEA" w14:textId="60ADEF82" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>87761327</w:t>
-[...27 lines deleted...]
-            </w:r>
+            </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="00756566" w:rsidRPr="00E5234F">
+              <w:r w:rsidR="009028D8" w:rsidRPr="00006CEF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                  <w:b/>
+                  <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:color w:val="auto"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>parishdonaghmore@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5CE6CBB2" w14:textId="6805F4CF" w:rsidR="002C6BE2" w:rsidRPr="00E5234F" w:rsidRDefault="00A13168" w:rsidP="002B5574">
-[...24 lines deleted...]
-          <w:p w14:paraId="1170E46A" w14:textId="7B012B10" w:rsidR="00B01295" w:rsidRPr="00E5234F" w:rsidRDefault="006021ED" w:rsidP="002B5574">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22743" w:rsidRPr="002A4779" w14:paraId="09BF6B9A" w14:textId="77777777" w:rsidTr="00F22743">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="329215B9" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...311 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="242424"/>
-[...507 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CF4CCAE" w14:textId="77777777" w:rsidR="006B1C2F" w:rsidRPr="00E5234F" w:rsidRDefault="006B1C2F" w:rsidP="00CE2BF3">
+          <w:p w14:paraId="29581FF8" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...502 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Funerals will be held at 11am Monday to Saturday and will follow normal mass times for Sunday. We cannot accommodate additional masses outside these times</w:t>
-[...5 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...13 lines deleted...]
-                <w:color w:val="1F1F1F"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-              <w:t>BLESSING OF THE GRAVES</w:t>
+              <w:t>WEBSITE</w:t>
             </w:r>
-          </w:p>
-[...849 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5100" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="025A3315" w14:textId="77777777" w:rsidR="00584C44" w:rsidRPr="00E5234F" w:rsidRDefault="00584C44" w:rsidP="00CF1618">
+          <w:p w14:paraId="34CF24B1" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>WWW.donaghmoreparish.ie</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BB0289C" w14:textId="617C21FA" w:rsidR="001112CD" w:rsidRPr="00E5234F" w:rsidRDefault="001112CD" w:rsidP="00896F7F">
+    <w:p w14:paraId="04620229" w14:textId="6CC51259" w:rsidR="00A70C27" w:rsidRPr="00BE2CD3" w:rsidRDefault="00A70C27" w:rsidP="003979E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MASS TIMES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1299C1" w14:textId="77777777" w:rsidR="00BE2CD3" w:rsidRPr="00E5234F" w:rsidRDefault="00BE2CD3" w:rsidP="00BE2CD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5234F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>DONAGHMORE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A14047" w14:textId="77777777" w:rsidR="00BE2CD3" w:rsidRPr="00271A8C" w:rsidRDefault="00BE2CD3" w:rsidP="00BE2CD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Mon 7pm (Miraculous Medal Novena)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052BC25B" w14:textId="77777777" w:rsidR="00BE2CD3" w:rsidRPr="00271A8C" w:rsidRDefault="00BE2CD3" w:rsidP="00BE2CD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tues, Wed &amp; Fri – 9.30am</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACBD95F" w14:textId="6DAD8DC5" w:rsidR="00BE2CD3" w:rsidRPr="00271A8C" w:rsidRDefault="00BE2CD3" w:rsidP="00BE2CD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Sat: 6pm Vigil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795F1A2E" w14:textId="77777777" w:rsidR="00BE2CD3" w:rsidRPr="00271A8C" w:rsidRDefault="00BE2CD3" w:rsidP="00BE2CD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Sun: 11am</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507C3C8A" w14:textId="77777777" w:rsidR="00BE2CD3" w:rsidRPr="00271A8C" w:rsidRDefault="00BE2CD3" w:rsidP="00BE2CD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tues: Adoration 10am – 5.30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492B4E47" w14:textId="77777777" w:rsidR="00BE2CD3" w:rsidRPr="00271A8C" w:rsidRDefault="00BE2CD3" w:rsidP="00BE2CD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Sat: Confessions 5.15pm – 5.45pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB7E0B1" w14:textId="77777777" w:rsidR="00BE2CD3" w:rsidRPr="00271A8C" w:rsidRDefault="00BE2CD3" w:rsidP="00BE2CD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>GALBALLY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0533980F" w14:textId="77777777" w:rsidR="00BE2CD3" w:rsidRPr="00271A8C" w:rsidRDefault="00BE2CD3" w:rsidP="00BE2CD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tues – Thursday: 10am</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275D1BF1" w14:textId="77777777" w:rsidR="00BE2CD3" w:rsidRPr="00271A8C" w:rsidRDefault="00BE2CD3" w:rsidP="00BE2CD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Fri: 7pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A05B1A3" w14:textId="77777777" w:rsidR="00BE2CD3" w:rsidRPr="00271A8C" w:rsidRDefault="00BE2CD3" w:rsidP="00BE2CD3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Sun: 10am</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719B9132" w14:textId="286048EF" w:rsidR="0066168A" w:rsidRPr="00733E30" w:rsidRDefault="00347CC1" w:rsidP="0066168A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00733E30">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="0066168A" w:rsidRPr="00733E30">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>LESSING OF THE GRAVES – THANK- YOU MESSAGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D49985" w14:textId="35392A7B" w:rsidR="0066168A" w:rsidRPr="00F22743" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A huge thank you to all who attended and assisted at our annual Blessing </w:t>
+      </w:r>
+      <w:r w:rsidR="00347CC1" w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Graves in both </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Galbally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Donaghmore last Sunday.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616EA825" w14:textId="09CB87C4" w:rsidR="0066168A" w:rsidRPr="00F22743" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Even the weather </w:t>
+      </w:r>
+      <w:r w:rsidR="00625688">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>failed to discourage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those who travelled from both near and far to attend the graves of their loved ones and to</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF750C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pray</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF750C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B411A3" w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>them. A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD71BA" w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD71BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>incere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> word of thanks to our sacristans, altar servers, readers, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6C4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ucharistic </w:t>
+      </w:r>
+      <w:r w:rsidR="00487A79" w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ministers,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collectors, musicians and singers and </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6C4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6C4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>led</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Rosary or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD71BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>assisted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in our liturgies in any </w:t>
+      </w:r>
+      <w:r w:rsidR="005250C6" w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>way. I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would also like to acknowledge the contribution of our stewards who assisted in directing traffic and parking, as well as those who maintained our graveyards by grass cutting and refuge disposal. Both of our cemeteries </w:t>
+      </w:r>
+      <w:r w:rsidR="0079135F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">were beautifully maintained and looked their </w:t>
+      </w:r>
+      <w:r w:rsidR="00B411A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">best. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B411A3" w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Finally</w:t>
+      </w:r>
+      <w:r w:rsidR="00B411A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00934DF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heartfelt </w:t>
+      </w:r>
+      <w:r w:rsidR="00B411A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>thanks,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to our parishioners who attended to the graves of their loved ones and those graves who no longer have anyone to attend to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D358867" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00F22743" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37A80D36" w14:textId="77777777" w:rsidR="004D6B61" w:rsidRPr="00E5234F" w:rsidRDefault="004D6B61" w:rsidP="00896F7F">
+    <w:p w14:paraId="39BEC603" w14:textId="26960854" w:rsidR="0066168A" w:rsidRPr="00F22743" w:rsidRDefault="0066168A" w:rsidP="00312B54">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“It is therefore a holy and wholesome thought to pray for the dead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” Maccabees 12: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70BC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D5FC80" w14:textId="77777777" w:rsidR="00F55420" w:rsidRPr="00F22743" w:rsidRDefault="00F55420" w:rsidP="0066168A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C82ECE6" w14:textId="4D1C3C97" w:rsidR="00896F7F" w:rsidRPr="000F19E3" w:rsidRDefault="006804B7" w:rsidP="00896F7F">
+    <w:p w14:paraId="566D98C9" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>New SVP collections boxes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD26BA3" w14:textId="018FF68D" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Members of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Society of St Vincent de Paul </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Dungannon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> continue to quietly support families and individuals within the Parish of Donaghmore and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Galbally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are experiencing hardship or difficulty.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC09CB" w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Much</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of their work happens quietly and confidentially, and many people in the parish may never realise the level of support being provided locally. Their volunteers simply get on with their work, responding to need wherever it arises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4278229B" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D47EB6" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Their work is inspired by the words of the Gospel of Matthew:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140DBCE6" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>“I was hungry and you gave me food.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAD7259" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Where assistance was provided, it was mainly in the form of food vouchers, as the Society does not provide cash assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FEF5FC" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Additional support provided during the year included:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599D5303" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Bereavement grants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03867535" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Provision of beds and mattresses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584B20EF" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Mid Ulster shopping vouchers for children’s shoes, clothing and school uniforms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553B50E2" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Power NI electricity top-ups</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9AC2B2" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Signposting families to other agencies and services who may be able to help</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2C0346" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2696EC76" w14:textId="0AF23E17" w:rsidR="00F345E8" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>None of this work would be possible without the generosity of parishioners and local businesses, and the Society is deeply grateful for that continued support.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC09CB" w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To help ensure that this important work can continue, a weekly St Vincent de Paul collection box will be in place at the church gates  of both churches after all weekend Masses within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>parish.The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needs within every parish are often closer than we realise, and your generosity allows the Society to quietly respond when those needs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>arise. Thank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you for your continued kindness and support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4708A982" w14:textId="77777777" w:rsidR="00F345E8" w:rsidRDefault="00F345E8" w:rsidP="003979E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="03C19291" w14:textId="77777777" w:rsidR="00F345E8" w:rsidRDefault="00F345E8" w:rsidP="003979E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AB8E06" w14:textId="77777777" w:rsidR="007761E3" w:rsidRDefault="007761E3" w:rsidP="003979E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C82ECE6" w14:textId="53C4C3F9" w:rsidR="00896F7F" w:rsidRPr="00A00E0E" w:rsidRDefault="006804B7" w:rsidP="003979E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00E0E">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00943D7F" w:rsidRPr="000F19E3">
+      <w:r w:rsidR="00943D7F" w:rsidRPr="00A00E0E">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">NNIVERSARIES </w:t>
       </w:r>
-      <w:r w:rsidR="00151573" w:rsidRPr="000F19E3">
+      <w:r w:rsidR="00151573" w:rsidRPr="00A00E0E">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">FOR </w:t>
       </w:r>
-      <w:r w:rsidR="008C13F7">
+      <w:r w:rsidR="008C13F7" w:rsidRPr="00A00E0E">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>THE MOST HOLY TRINITY</w:t>
+        <w:t xml:space="preserve">THE </w:t>
       </w:r>
-      <w:r w:rsidR="00400613">
+      <w:r w:rsidR="00A00E0E" w:rsidRPr="00A00E0E">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SUNDAY</w:t>
+        <w:t xml:space="preserve">ELEVENTH SUNDAY OF ORDINARY TIME </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A98C20" w14:textId="77777777" w:rsidR="00C630CB" w:rsidRDefault="00C630CB" w:rsidP="00896F7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51443689" w14:textId="62884A58" w:rsidR="008A47BF" w:rsidRPr="008A47BF" w:rsidRDefault="003475BA" w:rsidP="008A47BF">
+    <w:p w14:paraId="51443689" w14:textId="16A0BFB5" w:rsidR="008A47BF" w:rsidRPr="007761E3" w:rsidRDefault="003475BA" w:rsidP="008A47BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006012C9">
+      <w:r w:rsidRPr="007761E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECENTLY </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2B4A" w:rsidRPr="007761E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DECEASED</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2B4A" w:rsidRPr="007761E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1282" w:rsidRPr="007761E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7027" w:rsidRPr="007761E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74E0B" w:rsidRPr="007761E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">RECENTLY </w:t>
+        <w:t xml:space="preserve">Rev Sean J Quinn, Val Mullins </w:t>
       </w:r>
-      <w:r w:rsidR="004C2B4A" w:rsidRPr="006012C9">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C74E0B" w:rsidRPr="007761E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>DECEASED</w:t>
+        <w:t>( Manchester</w:t>
       </w:r>
-      <w:r w:rsidR="004C2B4A" w:rsidRPr="00E943BD">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C74E0B" w:rsidRPr="007761E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00BF1282" w:rsidRPr="00E943BD">
+      <w:r w:rsidR="00857564" w:rsidRPr="007761E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>, Sean Mc Aleer</w:t>
       </w:r>
-      <w:r w:rsidR="007E7027" w:rsidRPr="00E943BD">
+      <w:r w:rsidR="00800A27">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, Eileen Cassidy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7FCF1A" w14:textId="77777777" w:rsidR="00157E80" w:rsidRPr="00E943BD" w:rsidRDefault="00157E80" w:rsidP="000249D1">
+    <w:p w14:paraId="1C7FCF1A" w14:textId="77777777" w:rsidR="00157E80" w:rsidRPr="007761E3" w:rsidRDefault="00157E80" w:rsidP="000249D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="413B35D6" w14:textId="1A95A28C" w:rsidTr="009A3448">
+      <w:tr w:rsidR="00A31280" w:rsidRPr="007761E3" w14:paraId="413B35D6" w14:textId="1A95A28C" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD310DE" w14:textId="0674408A" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+          <w:p w14:paraId="4FD310DE" w14:textId="1C4D4940" w:rsidR="00A31280" w:rsidRPr="007761E3" w:rsidRDefault="00A31280" w:rsidP="00A31280">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006012C9">
+            <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">SATURDAY </w:t>
+              <w:t>SATURDAY 13t</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE4AB5">
+            <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...255 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> June</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="624309BE" w14:textId="77777777" w:rsidR="00E5234F" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+          <w:p w14:paraId="3B9A99CF" w14:textId="77777777" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Gerard O’Hanlon</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F3AE39F" w14:textId="350B7BD5" w:rsidR="00A31280" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alice &amp; Hugh Donaghy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00521093" w:rsidRPr="007761E3" w14:paraId="5642B060" w14:textId="509B014C" w:rsidTr="009A3448">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="178D1BF3" w14:textId="0B2D6E28" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>SUNDAY 14</w:t>
+            </w:r>
+            <w:r w:rsidR="008A5D1B" w:rsidRPr="008A5D1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="008A5D1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CB013F0" w14:textId="77777777" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brendan Mc </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Elduff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>( 1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anniversary) and deceased members of the</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F998A2" w14:textId="77777777" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mc </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Elduff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Family.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67614C66" w14:textId="77777777" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kitty, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Tommy ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Jimmy &amp; Kevin O’Neill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABCE52F" w14:textId="77777777" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Joe Casey</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB106C7" w14:textId="77777777" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Joe Corrigan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31981D9E" w14:textId="77777777" w:rsidR="00521093" w:rsidRDefault="00521093" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Paddy &amp; Kathleen Loughran</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3163A1CB" w14:textId="486D85EB" w:rsidR="00727F80" w:rsidRPr="007761E3" w:rsidRDefault="00727F80" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Marie Hamill</w:t>
+              <w:t>Joseph Mc Crory</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48FB8F37" w14:textId="633F92BA" w:rsidR="008C13F7" w:rsidRPr="006012C9" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00521093" w:rsidRPr="007761E3" w14:paraId="75B21741" w14:textId="6A8753D3" w:rsidTr="009A3448">
+        <w:trPr>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57754597" w14:textId="4C284148" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Juilain</w:t>
+              <w:t xml:space="preserve">MONDAY </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00271A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Arthur</w:t>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>thJune</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FB8F37" w14:textId="79F83F87" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="21AD835D" w14:textId="7C2A8D39" w:rsidTr="009A3448">
+      <w:tr w:rsidR="00521093" w:rsidRPr="007761E3" w14:paraId="21AD835D" w14:textId="7C2A8D39" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C33167E" w14:textId="6637CE8B" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+          <w:p w14:paraId="4C33167E" w14:textId="1171B081" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TUESDAY </w:t>
+            </w:r>
+            <w:r w:rsidR="00271A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>th June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EF2BF9B" w14:textId="01141D4A" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00727F80" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>TUESDAY 2</w:t>
+              <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5234F">
+            <w:r w:rsidR="00D82FFD">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>nd</w:t>
+              <w:t>éan Grant</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00521093" w:rsidRPr="007761E3" w14:paraId="198F5065" w14:textId="096E3EA6" w:rsidTr="009A3448">
+        <w:trPr>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18954966" w14:textId="018D8771" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>WEDNESDAY 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00271A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="002D7BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>h June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="322D93E4" w14:textId="3CEE9132" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00D82FFD" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Sínead</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mallon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00521093" w:rsidRPr="007761E3" w14:paraId="7386E421" w14:textId="4E1ED5A6" w:rsidTr="009A3448">
+        <w:trPr>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A0BFFDF" w14:textId="131C71BA" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>THURSDAY 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00271A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> June</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BA20923" w14:textId="77777777" w:rsidR="00E5234F" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+          <w:p w14:paraId="2963C4F0" w14:textId="4C053A91" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00CD7DC1" w:rsidP="00521093">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>John Donaghy</w:t>
-[...20 lines deleted...]
-              <w:t>Patrick Kane</w:t>
+              <w:t>Bridget Hackett</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="198F5065" w14:textId="096E3EA6" w:rsidTr="009A3448">
+      <w:tr w:rsidR="00521093" w:rsidRPr="007761E3" w14:paraId="64A82397" w14:textId="74DCC546" w:rsidTr="009A3448">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18954966" w14:textId="30A2A0F9" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+          <w:p w14:paraId="18EAC7FE" w14:textId="4F0C3645" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>WEDNESDAY 3</w:t>
+              <w:t>FRIDAY 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5234F">
+            <w:r w:rsidR="00271A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>rd</w:t>
+              <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> June</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="392CE86C" w14:textId="77777777" w:rsidR="00E5234F" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+          <w:p w14:paraId="02071473" w14:textId="39E21F93" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="7386E421" w14:textId="4E1ED5A6" w:rsidTr="009A3448">
+      <w:tr w:rsidR="00521093" w:rsidRPr="007761E3" w14:paraId="523901CA" w14:textId="6032B27D" w:rsidTr="009A3448">
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A0BFFDF" w14:textId="2E093DDF" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+          <w:p w14:paraId="216A5152" w14:textId="613448B4" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>THURSDAY 4</w:t>
+              <w:t xml:space="preserve">SATURDAY </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5234F">
+            <w:r w:rsidR="002D7BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>th</w:t>
+              <w:t>20</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> June</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3442ED48" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
+          <w:p w14:paraId="5138C8EE" w14:textId="51437F4B" w:rsidR="0054068D" w:rsidRDefault="0054068D" w:rsidP="00521093">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mary Mc </w:t>
+              <w:t xml:space="preserve">James Hurson </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Elhatton</w:t>
+              <w:t>( 1</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0054068D">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anniversary)</w:t>
+            </w:r>
+            <w:r w:rsidR="00123C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2963C4F0" w14:textId="1A8B5B71" w:rsidR="008C13F7" w:rsidRPr="006012C9" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
+          <w:p w14:paraId="3D9126A4" w14:textId="4557B7F3" w:rsidR="00521093" w:rsidRDefault="00D82FFD" w:rsidP="00521093">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Aine Mc Veigh</w:t>
+              <w:t>Frank Slevin</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5D529CD6" w14:textId="77777777" w:rsidR="00D82FFD" w:rsidRDefault="00D82FFD" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Robert &amp; Lena Quinn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06BE6BC4" w14:textId="2655BCBF" w:rsidR="0054068D" w:rsidRPr="007761E3" w:rsidRDefault="0054068D" w:rsidP="00521093">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5234F" w:rsidRPr="006012C9" w14:paraId="64A82397" w14:textId="74DCC546" w:rsidTr="009A3448">
+      <w:tr w:rsidR="00521093" w:rsidRPr="007761E3" w14:paraId="0D9B3F99" w14:textId="3B1A9777" w:rsidTr="009A3448">
         <w:trPr>
-          <w:trHeight w:val="242"/>
+          <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18EAC7FE" w14:textId="134CAA10" w:rsidR="00E5234F" w:rsidRPr="006012C9" w:rsidRDefault="00E5234F" w:rsidP="00E5234F">
+          <w:p w14:paraId="70067613" w14:textId="25E0AEBD" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>FRIDAY 5</w:t>
+              <w:t xml:space="preserve">SUNDAY </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5234F">
+            <w:r w:rsidR="002D7BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>th</w:t>
+              <w:t>21</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002D7BD6" w:rsidRPr="002D7BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve"> June</w:t>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidR="002D7BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>June</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F48C3B3" w14:textId="77777777" w:rsidR="00E5234F" w:rsidRDefault="008C13F7" w:rsidP="00E5234F">
+          <w:p w14:paraId="42ECB2FC" w14:textId="55BF4EC5" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="0054068D" w:rsidP="00521093">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Pat Slevin</w:t>
+              <w:t xml:space="preserve">Jim Comac </w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Breege</w:t>
+              <w:t>( 1</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0054068D">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Mc Cullagh</w:t>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">SATURDAY </w:t>
+              <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5234F">
-[...169 lines deleted...]
-            </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>John ,</w:t>
+              <w:t>anniversar</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidR="00123C39">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Josephine &amp; Colette Mc Cl</w:t>
+              <w:t>y )</w:t>
             </w:r>
-            <w:r w:rsidR="00A665D8">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00123C39">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>u</w:t>
-[...173 lines deleted...]
-              <w:t>Terry &amp; Mary Kelly</w:t>
+              <w:t xml:space="preserve"> in Donaghmore @ 11am</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FD13FD9" w14:textId="77777777" w:rsidR="00EF4EFE" w:rsidRDefault="00EF4EFE" w:rsidP="00EF4EFE">
+    <w:p w14:paraId="77357F30" w14:textId="77777777" w:rsidR="0066168A" w:rsidRDefault="0066168A" w:rsidP="00453B29">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...35 lines deleted...]
-          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D689E50" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
+    <w:p w14:paraId="37477D02" w14:textId="1900237D" w:rsidR="00453B29" w:rsidRPr="00350D69" w:rsidRDefault="00453B29" w:rsidP="00453B29">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350D69">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>BULLETIN DURING THE SUMMER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C93993B" w14:textId="77777777" w:rsidR="00453B29" w:rsidRPr="00BE5206" w:rsidRDefault="00453B29" w:rsidP="00453B29">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5206">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Please note that the last bulletin for the summer will be on Sunday 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5206">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5206">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June and will return at the end of August. If there are any notes that you would like added please send through for the month of June.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556A4EAA" w14:textId="1CF2E5B4" w:rsidR="00453B29" w:rsidRPr="008F05C2" w:rsidRDefault="00BE5206" w:rsidP="00BE5206">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F05C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>BAPTISMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700B395D" w14:textId="3BCB1838" w:rsidR="00962138" w:rsidRDefault="008F05C2" w:rsidP="00B55050">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C13F7">
-[...67 lines deleted...]
-      <w:r w:rsidRPr="008C13F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">winning numbers </w:t>
+        <w:t>P</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C13F7">
+      <w:r w:rsidRPr="00BE5206">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>were:</w:t>
+        <w:t xml:space="preserve">lease contact the office to arrange a baptism, dates are found on our website </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008C13F7">
+      <w:r w:rsidR="00A23F7B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1, 2, 4, 6</w:t>
+        <w:t>or contact the secretary during office hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218E3842" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
+    <w:p w14:paraId="0338F427" w14:textId="77777777" w:rsidR="00874A75" w:rsidRDefault="00874A75" w:rsidP="00B55050">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...228 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="207939CF" w14:textId="77777777" w:rsidR="008C13F7" w:rsidRPr="008C13F7" w:rsidRDefault="008C13F7" w:rsidP="008C13F7">
-[...373 lines deleted...]
-    <w:p w14:paraId="5D2A6AD4" w14:textId="2C33C23C" w:rsidR="00962138" w:rsidRPr="00962138" w:rsidRDefault="00962138" w:rsidP="00962138">
+    <w:p w14:paraId="5003CE43" w14:textId="30054335" w:rsidR="00874A75" w:rsidRPr="00943255" w:rsidRDefault="00943255" w:rsidP="00874A75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962138">
+      <w:r w:rsidRPr="00943255">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pioneer Total Abstinence Association </w:t>
+        <w:t>DONAGHMORE &amp; GALBALLY NOTES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA3CFEA" w14:textId="5935A104" w:rsidR="00962138" w:rsidRPr="00962138" w:rsidRDefault="00962138" w:rsidP="00962138">
+    <w:p w14:paraId="75B18C24" w14:textId="77777777" w:rsidR="00840503" w:rsidRPr="00943255" w:rsidRDefault="00840503" w:rsidP="00B55050">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5177FC" w14:textId="5CCC487D" w:rsidR="00840503" w:rsidRPr="00874A75" w:rsidRDefault="00840503" w:rsidP="0054033E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962138">
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>onaghmore GAA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Anyone in the parish who would like to become a member and take the Pioneer Pledge to abstain from alcohol, or any existing members who would like to receive their silver, gold or diamond pins – please contact Joe 07789 757 325 or Plunkett on 07808 762 937 before 14th June.</w:t>
+        <w:t>Lotto winners Monday 8th June Winning numbers 14/17/18/21.  Match 3 Winners - Stephen Devlin/Ann Marshall/Nolan Rafferty. Next draw Monday 15th June. Jackpot - £4,900</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00874A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Presentation of medals will take place on Friday 3</w:t>
+        <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00962138">
+      <w:r w:rsidRPr="00874A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>rd</w:t>
+        <w:t>GAA For All</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00874A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> July @ 7pm in </w:t>
+        <w:br/>
+        <w:t>GAA For All will be at 10.30 on Sunday, all new members welcome!</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="70FCFB5E" w14:textId="77777777" w:rsidR="00840503" w:rsidRDefault="00840503" w:rsidP="00840503">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Galbally</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Donaghmore GAA Match ball sponsor</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00874A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:br/>
+        <w:t>If you would like to sponsor a ball for any of our upcoming games, please get in contact with a committee member.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B28485B" w14:textId="77777777" w:rsidR="00975F96" w:rsidRPr="00241B0E" w:rsidRDefault="00975F96" w:rsidP="00F83298">
+    <w:p w14:paraId="7BB8AD85" w14:textId="77777777" w:rsidR="00A00E0E" w:rsidRPr="00874A75" w:rsidRDefault="00A00E0E" w:rsidP="00840503">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00975F96" w:rsidRPr="00241B0E" w:rsidSect="00687682">
+    <w:p w14:paraId="5602AEAB" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Galbally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Community Centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF3CA8F" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lotto – Mon 8th June 2026: winning numbers were: 3, 17, 18, 19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AEB422" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Congratulations to Match 3 winners: Paul Hoines, Delia Tally, Philomena Molloy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77412A34" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Next Draw Mon 15th June - Jackpot: £1900.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FD1364" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Monthly Prize Draw – May 2026 Winners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDD989B" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>£200: Declan &amp; Pauline McKeever</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C342B67" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>£100: Celine Robinson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7871F7FD" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>£100: Jacinta Carberry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4743A291" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Next draw – Monday 29th June.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E667A6" w14:textId="77777777" w:rsidR="001B7FA9" w:rsidRPr="00874A75" w:rsidRDefault="001B7FA9" w:rsidP="001B7FA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Line Dancing Classes:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every Monday from 8pm – 9pm in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Galbally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Community Centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB1E68B" w14:textId="77777777" w:rsidR="001B7FA9" w:rsidRPr="00874A75" w:rsidRDefault="001B7FA9" w:rsidP="000341CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763F86E5" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Galbally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pearses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GAC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B0A7FE" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Match Ball Sponsor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D75061" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Would you like to become a match ball sponsor for our senior men's matches?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D76450E" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>interested</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please contact one of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D440F9E" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Michelle 07717050200    Paul 07786482521      Pauline 07774698524 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DD21E6" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fundraising Draw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18931BC1" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prize:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Overnight Stay in Skylon Hotel Saturday 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> July</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9C68D1" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 x Premium Level Tickets Sunday 26th July - All-Ireland Football Final</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C802D9" w14:textId="4F4715DB" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>   Plus 1000 euros spending money</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tickets Prices:  1 for £20, 4 for £40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2B9410" w14:textId="7AAD60B8" w:rsidR="00840503" w:rsidRPr="00874A75" w:rsidRDefault="0054033E" w:rsidP="00B55050">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB004B" w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Draw takes place on Sunday 19th of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB004B" w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71548" w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB004B" w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FB004B" w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any of the committee if interested</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71548" w:rsidRPr="00874A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00840503" w:rsidRPr="00874A75" w:rsidSect="00687682">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="425" w:right="680" w:bottom="567" w:left="680" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="155"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="244B7730" w14:textId="77777777" w:rsidR="00A10520" w:rsidRDefault="00A10520">
+    <w:p w14:paraId="383F03E0" w14:textId="77777777" w:rsidR="00285A3A" w:rsidRDefault="00285A3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69D506B2" w14:textId="77777777" w:rsidR="00A10520" w:rsidRDefault="00A10520">
+    <w:p w14:paraId="4B983D3D" w14:textId="77777777" w:rsidR="00285A3A" w:rsidRDefault="00285A3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5828,108 +5538,107 @@
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Handwriting">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EF8356A" w14:textId="77777777" w:rsidR="00A10520" w:rsidRDefault="00A10520">
+    <w:p w14:paraId="3CD53CAC" w14:textId="77777777" w:rsidR="00285A3A" w:rsidRDefault="00285A3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71BA64EB" w14:textId="77777777" w:rsidR="00A10520" w:rsidRDefault="00A10520">
+    <w:p w14:paraId="29A1F1EE" w14:textId="77777777" w:rsidR="00285A3A" w:rsidRDefault="00285A3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A726C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD8A511E"/>
     <w:lvl w:ilvl="0" w:tplc="75F6F9F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7409,50 +7118,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55532211"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E70DC2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57453EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A40E38F0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7531,278 +7389,292 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2140494655">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1517771925">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="108134698">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="364452597">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1303197225">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2017069106">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1617518782">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2082172848">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="729500851">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="535586339">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="107893138">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="233780742">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1005740376">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2084838482">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1185175288">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1692952608">
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF17BD"/>
     <w:rsid w:val="00000065"/>
     <w:rsid w:val="000002D0"/>
     <w:rsid w:val="00000744"/>
+    <w:rsid w:val="00001B3B"/>
     <w:rsid w:val="0000234C"/>
     <w:rsid w:val="000024AE"/>
     <w:rsid w:val="00003056"/>
     <w:rsid w:val="00003741"/>
     <w:rsid w:val="000045ED"/>
     <w:rsid w:val="00006981"/>
     <w:rsid w:val="00006EDB"/>
     <w:rsid w:val="000102F3"/>
     <w:rsid w:val="0001042D"/>
     <w:rsid w:val="00010C2A"/>
     <w:rsid w:val="00010CC2"/>
     <w:rsid w:val="0001160B"/>
     <w:rsid w:val="00012EBB"/>
     <w:rsid w:val="000137CE"/>
     <w:rsid w:val="00013EB7"/>
     <w:rsid w:val="000143CF"/>
     <w:rsid w:val="000145A6"/>
     <w:rsid w:val="000149A5"/>
     <w:rsid w:val="00015779"/>
     <w:rsid w:val="00015D18"/>
     <w:rsid w:val="000168A8"/>
     <w:rsid w:val="00016E4D"/>
     <w:rsid w:val="00017497"/>
     <w:rsid w:val="00020170"/>
     <w:rsid w:val="00020652"/>
     <w:rsid w:val="00020CD9"/>
     <w:rsid w:val="0002107F"/>
     <w:rsid w:val="0002188D"/>
     <w:rsid w:val="00021F45"/>
     <w:rsid w:val="000223FF"/>
     <w:rsid w:val="0002296D"/>
     <w:rsid w:val="00023657"/>
     <w:rsid w:val="0002485D"/>
     <w:rsid w:val="000249D1"/>
     <w:rsid w:val="00024EF5"/>
     <w:rsid w:val="0002514B"/>
     <w:rsid w:val="00025946"/>
     <w:rsid w:val="00025F13"/>
     <w:rsid w:val="000269A5"/>
     <w:rsid w:val="00026CBE"/>
     <w:rsid w:val="00026F7D"/>
     <w:rsid w:val="00027594"/>
     <w:rsid w:val="00027B78"/>
     <w:rsid w:val="0003015F"/>
     <w:rsid w:val="00030A2E"/>
     <w:rsid w:val="00030F99"/>
     <w:rsid w:val="000312FE"/>
     <w:rsid w:val="00031C88"/>
     <w:rsid w:val="00031FC9"/>
     <w:rsid w:val="0003227F"/>
+    <w:rsid w:val="000341CA"/>
     <w:rsid w:val="0003488E"/>
     <w:rsid w:val="00035045"/>
     <w:rsid w:val="00035181"/>
     <w:rsid w:val="00037C61"/>
     <w:rsid w:val="0004099D"/>
     <w:rsid w:val="00040BF4"/>
     <w:rsid w:val="000423BD"/>
     <w:rsid w:val="00043137"/>
     <w:rsid w:val="000444FB"/>
     <w:rsid w:val="000445E7"/>
     <w:rsid w:val="00044DAD"/>
     <w:rsid w:val="00046333"/>
     <w:rsid w:val="0004657B"/>
     <w:rsid w:val="00047C34"/>
     <w:rsid w:val="00047D9F"/>
     <w:rsid w:val="000507E7"/>
     <w:rsid w:val="0005163B"/>
     <w:rsid w:val="00052D7F"/>
     <w:rsid w:val="00052E69"/>
     <w:rsid w:val="00053310"/>
     <w:rsid w:val="00054757"/>
     <w:rsid w:val="00055112"/>
     <w:rsid w:val="000553A2"/>
     <w:rsid w:val="0005550C"/>
     <w:rsid w:val="000559D1"/>
     <w:rsid w:val="00055B95"/>
     <w:rsid w:val="0005611C"/>
     <w:rsid w:val="00056162"/>
     <w:rsid w:val="00056255"/>
     <w:rsid w:val="00056D2E"/>
     <w:rsid w:val="00057391"/>
     <w:rsid w:val="000575C3"/>
     <w:rsid w:val="00057D95"/>
     <w:rsid w:val="000602B9"/>
     <w:rsid w:val="0006036E"/>
     <w:rsid w:val="00060B7A"/>
     <w:rsid w:val="000612DC"/>
+    <w:rsid w:val="00061C38"/>
     <w:rsid w:val="00061DF2"/>
     <w:rsid w:val="00062125"/>
     <w:rsid w:val="0006245D"/>
     <w:rsid w:val="00062552"/>
     <w:rsid w:val="00062EC9"/>
     <w:rsid w:val="0006659A"/>
     <w:rsid w:val="00066938"/>
     <w:rsid w:val="00070AB2"/>
     <w:rsid w:val="00070B72"/>
     <w:rsid w:val="00070EF6"/>
     <w:rsid w:val="00070F19"/>
     <w:rsid w:val="000716C2"/>
     <w:rsid w:val="000728A1"/>
     <w:rsid w:val="00072C2D"/>
     <w:rsid w:val="0007372D"/>
     <w:rsid w:val="00074BCD"/>
     <w:rsid w:val="00075A4B"/>
     <w:rsid w:val="00075EA2"/>
     <w:rsid w:val="00076123"/>
     <w:rsid w:val="00077093"/>
     <w:rsid w:val="00080191"/>
     <w:rsid w:val="000819EF"/>
     <w:rsid w:val="00081A29"/>
     <w:rsid w:val="00081B6A"/>
     <w:rsid w:val="00082B0E"/>
     <w:rsid w:val="00086594"/>
     <w:rsid w:val="0008697B"/>
     <w:rsid w:val="00091928"/>
     <w:rsid w:val="000929E8"/>
     <w:rsid w:val="00093C25"/>
     <w:rsid w:val="00093CDB"/>
     <w:rsid w:val="000941AF"/>
     <w:rsid w:val="00094211"/>
     <w:rsid w:val="00094326"/>
     <w:rsid w:val="000943AD"/>
     <w:rsid w:val="00094C7E"/>
     <w:rsid w:val="00096919"/>
     <w:rsid w:val="00097015"/>
     <w:rsid w:val="00097635"/>
     <w:rsid w:val="00097D0E"/>
+    <w:rsid w:val="000A073C"/>
     <w:rsid w:val="000A0E66"/>
     <w:rsid w:val="000A1392"/>
     <w:rsid w:val="000A22E8"/>
     <w:rsid w:val="000A254B"/>
     <w:rsid w:val="000A2D04"/>
+    <w:rsid w:val="000A2D17"/>
     <w:rsid w:val="000A3074"/>
+    <w:rsid w:val="000A3823"/>
     <w:rsid w:val="000A3D1F"/>
     <w:rsid w:val="000A4285"/>
     <w:rsid w:val="000A4613"/>
     <w:rsid w:val="000A47D9"/>
     <w:rsid w:val="000A4AC0"/>
     <w:rsid w:val="000A50CB"/>
+    <w:rsid w:val="000A50E9"/>
     <w:rsid w:val="000A646E"/>
     <w:rsid w:val="000A656B"/>
     <w:rsid w:val="000A6897"/>
     <w:rsid w:val="000A733F"/>
     <w:rsid w:val="000A7DD2"/>
+    <w:rsid w:val="000B00F3"/>
     <w:rsid w:val="000B178A"/>
     <w:rsid w:val="000B1940"/>
     <w:rsid w:val="000B2456"/>
     <w:rsid w:val="000B24C8"/>
     <w:rsid w:val="000B325E"/>
+    <w:rsid w:val="000B3261"/>
     <w:rsid w:val="000B3342"/>
     <w:rsid w:val="000B3845"/>
     <w:rsid w:val="000B42D6"/>
     <w:rsid w:val="000B4384"/>
     <w:rsid w:val="000B4789"/>
     <w:rsid w:val="000B4796"/>
     <w:rsid w:val="000B50D6"/>
     <w:rsid w:val="000B5AE3"/>
+    <w:rsid w:val="000B6765"/>
+    <w:rsid w:val="000B6A02"/>
     <w:rsid w:val="000B6E2D"/>
     <w:rsid w:val="000B75A4"/>
     <w:rsid w:val="000C034F"/>
     <w:rsid w:val="000C1531"/>
     <w:rsid w:val="000C2374"/>
     <w:rsid w:val="000C30FD"/>
     <w:rsid w:val="000C3EA2"/>
     <w:rsid w:val="000C4645"/>
     <w:rsid w:val="000C4952"/>
     <w:rsid w:val="000C5782"/>
     <w:rsid w:val="000C5B2E"/>
     <w:rsid w:val="000C5CDC"/>
     <w:rsid w:val="000C6737"/>
     <w:rsid w:val="000C6ADC"/>
     <w:rsid w:val="000D0160"/>
     <w:rsid w:val="000D1277"/>
     <w:rsid w:val="000D18A4"/>
     <w:rsid w:val="000D1E54"/>
     <w:rsid w:val="000D2103"/>
     <w:rsid w:val="000D2FBE"/>
     <w:rsid w:val="000D3429"/>
     <w:rsid w:val="000D3BF2"/>
     <w:rsid w:val="000D3CA2"/>
     <w:rsid w:val="000D43A8"/>
     <w:rsid w:val="000D6FBA"/>
@@ -7816,114 +7688,118 @@
     <w:rsid w:val="000E074E"/>
     <w:rsid w:val="000E1C31"/>
     <w:rsid w:val="000E2171"/>
     <w:rsid w:val="000E2800"/>
     <w:rsid w:val="000E2A99"/>
     <w:rsid w:val="000E2F0A"/>
     <w:rsid w:val="000E4C28"/>
     <w:rsid w:val="000E6687"/>
     <w:rsid w:val="000E6DF4"/>
     <w:rsid w:val="000E6E6F"/>
     <w:rsid w:val="000E6F05"/>
     <w:rsid w:val="000E73DB"/>
     <w:rsid w:val="000E7ADD"/>
     <w:rsid w:val="000F0034"/>
     <w:rsid w:val="000F022B"/>
     <w:rsid w:val="000F0300"/>
     <w:rsid w:val="000F08A0"/>
     <w:rsid w:val="000F0B17"/>
     <w:rsid w:val="000F19CD"/>
     <w:rsid w:val="000F19E3"/>
     <w:rsid w:val="000F1CDD"/>
     <w:rsid w:val="000F3449"/>
     <w:rsid w:val="000F4500"/>
     <w:rsid w:val="000F5343"/>
     <w:rsid w:val="000F59AC"/>
+    <w:rsid w:val="000F5BEF"/>
     <w:rsid w:val="000F6104"/>
+    <w:rsid w:val="000F7D5F"/>
     <w:rsid w:val="000F7EBA"/>
     <w:rsid w:val="0010012E"/>
     <w:rsid w:val="00100C8C"/>
     <w:rsid w:val="00101553"/>
     <w:rsid w:val="00101A76"/>
     <w:rsid w:val="00101B18"/>
     <w:rsid w:val="001026CF"/>
     <w:rsid w:val="0010378B"/>
     <w:rsid w:val="001041F2"/>
     <w:rsid w:val="00104437"/>
     <w:rsid w:val="00104457"/>
     <w:rsid w:val="00104757"/>
     <w:rsid w:val="00104F0F"/>
     <w:rsid w:val="0010614D"/>
     <w:rsid w:val="00106FEA"/>
     <w:rsid w:val="0010708C"/>
     <w:rsid w:val="001077FC"/>
     <w:rsid w:val="00110780"/>
     <w:rsid w:val="001112CD"/>
     <w:rsid w:val="00111853"/>
     <w:rsid w:val="00111AA9"/>
     <w:rsid w:val="00112AF7"/>
     <w:rsid w:val="00112F57"/>
     <w:rsid w:val="001138C6"/>
     <w:rsid w:val="00113BDD"/>
     <w:rsid w:val="00114046"/>
     <w:rsid w:val="0011432A"/>
     <w:rsid w:val="00115CF8"/>
     <w:rsid w:val="00116B31"/>
     <w:rsid w:val="001179B2"/>
     <w:rsid w:val="001201FB"/>
     <w:rsid w:val="001207B5"/>
     <w:rsid w:val="0012121B"/>
     <w:rsid w:val="001221A0"/>
     <w:rsid w:val="00122E2A"/>
     <w:rsid w:val="0012321D"/>
+    <w:rsid w:val="00123C39"/>
     <w:rsid w:val="001245B1"/>
     <w:rsid w:val="001245CD"/>
     <w:rsid w:val="00124736"/>
     <w:rsid w:val="001247F4"/>
     <w:rsid w:val="00124DF6"/>
     <w:rsid w:val="00126551"/>
     <w:rsid w:val="001265F9"/>
     <w:rsid w:val="0012666E"/>
     <w:rsid w:val="00126D41"/>
     <w:rsid w:val="00126D49"/>
     <w:rsid w:val="001304CF"/>
     <w:rsid w:val="00131BAD"/>
     <w:rsid w:val="0013218F"/>
     <w:rsid w:val="001322F1"/>
     <w:rsid w:val="001323E0"/>
     <w:rsid w:val="0013261B"/>
     <w:rsid w:val="001328C0"/>
     <w:rsid w:val="00134372"/>
     <w:rsid w:val="00135DA4"/>
     <w:rsid w:val="0013684F"/>
     <w:rsid w:val="00136B07"/>
     <w:rsid w:val="00137432"/>
     <w:rsid w:val="001376D4"/>
     <w:rsid w:val="00137742"/>
     <w:rsid w:val="001378E2"/>
     <w:rsid w:val="00140214"/>
     <w:rsid w:val="00140FA2"/>
+    <w:rsid w:val="00141F09"/>
     <w:rsid w:val="0014372F"/>
     <w:rsid w:val="00144113"/>
     <w:rsid w:val="00144DD9"/>
     <w:rsid w:val="00145105"/>
     <w:rsid w:val="00145882"/>
     <w:rsid w:val="00146704"/>
     <w:rsid w:val="0014750C"/>
     <w:rsid w:val="001477A3"/>
     <w:rsid w:val="00147B08"/>
     <w:rsid w:val="00150211"/>
     <w:rsid w:val="001507A0"/>
     <w:rsid w:val="001507BA"/>
     <w:rsid w:val="0015084C"/>
     <w:rsid w:val="0015086A"/>
     <w:rsid w:val="00151573"/>
     <w:rsid w:val="00151DD0"/>
     <w:rsid w:val="00151FA7"/>
     <w:rsid w:val="00152AE8"/>
     <w:rsid w:val="00152CA0"/>
     <w:rsid w:val="00154741"/>
     <w:rsid w:val="001548F3"/>
     <w:rsid w:val="00155C2A"/>
     <w:rsid w:val="00155CEF"/>
     <w:rsid w:val="00156BDF"/>
     <w:rsid w:val="00157566"/>
@@ -7980,74 +7856,77 @@
     <w:rsid w:val="00197403"/>
     <w:rsid w:val="00197756"/>
     <w:rsid w:val="001A03B4"/>
     <w:rsid w:val="001A0511"/>
     <w:rsid w:val="001A188A"/>
     <w:rsid w:val="001A2B5B"/>
     <w:rsid w:val="001A38D2"/>
     <w:rsid w:val="001A3D1F"/>
     <w:rsid w:val="001A4A82"/>
     <w:rsid w:val="001A68F0"/>
     <w:rsid w:val="001A7339"/>
     <w:rsid w:val="001B00F6"/>
     <w:rsid w:val="001B03D0"/>
     <w:rsid w:val="001B048C"/>
     <w:rsid w:val="001B1228"/>
     <w:rsid w:val="001B155D"/>
     <w:rsid w:val="001B2219"/>
     <w:rsid w:val="001B22D9"/>
     <w:rsid w:val="001B2427"/>
     <w:rsid w:val="001B2BA9"/>
     <w:rsid w:val="001B2C27"/>
     <w:rsid w:val="001B541C"/>
     <w:rsid w:val="001B57FA"/>
     <w:rsid w:val="001B68AA"/>
     <w:rsid w:val="001B6F73"/>
+    <w:rsid w:val="001B7FA9"/>
     <w:rsid w:val="001C0A33"/>
     <w:rsid w:val="001C0CB7"/>
     <w:rsid w:val="001C13F3"/>
     <w:rsid w:val="001C1D89"/>
     <w:rsid w:val="001C1E6B"/>
     <w:rsid w:val="001C23C7"/>
     <w:rsid w:val="001C23FA"/>
+    <w:rsid w:val="001C2BEB"/>
     <w:rsid w:val="001C314F"/>
     <w:rsid w:val="001C3C20"/>
     <w:rsid w:val="001C6ECD"/>
     <w:rsid w:val="001C7316"/>
     <w:rsid w:val="001D0372"/>
     <w:rsid w:val="001D0C6D"/>
     <w:rsid w:val="001D0D6D"/>
     <w:rsid w:val="001D113C"/>
     <w:rsid w:val="001D1659"/>
     <w:rsid w:val="001D1E74"/>
     <w:rsid w:val="001D2319"/>
     <w:rsid w:val="001D339C"/>
     <w:rsid w:val="001D64E6"/>
     <w:rsid w:val="001D6830"/>
     <w:rsid w:val="001D6FB1"/>
     <w:rsid w:val="001D7267"/>
     <w:rsid w:val="001E0C00"/>
+    <w:rsid w:val="001E10E7"/>
     <w:rsid w:val="001E285A"/>
     <w:rsid w:val="001E36A7"/>
     <w:rsid w:val="001E4012"/>
     <w:rsid w:val="001E5113"/>
     <w:rsid w:val="001E5839"/>
     <w:rsid w:val="001E6314"/>
     <w:rsid w:val="001E7065"/>
     <w:rsid w:val="001F014B"/>
     <w:rsid w:val="001F01E2"/>
     <w:rsid w:val="001F05F7"/>
     <w:rsid w:val="001F20D0"/>
     <w:rsid w:val="001F2207"/>
     <w:rsid w:val="001F2369"/>
     <w:rsid w:val="001F2ACB"/>
     <w:rsid w:val="001F305C"/>
     <w:rsid w:val="001F404D"/>
     <w:rsid w:val="001F4599"/>
     <w:rsid w:val="001F5282"/>
     <w:rsid w:val="001F52C9"/>
     <w:rsid w:val="001F559E"/>
     <w:rsid w:val="001F6BC8"/>
     <w:rsid w:val="001F7072"/>
     <w:rsid w:val="001F76BA"/>
     <w:rsid w:val="002029BF"/>
     <w:rsid w:val="00203A0B"/>
@@ -8100,216 +7979,229 @@
     <w:rsid w:val="00251E1E"/>
     <w:rsid w:val="00252110"/>
     <w:rsid w:val="00252A5A"/>
     <w:rsid w:val="00254587"/>
     <w:rsid w:val="00254972"/>
     <w:rsid w:val="002549E9"/>
     <w:rsid w:val="00255452"/>
     <w:rsid w:val="002567D5"/>
     <w:rsid w:val="00256B71"/>
     <w:rsid w:val="00256FE7"/>
     <w:rsid w:val="0025776D"/>
     <w:rsid w:val="00257D38"/>
     <w:rsid w:val="00260221"/>
     <w:rsid w:val="0026086E"/>
     <w:rsid w:val="00260AA2"/>
     <w:rsid w:val="00260ABE"/>
     <w:rsid w:val="00260F6B"/>
     <w:rsid w:val="00261899"/>
     <w:rsid w:val="00262E60"/>
     <w:rsid w:val="00263A73"/>
     <w:rsid w:val="00265168"/>
     <w:rsid w:val="002670F6"/>
     <w:rsid w:val="00267126"/>
     <w:rsid w:val="00267753"/>
     <w:rsid w:val="00270692"/>
+    <w:rsid w:val="00271A8C"/>
     <w:rsid w:val="002728EA"/>
     <w:rsid w:val="00272FE0"/>
     <w:rsid w:val="00273EB8"/>
     <w:rsid w:val="0027475F"/>
     <w:rsid w:val="00274D1D"/>
     <w:rsid w:val="00276F03"/>
     <w:rsid w:val="0028051A"/>
     <w:rsid w:val="00280651"/>
     <w:rsid w:val="00280C13"/>
     <w:rsid w:val="00282390"/>
     <w:rsid w:val="002830BB"/>
     <w:rsid w:val="00283BE0"/>
     <w:rsid w:val="00284300"/>
     <w:rsid w:val="0028507E"/>
+    <w:rsid w:val="00285A3A"/>
     <w:rsid w:val="00285FB1"/>
     <w:rsid w:val="0028718E"/>
     <w:rsid w:val="002871B3"/>
     <w:rsid w:val="00287613"/>
     <w:rsid w:val="00287B4C"/>
     <w:rsid w:val="00287F09"/>
     <w:rsid w:val="00290AD1"/>
     <w:rsid w:val="00291B1B"/>
     <w:rsid w:val="00292396"/>
+    <w:rsid w:val="00292E51"/>
     <w:rsid w:val="0029557E"/>
     <w:rsid w:val="002957B9"/>
     <w:rsid w:val="002957E3"/>
     <w:rsid w:val="002970F5"/>
     <w:rsid w:val="002A013E"/>
     <w:rsid w:val="002A043D"/>
     <w:rsid w:val="002A090F"/>
     <w:rsid w:val="002A0BA5"/>
     <w:rsid w:val="002A26BD"/>
     <w:rsid w:val="002A270F"/>
     <w:rsid w:val="002A290E"/>
     <w:rsid w:val="002A37C6"/>
     <w:rsid w:val="002A42AB"/>
     <w:rsid w:val="002A4765"/>
     <w:rsid w:val="002A4CB2"/>
     <w:rsid w:val="002A5CC6"/>
     <w:rsid w:val="002A61C7"/>
     <w:rsid w:val="002A62F5"/>
     <w:rsid w:val="002A63D3"/>
     <w:rsid w:val="002A6666"/>
     <w:rsid w:val="002B21A4"/>
     <w:rsid w:val="002B3CBF"/>
     <w:rsid w:val="002B4BBD"/>
     <w:rsid w:val="002B4F6C"/>
     <w:rsid w:val="002B54D9"/>
     <w:rsid w:val="002B5574"/>
     <w:rsid w:val="002B5FB2"/>
     <w:rsid w:val="002B64F4"/>
     <w:rsid w:val="002B655F"/>
     <w:rsid w:val="002B6A85"/>
     <w:rsid w:val="002B70A4"/>
     <w:rsid w:val="002B7528"/>
     <w:rsid w:val="002B7715"/>
     <w:rsid w:val="002C051E"/>
     <w:rsid w:val="002C069A"/>
     <w:rsid w:val="002C0C79"/>
+    <w:rsid w:val="002C0E78"/>
     <w:rsid w:val="002C0F6F"/>
     <w:rsid w:val="002C209D"/>
     <w:rsid w:val="002C2A9E"/>
     <w:rsid w:val="002C49F5"/>
     <w:rsid w:val="002C5992"/>
     <w:rsid w:val="002C68EA"/>
     <w:rsid w:val="002C6BE2"/>
     <w:rsid w:val="002C6C8B"/>
     <w:rsid w:val="002C6FDB"/>
     <w:rsid w:val="002D106E"/>
     <w:rsid w:val="002D1215"/>
     <w:rsid w:val="002D15A7"/>
     <w:rsid w:val="002D1A06"/>
     <w:rsid w:val="002D1F64"/>
     <w:rsid w:val="002D3356"/>
     <w:rsid w:val="002D3616"/>
     <w:rsid w:val="002D3B26"/>
     <w:rsid w:val="002D41ED"/>
     <w:rsid w:val="002D46AC"/>
     <w:rsid w:val="002D52AA"/>
     <w:rsid w:val="002D5A39"/>
     <w:rsid w:val="002D7162"/>
+    <w:rsid w:val="002D7BD6"/>
     <w:rsid w:val="002E0478"/>
     <w:rsid w:val="002E0C79"/>
+    <w:rsid w:val="002E24DE"/>
     <w:rsid w:val="002E276F"/>
     <w:rsid w:val="002E69DD"/>
     <w:rsid w:val="002E6D03"/>
     <w:rsid w:val="002E73AA"/>
     <w:rsid w:val="002E7844"/>
     <w:rsid w:val="002E78EB"/>
     <w:rsid w:val="002E7EB1"/>
     <w:rsid w:val="002E7FC9"/>
     <w:rsid w:val="002F0171"/>
     <w:rsid w:val="002F177D"/>
     <w:rsid w:val="002F27F5"/>
     <w:rsid w:val="002F5296"/>
     <w:rsid w:val="002F5B8B"/>
     <w:rsid w:val="002F5E21"/>
     <w:rsid w:val="002F6A77"/>
     <w:rsid w:val="002F71AD"/>
     <w:rsid w:val="002F7B60"/>
     <w:rsid w:val="002F7EA9"/>
     <w:rsid w:val="00302053"/>
     <w:rsid w:val="003031D7"/>
     <w:rsid w:val="00304183"/>
     <w:rsid w:val="003043B6"/>
     <w:rsid w:val="0030469B"/>
     <w:rsid w:val="00304B3D"/>
     <w:rsid w:val="00306497"/>
     <w:rsid w:val="00307C8D"/>
     <w:rsid w:val="003100BC"/>
     <w:rsid w:val="00310239"/>
     <w:rsid w:val="003108EB"/>
     <w:rsid w:val="003113A9"/>
+    <w:rsid w:val="0031140F"/>
+    <w:rsid w:val="00312B54"/>
     <w:rsid w:val="0031393F"/>
     <w:rsid w:val="0031434D"/>
     <w:rsid w:val="00314F4A"/>
     <w:rsid w:val="00315833"/>
     <w:rsid w:val="00315B68"/>
+    <w:rsid w:val="00315DCF"/>
     <w:rsid w:val="0031625B"/>
     <w:rsid w:val="003175A8"/>
     <w:rsid w:val="00320282"/>
     <w:rsid w:val="003205D3"/>
     <w:rsid w:val="00320F89"/>
     <w:rsid w:val="0032100B"/>
     <w:rsid w:val="0032243D"/>
     <w:rsid w:val="003226A8"/>
+    <w:rsid w:val="003229C3"/>
+    <w:rsid w:val="00322BF2"/>
     <w:rsid w:val="00322F4C"/>
     <w:rsid w:val="0032326C"/>
     <w:rsid w:val="003236C0"/>
     <w:rsid w:val="00323920"/>
     <w:rsid w:val="00323AB8"/>
     <w:rsid w:val="00323B7F"/>
     <w:rsid w:val="0032496C"/>
     <w:rsid w:val="00324DBB"/>
     <w:rsid w:val="003258B9"/>
     <w:rsid w:val="00325E60"/>
     <w:rsid w:val="003261D2"/>
     <w:rsid w:val="0032648B"/>
     <w:rsid w:val="00326714"/>
     <w:rsid w:val="00326D06"/>
     <w:rsid w:val="00326F7F"/>
     <w:rsid w:val="00327EE9"/>
     <w:rsid w:val="00331228"/>
     <w:rsid w:val="0033149A"/>
     <w:rsid w:val="00332158"/>
     <w:rsid w:val="003323CA"/>
     <w:rsid w:val="0033321D"/>
     <w:rsid w:val="0033358F"/>
     <w:rsid w:val="003344AD"/>
     <w:rsid w:val="003347AB"/>
     <w:rsid w:val="00335865"/>
     <w:rsid w:val="00336981"/>
     <w:rsid w:val="00340D67"/>
     <w:rsid w:val="00341196"/>
     <w:rsid w:val="003413B8"/>
     <w:rsid w:val="0034243B"/>
     <w:rsid w:val="00342B0B"/>
     <w:rsid w:val="00343E02"/>
     <w:rsid w:val="0034452E"/>
     <w:rsid w:val="003458DB"/>
     <w:rsid w:val="00345A1C"/>
     <w:rsid w:val="003463E7"/>
     <w:rsid w:val="003475BA"/>
+    <w:rsid w:val="00347CC1"/>
     <w:rsid w:val="00347E92"/>
     <w:rsid w:val="00350237"/>
     <w:rsid w:val="00350BFB"/>
+    <w:rsid w:val="00350D69"/>
     <w:rsid w:val="00351ABC"/>
     <w:rsid w:val="00351EC8"/>
     <w:rsid w:val="003527E8"/>
     <w:rsid w:val="0035296F"/>
     <w:rsid w:val="00352D0C"/>
     <w:rsid w:val="003533EE"/>
     <w:rsid w:val="003537A1"/>
     <w:rsid w:val="0035396D"/>
     <w:rsid w:val="00353A39"/>
     <w:rsid w:val="003568B3"/>
     <w:rsid w:val="00357378"/>
     <w:rsid w:val="00357FDB"/>
     <w:rsid w:val="00360EE3"/>
     <w:rsid w:val="00362B6E"/>
     <w:rsid w:val="0036379E"/>
     <w:rsid w:val="0036429F"/>
     <w:rsid w:val="0037016B"/>
     <w:rsid w:val="003714EC"/>
     <w:rsid w:val="0037217C"/>
     <w:rsid w:val="00372293"/>
     <w:rsid w:val="003722D2"/>
     <w:rsid w:val="00372419"/>
     <w:rsid w:val="00372E23"/>
     <w:rsid w:val="00372F58"/>
     <w:rsid w:val="00372F8C"/>
@@ -8320,184 +8212,193 @@
     <w:rsid w:val="003764E7"/>
     <w:rsid w:val="003765BE"/>
     <w:rsid w:val="00376A80"/>
     <w:rsid w:val="00376D0D"/>
     <w:rsid w:val="00380043"/>
     <w:rsid w:val="00380079"/>
     <w:rsid w:val="00382E19"/>
     <w:rsid w:val="0038377E"/>
     <w:rsid w:val="0038425B"/>
     <w:rsid w:val="003850F1"/>
     <w:rsid w:val="0038568D"/>
     <w:rsid w:val="00385734"/>
     <w:rsid w:val="00385763"/>
     <w:rsid w:val="003857FE"/>
     <w:rsid w:val="00385C70"/>
     <w:rsid w:val="0038602D"/>
     <w:rsid w:val="003905C8"/>
     <w:rsid w:val="00390806"/>
     <w:rsid w:val="0039156B"/>
     <w:rsid w:val="00392A45"/>
     <w:rsid w:val="0039302B"/>
     <w:rsid w:val="00393994"/>
     <w:rsid w:val="003946C0"/>
     <w:rsid w:val="00396D66"/>
     <w:rsid w:val="003976BD"/>
+    <w:rsid w:val="003979E1"/>
     <w:rsid w:val="00397A32"/>
+    <w:rsid w:val="003A0804"/>
     <w:rsid w:val="003A0B78"/>
     <w:rsid w:val="003A0E52"/>
     <w:rsid w:val="003A183D"/>
     <w:rsid w:val="003A1A77"/>
     <w:rsid w:val="003A1C87"/>
     <w:rsid w:val="003A219C"/>
     <w:rsid w:val="003A2327"/>
     <w:rsid w:val="003A2581"/>
     <w:rsid w:val="003A2918"/>
     <w:rsid w:val="003A3298"/>
     <w:rsid w:val="003A4A91"/>
     <w:rsid w:val="003A4E89"/>
     <w:rsid w:val="003A62BF"/>
     <w:rsid w:val="003A6493"/>
     <w:rsid w:val="003A6D4C"/>
     <w:rsid w:val="003A7958"/>
     <w:rsid w:val="003A7EF5"/>
     <w:rsid w:val="003B0A80"/>
     <w:rsid w:val="003B1B89"/>
     <w:rsid w:val="003B1FB6"/>
     <w:rsid w:val="003B305B"/>
     <w:rsid w:val="003B360C"/>
     <w:rsid w:val="003B3AA5"/>
     <w:rsid w:val="003B471E"/>
     <w:rsid w:val="003B4BBA"/>
     <w:rsid w:val="003B50AB"/>
     <w:rsid w:val="003B5796"/>
     <w:rsid w:val="003B5A3C"/>
     <w:rsid w:val="003B65E9"/>
     <w:rsid w:val="003B66E5"/>
     <w:rsid w:val="003B680E"/>
     <w:rsid w:val="003B766D"/>
+    <w:rsid w:val="003B7CD6"/>
     <w:rsid w:val="003C0D2B"/>
     <w:rsid w:val="003C28BE"/>
     <w:rsid w:val="003C48D0"/>
     <w:rsid w:val="003C48F9"/>
     <w:rsid w:val="003C4B1D"/>
     <w:rsid w:val="003C4C66"/>
     <w:rsid w:val="003C5E92"/>
     <w:rsid w:val="003C629E"/>
     <w:rsid w:val="003C684F"/>
     <w:rsid w:val="003C6AE4"/>
     <w:rsid w:val="003C7A21"/>
     <w:rsid w:val="003D0631"/>
     <w:rsid w:val="003D07DB"/>
     <w:rsid w:val="003D1E4C"/>
     <w:rsid w:val="003D1F3D"/>
     <w:rsid w:val="003D2EB7"/>
     <w:rsid w:val="003D3312"/>
     <w:rsid w:val="003D367B"/>
     <w:rsid w:val="003D4037"/>
     <w:rsid w:val="003D40CF"/>
+    <w:rsid w:val="003D4131"/>
     <w:rsid w:val="003D508B"/>
     <w:rsid w:val="003D6009"/>
     <w:rsid w:val="003D6FF8"/>
     <w:rsid w:val="003D75B7"/>
     <w:rsid w:val="003E17E4"/>
     <w:rsid w:val="003E227B"/>
     <w:rsid w:val="003E264F"/>
+    <w:rsid w:val="003E37FA"/>
     <w:rsid w:val="003E39CB"/>
     <w:rsid w:val="003E4B12"/>
+    <w:rsid w:val="003E5169"/>
     <w:rsid w:val="003E52B0"/>
     <w:rsid w:val="003E5601"/>
     <w:rsid w:val="003E797A"/>
     <w:rsid w:val="003F2BE5"/>
     <w:rsid w:val="003F39D4"/>
     <w:rsid w:val="003F3B91"/>
     <w:rsid w:val="003F4BE1"/>
     <w:rsid w:val="003F50A5"/>
     <w:rsid w:val="003F698C"/>
     <w:rsid w:val="003F77BF"/>
     <w:rsid w:val="003F7881"/>
     <w:rsid w:val="00400613"/>
     <w:rsid w:val="004007C6"/>
+    <w:rsid w:val="00400F0C"/>
     <w:rsid w:val="00401BD9"/>
     <w:rsid w:val="00401C17"/>
     <w:rsid w:val="00405900"/>
     <w:rsid w:val="00405950"/>
     <w:rsid w:val="00405B5D"/>
     <w:rsid w:val="004064D8"/>
     <w:rsid w:val="004067B2"/>
     <w:rsid w:val="004073D2"/>
     <w:rsid w:val="00407EDF"/>
     <w:rsid w:val="004116AD"/>
+    <w:rsid w:val="004134F8"/>
     <w:rsid w:val="004142C7"/>
     <w:rsid w:val="00415296"/>
     <w:rsid w:val="004156D8"/>
     <w:rsid w:val="00417187"/>
     <w:rsid w:val="00417421"/>
     <w:rsid w:val="00417BC7"/>
     <w:rsid w:val="00417E08"/>
     <w:rsid w:val="00422C0A"/>
     <w:rsid w:val="00423099"/>
     <w:rsid w:val="00424C91"/>
     <w:rsid w:val="0042688E"/>
     <w:rsid w:val="0042692A"/>
     <w:rsid w:val="00426DDD"/>
     <w:rsid w:val="004276B2"/>
     <w:rsid w:val="004301F2"/>
     <w:rsid w:val="00431EBB"/>
     <w:rsid w:val="00431F2B"/>
     <w:rsid w:val="00432055"/>
     <w:rsid w:val="00434303"/>
     <w:rsid w:val="00434FC8"/>
     <w:rsid w:val="00435C3B"/>
     <w:rsid w:val="004360DF"/>
     <w:rsid w:val="00436A02"/>
     <w:rsid w:val="0043767D"/>
     <w:rsid w:val="00437B40"/>
     <w:rsid w:val="0044001C"/>
     <w:rsid w:val="00440E5F"/>
     <w:rsid w:val="00441B92"/>
     <w:rsid w:val="00441CE1"/>
     <w:rsid w:val="00442B10"/>
     <w:rsid w:val="004433AB"/>
     <w:rsid w:val="0044348A"/>
     <w:rsid w:val="00443DEB"/>
     <w:rsid w:val="0044449F"/>
     <w:rsid w:val="00444BAB"/>
     <w:rsid w:val="00445186"/>
     <w:rsid w:val="00445261"/>
     <w:rsid w:val="00445647"/>
     <w:rsid w:val="0044652B"/>
     <w:rsid w:val="004466C5"/>
     <w:rsid w:val="00446A44"/>
     <w:rsid w:val="00446E6D"/>
     <w:rsid w:val="004507F8"/>
     <w:rsid w:val="00451155"/>
     <w:rsid w:val="0045191A"/>
     <w:rsid w:val="00451BFD"/>
     <w:rsid w:val="004523BB"/>
     <w:rsid w:val="00452759"/>
     <w:rsid w:val="004530ED"/>
+    <w:rsid w:val="00453B29"/>
     <w:rsid w:val="00453DF7"/>
     <w:rsid w:val="004554C1"/>
     <w:rsid w:val="00456D23"/>
     <w:rsid w:val="00456D84"/>
     <w:rsid w:val="00456FB5"/>
     <w:rsid w:val="0045706C"/>
     <w:rsid w:val="00460AB6"/>
     <w:rsid w:val="00462A05"/>
     <w:rsid w:val="00462E43"/>
     <w:rsid w:val="00462E98"/>
     <w:rsid w:val="00462F64"/>
     <w:rsid w:val="00464606"/>
     <w:rsid w:val="00464B77"/>
     <w:rsid w:val="00464C9F"/>
     <w:rsid w:val="00464F3C"/>
     <w:rsid w:val="00465739"/>
     <w:rsid w:val="0046612A"/>
     <w:rsid w:val="00466153"/>
     <w:rsid w:val="00467644"/>
     <w:rsid w:val="004676F9"/>
     <w:rsid w:val="0046783F"/>
     <w:rsid w:val="00467C54"/>
     <w:rsid w:val="00470494"/>
     <w:rsid w:val="004704A2"/>
     <w:rsid w:val="00470AD9"/>
@@ -8505,194 +8406,202 @@
     <w:rsid w:val="004715D9"/>
     <w:rsid w:val="00471819"/>
     <w:rsid w:val="00471EF3"/>
     <w:rsid w:val="00472D7F"/>
     <w:rsid w:val="004733DD"/>
     <w:rsid w:val="00473719"/>
     <w:rsid w:val="004742F8"/>
     <w:rsid w:val="00476716"/>
     <w:rsid w:val="00476AB6"/>
     <w:rsid w:val="004776E2"/>
     <w:rsid w:val="00477736"/>
     <w:rsid w:val="00480444"/>
     <w:rsid w:val="004806CB"/>
     <w:rsid w:val="00480C32"/>
     <w:rsid w:val="0048185B"/>
     <w:rsid w:val="004833EC"/>
     <w:rsid w:val="00483ED6"/>
     <w:rsid w:val="0048415F"/>
     <w:rsid w:val="00485447"/>
     <w:rsid w:val="00485E07"/>
     <w:rsid w:val="004868F8"/>
     <w:rsid w:val="00486D0E"/>
     <w:rsid w:val="00486D25"/>
     <w:rsid w:val="00487089"/>
     <w:rsid w:val="0048720C"/>
+    <w:rsid w:val="00487A79"/>
     <w:rsid w:val="0049043B"/>
     <w:rsid w:val="004920A7"/>
     <w:rsid w:val="00492A47"/>
     <w:rsid w:val="00492C8D"/>
     <w:rsid w:val="00492EFC"/>
     <w:rsid w:val="00494964"/>
     <w:rsid w:val="00496262"/>
     <w:rsid w:val="00496561"/>
     <w:rsid w:val="004969D3"/>
     <w:rsid w:val="0049733E"/>
     <w:rsid w:val="00497ABB"/>
     <w:rsid w:val="004A031D"/>
     <w:rsid w:val="004A0BB9"/>
     <w:rsid w:val="004A0FC7"/>
     <w:rsid w:val="004A17A1"/>
     <w:rsid w:val="004A1DAD"/>
     <w:rsid w:val="004A2892"/>
     <w:rsid w:val="004A3522"/>
     <w:rsid w:val="004A43B5"/>
     <w:rsid w:val="004A5CEB"/>
     <w:rsid w:val="004A5ECF"/>
     <w:rsid w:val="004A713B"/>
     <w:rsid w:val="004A7A77"/>
     <w:rsid w:val="004B1EB1"/>
     <w:rsid w:val="004B2335"/>
     <w:rsid w:val="004B2F65"/>
     <w:rsid w:val="004B527F"/>
     <w:rsid w:val="004B560E"/>
     <w:rsid w:val="004B5E10"/>
     <w:rsid w:val="004B5E29"/>
     <w:rsid w:val="004B6853"/>
     <w:rsid w:val="004B692A"/>
     <w:rsid w:val="004B70C0"/>
     <w:rsid w:val="004B74D4"/>
     <w:rsid w:val="004B755C"/>
     <w:rsid w:val="004C01A3"/>
     <w:rsid w:val="004C0944"/>
     <w:rsid w:val="004C23D0"/>
     <w:rsid w:val="004C2B4A"/>
     <w:rsid w:val="004C2B56"/>
     <w:rsid w:val="004C2EEC"/>
     <w:rsid w:val="004C31C8"/>
     <w:rsid w:val="004C36FD"/>
     <w:rsid w:val="004C4750"/>
     <w:rsid w:val="004C48FD"/>
     <w:rsid w:val="004C50A4"/>
     <w:rsid w:val="004C584D"/>
     <w:rsid w:val="004C6249"/>
     <w:rsid w:val="004C6979"/>
     <w:rsid w:val="004C7377"/>
+    <w:rsid w:val="004C7429"/>
     <w:rsid w:val="004C7C87"/>
     <w:rsid w:val="004D0658"/>
     <w:rsid w:val="004D1C0F"/>
     <w:rsid w:val="004D2711"/>
     <w:rsid w:val="004D3316"/>
     <w:rsid w:val="004D3C0E"/>
     <w:rsid w:val="004D4F25"/>
     <w:rsid w:val="004D58DC"/>
     <w:rsid w:val="004D6181"/>
     <w:rsid w:val="004D6B3A"/>
     <w:rsid w:val="004D6B61"/>
     <w:rsid w:val="004D6B8E"/>
     <w:rsid w:val="004D7B1E"/>
     <w:rsid w:val="004E00A4"/>
     <w:rsid w:val="004E0C36"/>
     <w:rsid w:val="004E145A"/>
     <w:rsid w:val="004E2149"/>
     <w:rsid w:val="004E2EF5"/>
     <w:rsid w:val="004E31D8"/>
     <w:rsid w:val="004E3F19"/>
     <w:rsid w:val="004E446D"/>
     <w:rsid w:val="004E4509"/>
     <w:rsid w:val="004E4973"/>
     <w:rsid w:val="004E5A37"/>
     <w:rsid w:val="004E6295"/>
     <w:rsid w:val="004E6375"/>
     <w:rsid w:val="004E6376"/>
     <w:rsid w:val="004E68E9"/>
     <w:rsid w:val="004E7100"/>
     <w:rsid w:val="004E76AB"/>
     <w:rsid w:val="004F0028"/>
     <w:rsid w:val="004F0619"/>
     <w:rsid w:val="004F0AF1"/>
+    <w:rsid w:val="004F0D10"/>
     <w:rsid w:val="004F0FE9"/>
     <w:rsid w:val="004F1E53"/>
     <w:rsid w:val="004F247F"/>
     <w:rsid w:val="004F3BEC"/>
     <w:rsid w:val="004F3DB9"/>
     <w:rsid w:val="004F3FA5"/>
     <w:rsid w:val="004F4AE3"/>
     <w:rsid w:val="004F4DFB"/>
     <w:rsid w:val="004F621C"/>
     <w:rsid w:val="004F7067"/>
     <w:rsid w:val="0050037A"/>
     <w:rsid w:val="00500BFB"/>
     <w:rsid w:val="00501451"/>
     <w:rsid w:val="00501988"/>
     <w:rsid w:val="005025A7"/>
     <w:rsid w:val="0050348C"/>
     <w:rsid w:val="0050382D"/>
     <w:rsid w:val="00503B45"/>
     <w:rsid w:val="00503F18"/>
     <w:rsid w:val="005042F1"/>
     <w:rsid w:val="005047C1"/>
     <w:rsid w:val="005056F8"/>
     <w:rsid w:val="00505DDD"/>
     <w:rsid w:val="00507D9D"/>
     <w:rsid w:val="00513595"/>
     <w:rsid w:val="00513A5B"/>
     <w:rsid w:val="00513A9F"/>
     <w:rsid w:val="005144FE"/>
     <w:rsid w:val="005150EF"/>
     <w:rsid w:val="005152CE"/>
     <w:rsid w:val="00515C53"/>
     <w:rsid w:val="005176AC"/>
     <w:rsid w:val="00517BDE"/>
+    <w:rsid w:val="00521093"/>
     <w:rsid w:val="00521C0A"/>
     <w:rsid w:val="00521D29"/>
     <w:rsid w:val="00522502"/>
     <w:rsid w:val="0052273A"/>
     <w:rsid w:val="00522951"/>
     <w:rsid w:val="00522DB5"/>
     <w:rsid w:val="0052354E"/>
     <w:rsid w:val="0052416E"/>
     <w:rsid w:val="00524346"/>
+    <w:rsid w:val="005250C6"/>
     <w:rsid w:val="00526EDF"/>
     <w:rsid w:val="005276F1"/>
     <w:rsid w:val="00527921"/>
     <w:rsid w:val="00527BC2"/>
     <w:rsid w:val="00527E31"/>
     <w:rsid w:val="005302A3"/>
     <w:rsid w:val="005302E6"/>
     <w:rsid w:val="00530A67"/>
     <w:rsid w:val="00530B6E"/>
     <w:rsid w:val="0053127E"/>
     <w:rsid w:val="00532864"/>
     <w:rsid w:val="005330B9"/>
     <w:rsid w:val="00533A6B"/>
     <w:rsid w:val="00534A2B"/>
     <w:rsid w:val="00534C3F"/>
     <w:rsid w:val="00535DB0"/>
     <w:rsid w:val="00536BF6"/>
+    <w:rsid w:val="00537134"/>
     <w:rsid w:val="005371C5"/>
     <w:rsid w:val="005379BF"/>
+    <w:rsid w:val="0054033E"/>
+    <w:rsid w:val="0054068D"/>
     <w:rsid w:val="005415CB"/>
     <w:rsid w:val="00541726"/>
     <w:rsid w:val="00541C26"/>
     <w:rsid w:val="00542E35"/>
     <w:rsid w:val="00542E8F"/>
     <w:rsid w:val="0054376A"/>
     <w:rsid w:val="00543F56"/>
     <w:rsid w:val="00544185"/>
     <w:rsid w:val="00544282"/>
     <w:rsid w:val="00544B29"/>
     <w:rsid w:val="00544D2F"/>
     <w:rsid w:val="00544EDB"/>
     <w:rsid w:val="0054583A"/>
     <w:rsid w:val="0054615C"/>
     <w:rsid w:val="00546698"/>
     <w:rsid w:val="00546877"/>
     <w:rsid w:val="00546B48"/>
     <w:rsid w:val="00547091"/>
     <w:rsid w:val="005471D4"/>
     <w:rsid w:val="0055028D"/>
     <w:rsid w:val="0055054D"/>
     <w:rsid w:val="005505D4"/>
     <w:rsid w:val="00551D91"/>
     <w:rsid w:val="00551E54"/>
     <w:rsid w:val="00552681"/>
@@ -8702,248 +8611,258 @@
     <w:rsid w:val="00555652"/>
     <w:rsid w:val="005556BA"/>
     <w:rsid w:val="00555915"/>
     <w:rsid w:val="005568D9"/>
     <w:rsid w:val="00556C09"/>
     <w:rsid w:val="00557FAF"/>
     <w:rsid w:val="00561151"/>
     <w:rsid w:val="0056128B"/>
     <w:rsid w:val="00561521"/>
     <w:rsid w:val="005618BC"/>
     <w:rsid w:val="00562407"/>
     <w:rsid w:val="00562A08"/>
     <w:rsid w:val="0056496C"/>
     <w:rsid w:val="0056564E"/>
     <w:rsid w:val="0056631E"/>
     <w:rsid w:val="00566423"/>
     <w:rsid w:val="005666AB"/>
     <w:rsid w:val="00567197"/>
     <w:rsid w:val="00570270"/>
     <w:rsid w:val="00572589"/>
     <w:rsid w:val="005737A2"/>
     <w:rsid w:val="005740F4"/>
     <w:rsid w:val="0057486E"/>
     <w:rsid w:val="00575055"/>
     <w:rsid w:val="0057628D"/>
+    <w:rsid w:val="00576340"/>
     <w:rsid w:val="00577A55"/>
     <w:rsid w:val="005806F5"/>
     <w:rsid w:val="00581473"/>
     <w:rsid w:val="00583492"/>
     <w:rsid w:val="00583AC3"/>
+    <w:rsid w:val="005849D1"/>
     <w:rsid w:val="00584A09"/>
     <w:rsid w:val="00584C44"/>
     <w:rsid w:val="005855FF"/>
     <w:rsid w:val="00587064"/>
     <w:rsid w:val="005870CF"/>
     <w:rsid w:val="00587E2C"/>
     <w:rsid w:val="0059009F"/>
     <w:rsid w:val="00590145"/>
     <w:rsid w:val="00590363"/>
+    <w:rsid w:val="005903AE"/>
     <w:rsid w:val="005912B6"/>
     <w:rsid w:val="00592B51"/>
     <w:rsid w:val="00593AF1"/>
     <w:rsid w:val="00593C3B"/>
     <w:rsid w:val="00593E8E"/>
     <w:rsid w:val="00593EE5"/>
     <w:rsid w:val="00594A00"/>
     <w:rsid w:val="00594CE1"/>
     <w:rsid w:val="00595665"/>
     <w:rsid w:val="00595DFA"/>
     <w:rsid w:val="0059661F"/>
     <w:rsid w:val="00596A49"/>
     <w:rsid w:val="00597B86"/>
     <w:rsid w:val="005A2318"/>
     <w:rsid w:val="005A23F2"/>
     <w:rsid w:val="005A3B57"/>
     <w:rsid w:val="005A5B12"/>
     <w:rsid w:val="005A5F9F"/>
     <w:rsid w:val="005A5FF0"/>
     <w:rsid w:val="005A7891"/>
     <w:rsid w:val="005A7EDC"/>
     <w:rsid w:val="005B1141"/>
     <w:rsid w:val="005B1A65"/>
     <w:rsid w:val="005B1D77"/>
     <w:rsid w:val="005B230F"/>
     <w:rsid w:val="005B25EF"/>
     <w:rsid w:val="005B260F"/>
     <w:rsid w:val="005B2BA6"/>
     <w:rsid w:val="005B3247"/>
     <w:rsid w:val="005B45F4"/>
     <w:rsid w:val="005B46EC"/>
     <w:rsid w:val="005B4FDF"/>
     <w:rsid w:val="005B5A8B"/>
     <w:rsid w:val="005B5B92"/>
     <w:rsid w:val="005B5F6A"/>
     <w:rsid w:val="005B6B55"/>
     <w:rsid w:val="005B6C6F"/>
     <w:rsid w:val="005B6D4E"/>
     <w:rsid w:val="005B6FED"/>
+    <w:rsid w:val="005B711B"/>
     <w:rsid w:val="005B7159"/>
+    <w:rsid w:val="005B74F6"/>
     <w:rsid w:val="005B7692"/>
     <w:rsid w:val="005C0BDA"/>
     <w:rsid w:val="005C0BE3"/>
     <w:rsid w:val="005C0FD5"/>
     <w:rsid w:val="005C10BE"/>
     <w:rsid w:val="005C10FF"/>
     <w:rsid w:val="005C3463"/>
     <w:rsid w:val="005C3E86"/>
     <w:rsid w:val="005C480F"/>
     <w:rsid w:val="005C4C7E"/>
     <w:rsid w:val="005C5F13"/>
     <w:rsid w:val="005D07C4"/>
     <w:rsid w:val="005D0CC6"/>
     <w:rsid w:val="005D1299"/>
     <w:rsid w:val="005D19AF"/>
     <w:rsid w:val="005D19CD"/>
     <w:rsid w:val="005D1FFB"/>
     <w:rsid w:val="005D2383"/>
     <w:rsid w:val="005D2AA8"/>
     <w:rsid w:val="005D2C48"/>
     <w:rsid w:val="005D3356"/>
     <w:rsid w:val="005D3AC0"/>
     <w:rsid w:val="005D44C0"/>
     <w:rsid w:val="005D4B20"/>
     <w:rsid w:val="005D5093"/>
     <w:rsid w:val="005D60FE"/>
     <w:rsid w:val="005D669B"/>
     <w:rsid w:val="005D6720"/>
     <w:rsid w:val="005D676B"/>
     <w:rsid w:val="005D6F4B"/>
     <w:rsid w:val="005D775E"/>
     <w:rsid w:val="005E1174"/>
     <w:rsid w:val="005E1BCF"/>
     <w:rsid w:val="005E1BD7"/>
     <w:rsid w:val="005E1C24"/>
     <w:rsid w:val="005E1C47"/>
     <w:rsid w:val="005E1EB1"/>
+    <w:rsid w:val="005E35A0"/>
     <w:rsid w:val="005E3625"/>
     <w:rsid w:val="005E37EB"/>
     <w:rsid w:val="005E4192"/>
     <w:rsid w:val="005E42C7"/>
     <w:rsid w:val="005E4797"/>
     <w:rsid w:val="005E54AE"/>
     <w:rsid w:val="005E59D5"/>
     <w:rsid w:val="005E5B1F"/>
     <w:rsid w:val="005E5BDE"/>
     <w:rsid w:val="005E5E85"/>
     <w:rsid w:val="005E61B8"/>
     <w:rsid w:val="005E62A1"/>
     <w:rsid w:val="005E6C0C"/>
     <w:rsid w:val="005E6DDF"/>
     <w:rsid w:val="005E738D"/>
     <w:rsid w:val="005E7462"/>
     <w:rsid w:val="005F1C38"/>
     <w:rsid w:val="005F25E7"/>
     <w:rsid w:val="005F274A"/>
+    <w:rsid w:val="005F306F"/>
     <w:rsid w:val="005F382D"/>
     <w:rsid w:val="005F38EB"/>
     <w:rsid w:val="005F4B65"/>
     <w:rsid w:val="005F59FA"/>
     <w:rsid w:val="005F5DF1"/>
     <w:rsid w:val="005F5F39"/>
     <w:rsid w:val="005F6FB5"/>
     <w:rsid w:val="005F7685"/>
     <w:rsid w:val="00600238"/>
     <w:rsid w:val="006012C9"/>
     <w:rsid w:val="006021ED"/>
     <w:rsid w:val="006042B2"/>
     <w:rsid w:val="00604D18"/>
     <w:rsid w:val="006052D0"/>
     <w:rsid w:val="00605525"/>
     <w:rsid w:val="00605C24"/>
     <w:rsid w:val="00606E64"/>
     <w:rsid w:val="00607203"/>
     <w:rsid w:val="0060754B"/>
     <w:rsid w:val="0060780B"/>
     <w:rsid w:val="00607B73"/>
     <w:rsid w:val="00607F81"/>
     <w:rsid w:val="00610F5E"/>
     <w:rsid w:val="00610F99"/>
     <w:rsid w:val="00611A0C"/>
     <w:rsid w:val="0061448E"/>
     <w:rsid w:val="006149DB"/>
     <w:rsid w:val="006153A8"/>
     <w:rsid w:val="006159D5"/>
     <w:rsid w:val="00616779"/>
     <w:rsid w:val="00617331"/>
     <w:rsid w:val="0062003E"/>
     <w:rsid w:val="0062093D"/>
     <w:rsid w:val="006223FF"/>
     <w:rsid w:val="006225B4"/>
     <w:rsid w:val="006226CB"/>
     <w:rsid w:val="00622B68"/>
     <w:rsid w:val="00622C71"/>
     <w:rsid w:val="0062330D"/>
     <w:rsid w:val="00624C85"/>
     <w:rsid w:val="00624CC0"/>
     <w:rsid w:val="006254D4"/>
+    <w:rsid w:val="00625688"/>
     <w:rsid w:val="00626BB3"/>
     <w:rsid w:val="00627191"/>
     <w:rsid w:val="00627CD5"/>
     <w:rsid w:val="00630767"/>
     <w:rsid w:val="006323A7"/>
     <w:rsid w:val="0063285C"/>
     <w:rsid w:val="00632AA6"/>
     <w:rsid w:val="0063408A"/>
     <w:rsid w:val="00634843"/>
     <w:rsid w:val="00634ED8"/>
     <w:rsid w:val="006359B9"/>
     <w:rsid w:val="00635B23"/>
     <w:rsid w:val="00637157"/>
     <w:rsid w:val="00640FD8"/>
     <w:rsid w:val="0064115A"/>
     <w:rsid w:val="00641E99"/>
     <w:rsid w:val="00642B55"/>
     <w:rsid w:val="0064383D"/>
     <w:rsid w:val="006439B5"/>
     <w:rsid w:val="0064435C"/>
     <w:rsid w:val="00644433"/>
     <w:rsid w:val="0064573D"/>
     <w:rsid w:val="00645835"/>
     <w:rsid w:val="00645C97"/>
     <w:rsid w:val="006466CD"/>
     <w:rsid w:val="00647363"/>
     <w:rsid w:val="0064775F"/>
     <w:rsid w:val="00650A1F"/>
     <w:rsid w:val="006518D1"/>
+    <w:rsid w:val="006520C1"/>
     <w:rsid w:val="00652A1F"/>
     <w:rsid w:val="00653109"/>
     <w:rsid w:val="00653262"/>
     <w:rsid w:val="00653872"/>
     <w:rsid w:val="00653D52"/>
     <w:rsid w:val="00654177"/>
     <w:rsid w:val="00654284"/>
     <w:rsid w:val="00654A7A"/>
     <w:rsid w:val="00654CEF"/>
     <w:rsid w:val="00654FDB"/>
     <w:rsid w:val="0065519D"/>
     <w:rsid w:val="0065575B"/>
     <w:rsid w:val="00655B29"/>
     <w:rsid w:val="00656479"/>
     <w:rsid w:val="00656A44"/>
     <w:rsid w:val="00660F5F"/>
     <w:rsid w:val="0066127E"/>
+    <w:rsid w:val="0066168A"/>
     <w:rsid w:val="00661A9B"/>
     <w:rsid w:val="00661FC0"/>
     <w:rsid w:val="00662175"/>
     <w:rsid w:val="00662A0B"/>
     <w:rsid w:val="006638A1"/>
     <w:rsid w:val="00663A29"/>
     <w:rsid w:val="00663CEE"/>
     <w:rsid w:val="00665922"/>
     <w:rsid w:val="00665A58"/>
     <w:rsid w:val="00666419"/>
     <w:rsid w:val="00666EBA"/>
     <w:rsid w:val="00666F2E"/>
     <w:rsid w:val="006679AF"/>
     <w:rsid w:val="00667A0C"/>
     <w:rsid w:val="00667A40"/>
     <w:rsid w:val="006704A7"/>
     <w:rsid w:val="0067154C"/>
     <w:rsid w:val="0067187E"/>
     <w:rsid w:val="00671BAB"/>
     <w:rsid w:val="00671E75"/>
     <w:rsid w:val="00672F35"/>
     <w:rsid w:val="00674316"/>
     <w:rsid w:val="00674412"/>
     <w:rsid w:val="00674862"/>
     <w:rsid w:val="00675007"/>
@@ -9003,50 +8922,51 @@
     <w:rsid w:val="006A6C7F"/>
     <w:rsid w:val="006A6D7E"/>
     <w:rsid w:val="006A6F5B"/>
     <w:rsid w:val="006A6F5F"/>
     <w:rsid w:val="006A7009"/>
     <w:rsid w:val="006A7CFA"/>
     <w:rsid w:val="006A7E37"/>
     <w:rsid w:val="006B1C2F"/>
     <w:rsid w:val="006B1D6A"/>
     <w:rsid w:val="006B1EB6"/>
     <w:rsid w:val="006B20A2"/>
     <w:rsid w:val="006B2490"/>
     <w:rsid w:val="006B4245"/>
     <w:rsid w:val="006B4959"/>
     <w:rsid w:val="006B4974"/>
     <w:rsid w:val="006B514D"/>
     <w:rsid w:val="006B55B4"/>
     <w:rsid w:val="006B58A7"/>
     <w:rsid w:val="006B6A57"/>
     <w:rsid w:val="006B6EFE"/>
     <w:rsid w:val="006C2217"/>
     <w:rsid w:val="006C3738"/>
     <w:rsid w:val="006C37B4"/>
     <w:rsid w:val="006C452F"/>
     <w:rsid w:val="006C4774"/>
+    <w:rsid w:val="006C4F8F"/>
     <w:rsid w:val="006C5267"/>
     <w:rsid w:val="006C5B44"/>
     <w:rsid w:val="006C6143"/>
     <w:rsid w:val="006C61E5"/>
     <w:rsid w:val="006C6ECE"/>
     <w:rsid w:val="006C6F51"/>
     <w:rsid w:val="006C741D"/>
     <w:rsid w:val="006C7501"/>
     <w:rsid w:val="006C7D49"/>
     <w:rsid w:val="006D0D6B"/>
     <w:rsid w:val="006D1339"/>
     <w:rsid w:val="006D3044"/>
     <w:rsid w:val="006D37EC"/>
     <w:rsid w:val="006D418E"/>
     <w:rsid w:val="006D48E5"/>
     <w:rsid w:val="006D4FAF"/>
     <w:rsid w:val="006D5260"/>
     <w:rsid w:val="006D58A2"/>
     <w:rsid w:val="006D5C7C"/>
     <w:rsid w:val="006D6DDE"/>
     <w:rsid w:val="006D7BF8"/>
     <w:rsid w:val="006E0059"/>
     <w:rsid w:val="006E06D2"/>
     <w:rsid w:val="006E1237"/>
     <w:rsid w:val="006E12A2"/>
@@ -9080,399 +9000,423 @@
     <w:rsid w:val="006F5718"/>
     <w:rsid w:val="006F6C18"/>
     <w:rsid w:val="006F6C6F"/>
     <w:rsid w:val="006F6CA8"/>
     <w:rsid w:val="00700A8A"/>
     <w:rsid w:val="00701466"/>
     <w:rsid w:val="007020CD"/>
     <w:rsid w:val="00702BC1"/>
     <w:rsid w:val="007031FC"/>
     <w:rsid w:val="00703B60"/>
     <w:rsid w:val="007050FF"/>
     <w:rsid w:val="00706CFC"/>
     <w:rsid w:val="00706E48"/>
     <w:rsid w:val="00707222"/>
     <w:rsid w:val="00707B61"/>
     <w:rsid w:val="00707D62"/>
     <w:rsid w:val="0071051A"/>
     <w:rsid w:val="007107DC"/>
     <w:rsid w:val="007107E9"/>
     <w:rsid w:val="00710A7F"/>
     <w:rsid w:val="00711271"/>
     <w:rsid w:val="007121E8"/>
     <w:rsid w:val="00712A61"/>
     <w:rsid w:val="00712BC9"/>
     <w:rsid w:val="00713007"/>
+    <w:rsid w:val="007139CA"/>
     <w:rsid w:val="0071472A"/>
     <w:rsid w:val="00714CA6"/>
     <w:rsid w:val="00714EE5"/>
     <w:rsid w:val="007165C8"/>
     <w:rsid w:val="0071689B"/>
     <w:rsid w:val="007169A8"/>
     <w:rsid w:val="00716CD4"/>
     <w:rsid w:val="00720EEC"/>
     <w:rsid w:val="007210D9"/>
     <w:rsid w:val="00721343"/>
     <w:rsid w:val="00722B8A"/>
     <w:rsid w:val="00722CF7"/>
     <w:rsid w:val="00722D19"/>
     <w:rsid w:val="00723102"/>
     <w:rsid w:val="007246CF"/>
     <w:rsid w:val="00724C08"/>
     <w:rsid w:val="007255BA"/>
     <w:rsid w:val="00725BCF"/>
     <w:rsid w:val="00725F29"/>
     <w:rsid w:val="0072632E"/>
     <w:rsid w:val="00726B36"/>
     <w:rsid w:val="00727CD2"/>
+    <w:rsid w:val="00727F80"/>
     <w:rsid w:val="0073027D"/>
     <w:rsid w:val="007306E6"/>
     <w:rsid w:val="00730FFF"/>
     <w:rsid w:val="00731222"/>
     <w:rsid w:val="007317B9"/>
     <w:rsid w:val="00732284"/>
     <w:rsid w:val="00733385"/>
     <w:rsid w:val="00733924"/>
     <w:rsid w:val="00733C6D"/>
+    <w:rsid w:val="00733E30"/>
     <w:rsid w:val="00734177"/>
     <w:rsid w:val="00734551"/>
     <w:rsid w:val="00734C5E"/>
     <w:rsid w:val="0073625A"/>
     <w:rsid w:val="00736788"/>
     <w:rsid w:val="0073776F"/>
     <w:rsid w:val="00737795"/>
     <w:rsid w:val="00740CF5"/>
     <w:rsid w:val="00741CE9"/>
     <w:rsid w:val="00742415"/>
     <w:rsid w:val="00742CBC"/>
     <w:rsid w:val="00743A77"/>
     <w:rsid w:val="00743C37"/>
     <w:rsid w:val="007445B4"/>
     <w:rsid w:val="0074493D"/>
     <w:rsid w:val="00744B37"/>
     <w:rsid w:val="007454D0"/>
     <w:rsid w:val="00745511"/>
     <w:rsid w:val="00745899"/>
     <w:rsid w:val="00746011"/>
     <w:rsid w:val="0074643E"/>
     <w:rsid w:val="00746E52"/>
     <w:rsid w:val="00747EE5"/>
     <w:rsid w:val="00750425"/>
     <w:rsid w:val="00750711"/>
     <w:rsid w:val="007508C8"/>
     <w:rsid w:val="00752B49"/>
+    <w:rsid w:val="0075379F"/>
     <w:rsid w:val="00753902"/>
     <w:rsid w:val="00755A56"/>
     <w:rsid w:val="00755E34"/>
     <w:rsid w:val="00756531"/>
     <w:rsid w:val="00756566"/>
     <w:rsid w:val="0075667D"/>
     <w:rsid w:val="0075706C"/>
     <w:rsid w:val="00757601"/>
     <w:rsid w:val="007600B9"/>
     <w:rsid w:val="00760A47"/>
     <w:rsid w:val="00760CAC"/>
     <w:rsid w:val="007610ED"/>
     <w:rsid w:val="0076172A"/>
     <w:rsid w:val="0076349B"/>
     <w:rsid w:val="0076377F"/>
     <w:rsid w:val="007642DA"/>
     <w:rsid w:val="00764D90"/>
     <w:rsid w:val="00765445"/>
     <w:rsid w:val="007664A5"/>
     <w:rsid w:val="00766BF2"/>
     <w:rsid w:val="00766FEF"/>
     <w:rsid w:val="00767127"/>
     <w:rsid w:val="007707D8"/>
     <w:rsid w:val="00770EFF"/>
     <w:rsid w:val="007711B2"/>
     <w:rsid w:val="00771528"/>
     <w:rsid w:val="00771F21"/>
     <w:rsid w:val="00772193"/>
     <w:rsid w:val="00772223"/>
     <w:rsid w:val="007726D6"/>
     <w:rsid w:val="00772700"/>
     <w:rsid w:val="007738ED"/>
     <w:rsid w:val="00773D2C"/>
     <w:rsid w:val="007754CE"/>
     <w:rsid w:val="007755A9"/>
     <w:rsid w:val="00775BCA"/>
+    <w:rsid w:val="007761E3"/>
     <w:rsid w:val="00777A0E"/>
+    <w:rsid w:val="00777AB0"/>
     <w:rsid w:val="00780E11"/>
     <w:rsid w:val="007827CB"/>
     <w:rsid w:val="0078393D"/>
     <w:rsid w:val="00785C73"/>
     <w:rsid w:val="00785C88"/>
     <w:rsid w:val="00785F71"/>
     <w:rsid w:val="007860DA"/>
     <w:rsid w:val="007864F9"/>
     <w:rsid w:val="007870C7"/>
+    <w:rsid w:val="0078730B"/>
     <w:rsid w:val="00787C64"/>
     <w:rsid w:val="00787DB5"/>
     <w:rsid w:val="007904CE"/>
     <w:rsid w:val="00790635"/>
     <w:rsid w:val="0079098B"/>
     <w:rsid w:val="0079103D"/>
     <w:rsid w:val="00791196"/>
+    <w:rsid w:val="0079135F"/>
     <w:rsid w:val="00792B8A"/>
     <w:rsid w:val="007944E9"/>
+    <w:rsid w:val="007953BE"/>
     <w:rsid w:val="0079547F"/>
     <w:rsid w:val="007957DC"/>
     <w:rsid w:val="007958FC"/>
     <w:rsid w:val="00795CC4"/>
     <w:rsid w:val="007A12A0"/>
     <w:rsid w:val="007A2598"/>
     <w:rsid w:val="007A2C39"/>
     <w:rsid w:val="007A3D77"/>
     <w:rsid w:val="007A40A6"/>
     <w:rsid w:val="007A41EE"/>
     <w:rsid w:val="007A42B1"/>
     <w:rsid w:val="007A4334"/>
     <w:rsid w:val="007A720C"/>
     <w:rsid w:val="007A73F9"/>
     <w:rsid w:val="007A7D75"/>
     <w:rsid w:val="007B0B19"/>
     <w:rsid w:val="007B37F7"/>
     <w:rsid w:val="007B3BD4"/>
     <w:rsid w:val="007B3DF9"/>
     <w:rsid w:val="007B4DAD"/>
     <w:rsid w:val="007B500F"/>
     <w:rsid w:val="007B6290"/>
     <w:rsid w:val="007B64F7"/>
     <w:rsid w:val="007B6BB5"/>
     <w:rsid w:val="007B72F0"/>
     <w:rsid w:val="007B7391"/>
     <w:rsid w:val="007B778F"/>
     <w:rsid w:val="007B7B92"/>
     <w:rsid w:val="007B7F82"/>
     <w:rsid w:val="007C0F3D"/>
     <w:rsid w:val="007C101B"/>
     <w:rsid w:val="007C24CA"/>
     <w:rsid w:val="007C25BE"/>
     <w:rsid w:val="007C3C6B"/>
     <w:rsid w:val="007C42FA"/>
     <w:rsid w:val="007C4710"/>
     <w:rsid w:val="007C520B"/>
     <w:rsid w:val="007C5F46"/>
+    <w:rsid w:val="007C6C4E"/>
     <w:rsid w:val="007D09D2"/>
     <w:rsid w:val="007D0EC2"/>
     <w:rsid w:val="007D1779"/>
     <w:rsid w:val="007D1DF0"/>
     <w:rsid w:val="007D205A"/>
     <w:rsid w:val="007D35E0"/>
     <w:rsid w:val="007D365E"/>
     <w:rsid w:val="007D3762"/>
     <w:rsid w:val="007D408E"/>
     <w:rsid w:val="007D41DB"/>
     <w:rsid w:val="007D4AAA"/>
     <w:rsid w:val="007D52C2"/>
     <w:rsid w:val="007D6AED"/>
     <w:rsid w:val="007D6F1D"/>
+    <w:rsid w:val="007D6FB6"/>
     <w:rsid w:val="007D747B"/>
     <w:rsid w:val="007D78B4"/>
     <w:rsid w:val="007D7FBD"/>
     <w:rsid w:val="007E0C2E"/>
     <w:rsid w:val="007E16E4"/>
     <w:rsid w:val="007E1E31"/>
     <w:rsid w:val="007E26C1"/>
     <w:rsid w:val="007E2954"/>
     <w:rsid w:val="007E407E"/>
     <w:rsid w:val="007E489C"/>
     <w:rsid w:val="007E4DF4"/>
     <w:rsid w:val="007E509E"/>
     <w:rsid w:val="007E55A3"/>
     <w:rsid w:val="007E5AFB"/>
     <w:rsid w:val="007E5ED3"/>
     <w:rsid w:val="007E6E05"/>
     <w:rsid w:val="007E6FB8"/>
     <w:rsid w:val="007E7027"/>
     <w:rsid w:val="007E7190"/>
     <w:rsid w:val="007E76EC"/>
     <w:rsid w:val="007F0F53"/>
     <w:rsid w:val="007F335B"/>
     <w:rsid w:val="007F412D"/>
     <w:rsid w:val="007F4417"/>
     <w:rsid w:val="007F4B9E"/>
     <w:rsid w:val="007F4F1D"/>
     <w:rsid w:val="007F60C0"/>
     <w:rsid w:val="007F63C5"/>
     <w:rsid w:val="007F7196"/>
     <w:rsid w:val="007F73DA"/>
     <w:rsid w:val="008008F6"/>
+    <w:rsid w:val="00800A27"/>
     <w:rsid w:val="0080194D"/>
     <w:rsid w:val="0080251A"/>
     <w:rsid w:val="0080262A"/>
     <w:rsid w:val="0080293A"/>
     <w:rsid w:val="008029B5"/>
     <w:rsid w:val="00802DEA"/>
     <w:rsid w:val="008035D2"/>
     <w:rsid w:val="00803ADD"/>
     <w:rsid w:val="00803AF9"/>
+    <w:rsid w:val="00804D40"/>
     <w:rsid w:val="0080685C"/>
     <w:rsid w:val="008068BE"/>
     <w:rsid w:val="00806A5E"/>
     <w:rsid w:val="0080709C"/>
     <w:rsid w:val="008071F3"/>
     <w:rsid w:val="008074CB"/>
     <w:rsid w:val="0081051A"/>
     <w:rsid w:val="008107E8"/>
     <w:rsid w:val="008108D3"/>
     <w:rsid w:val="0081114E"/>
     <w:rsid w:val="00812335"/>
     <w:rsid w:val="00812555"/>
     <w:rsid w:val="00812AA4"/>
     <w:rsid w:val="00813735"/>
     <w:rsid w:val="008139F6"/>
     <w:rsid w:val="008150D5"/>
     <w:rsid w:val="008150E9"/>
     <w:rsid w:val="00815739"/>
     <w:rsid w:val="00815E6B"/>
     <w:rsid w:val="00815F2D"/>
     <w:rsid w:val="00816053"/>
     <w:rsid w:val="008169AF"/>
     <w:rsid w:val="00816B65"/>
     <w:rsid w:val="00816C2C"/>
     <w:rsid w:val="00816D30"/>
     <w:rsid w:val="00816FCE"/>
     <w:rsid w:val="0081708E"/>
     <w:rsid w:val="00820150"/>
     <w:rsid w:val="0082073E"/>
     <w:rsid w:val="00821B7E"/>
     <w:rsid w:val="00822308"/>
     <w:rsid w:val="00822C79"/>
     <w:rsid w:val="0082316E"/>
     <w:rsid w:val="00823704"/>
     <w:rsid w:val="00823923"/>
+    <w:rsid w:val="00823DCD"/>
+    <w:rsid w:val="0082553B"/>
     <w:rsid w:val="00825737"/>
     <w:rsid w:val="00825830"/>
     <w:rsid w:val="00825EEA"/>
     <w:rsid w:val="00825F0E"/>
     <w:rsid w:val="00826C98"/>
     <w:rsid w:val="008301CF"/>
     <w:rsid w:val="0083064C"/>
     <w:rsid w:val="00831522"/>
     <w:rsid w:val="008319F3"/>
     <w:rsid w:val="00832063"/>
     <w:rsid w:val="00832935"/>
+    <w:rsid w:val="00833436"/>
     <w:rsid w:val="00834415"/>
     <w:rsid w:val="00834738"/>
     <w:rsid w:val="00834A94"/>
+    <w:rsid w:val="00835688"/>
     <w:rsid w:val="00835783"/>
     <w:rsid w:val="00835AE7"/>
     <w:rsid w:val="008360AC"/>
     <w:rsid w:val="00836463"/>
     <w:rsid w:val="008364A2"/>
     <w:rsid w:val="008364BF"/>
     <w:rsid w:val="0083687A"/>
     <w:rsid w:val="008376CC"/>
     <w:rsid w:val="00837879"/>
     <w:rsid w:val="00837CFD"/>
     <w:rsid w:val="0084047F"/>
     <w:rsid w:val="008404E2"/>
+    <w:rsid w:val="00840503"/>
     <w:rsid w:val="00840EDB"/>
     <w:rsid w:val="00841155"/>
     <w:rsid w:val="0084170A"/>
     <w:rsid w:val="00841E1F"/>
     <w:rsid w:val="008425CB"/>
     <w:rsid w:val="0084329D"/>
     <w:rsid w:val="0084371B"/>
     <w:rsid w:val="00843885"/>
     <w:rsid w:val="008444B4"/>
     <w:rsid w:val="00845407"/>
     <w:rsid w:val="00845B37"/>
+    <w:rsid w:val="00845BA6"/>
     <w:rsid w:val="00845E52"/>
     <w:rsid w:val="00847559"/>
     <w:rsid w:val="00847FA4"/>
     <w:rsid w:val="00850740"/>
     <w:rsid w:val="00850AB1"/>
     <w:rsid w:val="00850D5D"/>
     <w:rsid w:val="00850FC4"/>
     <w:rsid w:val="00852C9B"/>
     <w:rsid w:val="008543D1"/>
     <w:rsid w:val="00854F48"/>
     <w:rsid w:val="00855A51"/>
     <w:rsid w:val="0085606E"/>
     <w:rsid w:val="0085682C"/>
     <w:rsid w:val="00856B84"/>
+    <w:rsid w:val="00857564"/>
     <w:rsid w:val="0085776B"/>
     <w:rsid w:val="00857984"/>
     <w:rsid w:val="00857C29"/>
     <w:rsid w:val="00860409"/>
     <w:rsid w:val="008614F6"/>
+    <w:rsid w:val="0086162C"/>
     <w:rsid w:val="008626E9"/>
     <w:rsid w:val="00862BDD"/>
+    <w:rsid w:val="00862EC4"/>
     <w:rsid w:val="00863255"/>
     <w:rsid w:val="00863FBF"/>
     <w:rsid w:val="00864A7C"/>
     <w:rsid w:val="00864DB9"/>
     <w:rsid w:val="00865923"/>
     <w:rsid w:val="00865CE2"/>
     <w:rsid w:val="008660B8"/>
     <w:rsid w:val="0086666D"/>
     <w:rsid w:val="0086723F"/>
     <w:rsid w:val="008715A6"/>
     <w:rsid w:val="00873475"/>
     <w:rsid w:val="008744F1"/>
+    <w:rsid w:val="00874A75"/>
     <w:rsid w:val="0087510B"/>
     <w:rsid w:val="008752BA"/>
     <w:rsid w:val="00877445"/>
     <w:rsid w:val="008777BB"/>
     <w:rsid w:val="00877AE6"/>
     <w:rsid w:val="0088021D"/>
     <w:rsid w:val="008804BE"/>
     <w:rsid w:val="00880FE9"/>
     <w:rsid w:val="008816D6"/>
     <w:rsid w:val="00881F26"/>
     <w:rsid w:val="00882F11"/>
     <w:rsid w:val="00883CF3"/>
     <w:rsid w:val="00884B4F"/>
     <w:rsid w:val="008868D6"/>
     <w:rsid w:val="008870CE"/>
     <w:rsid w:val="00890527"/>
     <w:rsid w:val="00890A7A"/>
     <w:rsid w:val="00890DF8"/>
     <w:rsid w:val="00892B06"/>
     <w:rsid w:val="00893102"/>
     <w:rsid w:val="00895A56"/>
     <w:rsid w:val="008967B8"/>
     <w:rsid w:val="00896E6E"/>
     <w:rsid w:val="00896F7F"/>
     <w:rsid w:val="0089772F"/>
     <w:rsid w:val="0089786B"/>
     <w:rsid w:val="008A050C"/>
     <w:rsid w:val="008A14B2"/>
     <w:rsid w:val="008A18DD"/>
     <w:rsid w:val="008A19C9"/>
     <w:rsid w:val="008A1ECF"/>
     <w:rsid w:val="008A299C"/>
     <w:rsid w:val="008A2A4B"/>
     <w:rsid w:val="008A3285"/>
     <w:rsid w:val="008A3D6A"/>
     <w:rsid w:val="008A4209"/>
     <w:rsid w:val="008A47BF"/>
     <w:rsid w:val="008A5138"/>
     <w:rsid w:val="008A5900"/>
+    <w:rsid w:val="008A5D1B"/>
     <w:rsid w:val="008A5FD0"/>
     <w:rsid w:val="008A64EB"/>
     <w:rsid w:val="008A699C"/>
     <w:rsid w:val="008B109A"/>
     <w:rsid w:val="008B142E"/>
     <w:rsid w:val="008B1653"/>
     <w:rsid w:val="008B195E"/>
     <w:rsid w:val="008B21CA"/>
     <w:rsid w:val="008B2C1B"/>
     <w:rsid w:val="008B2F0A"/>
     <w:rsid w:val="008B398B"/>
     <w:rsid w:val="008B582A"/>
     <w:rsid w:val="008B5C9B"/>
     <w:rsid w:val="008B5EA1"/>
     <w:rsid w:val="008B61F8"/>
     <w:rsid w:val="008B6765"/>
     <w:rsid w:val="008B6A65"/>
     <w:rsid w:val="008B7BCD"/>
     <w:rsid w:val="008C0209"/>
     <w:rsid w:val="008C1176"/>
     <w:rsid w:val="008C13F7"/>
     <w:rsid w:val="008C27A0"/>
     <w:rsid w:val="008C28E5"/>
     <w:rsid w:val="008C38C7"/>
     <w:rsid w:val="008C3CF9"/>
@@ -9492,944 +9436,989 @@
     <w:rsid w:val="008D2CFD"/>
     <w:rsid w:val="008D2F00"/>
     <w:rsid w:val="008D3574"/>
     <w:rsid w:val="008D3D2E"/>
     <w:rsid w:val="008D4DC1"/>
     <w:rsid w:val="008D56BE"/>
     <w:rsid w:val="008D59E3"/>
     <w:rsid w:val="008D5F34"/>
     <w:rsid w:val="008D7602"/>
     <w:rsid w:val="008D7DDB"/>
     <w:rsid w:val="008E005D"/>
     <w:rsid w:val="008E0929"/>
     <w:rsid w:val="008E0BA3"/>
     <w:rsid w:val="008E0CAF"/>
     <w:rsid w:val="008E10DA"/>
     <w:rsid w:val="008E1EEA"/>
     <w:rsid w:val="008E2AC8"/>
     <w:rsid w:val="008E3A28"/>
     <w:rsid w:val="008E432C"/>
     <w:rsid w:val="008E4FAD"/>
     <w:rsid w:val="008E672F"/>
     <w:rsid w:val="008E6B13"/>
     <w:rsid w:val="008E6B47"/>
     <w:rsid w:val="008E7920"/>
     <w:rsid w:val="008E7D97"/>
+    <w:rsid w:val="008F05C2"/>
     <w:rsid w:val="008F11DD"/>
     <w:rsid w:val="008F22E5"/>
     <w:rsid w:val="008F2BAD"/>
     <w:rsid w:val="008F3030"/>
     <w:rsid w:val="008F429B"/>
     <w:rsid w:val="008F469E"/>
     <w:rsid w:val="008F592A"/>
     <w:rsid w:val="008F64CA"/>
+    <w:rsid w:val="008F65F5"/>
     <w:rsid w:val="008F66E2"/>
     <w:rsid w:val="008F706E"/>
     <w:rsid w:val="008F73B3"/>
     <w:rsid w:val="00901B2D"/>
     <w:rsid w:val="009021BE"/>
+    <w:rsid w:val="009028D8"/>
     <w:rsid w:val="009045B7"/>
     <w:rsid w:val="00904AF6"/>
     <w:rsid w:val="00904B43"/>
     <w:rsid w:val="00905730"/>
     <w:rsid w:val="00905773"/>
     <w:rsid w:val="009059D3"/>
     <w:rsid w:val="00905C11"/>
     <w:rsid w:val="0090635A"/>
     <w:rsid w:val="009066E9"/>
     <w:rsid w:val="00911295"/>
     <w:rsid w:val="009118D5"/>
     <w:rsid w:val="00911BAB"/>
     <w:rsid w:val="00912611"/>
     <w:rsid w:val="00912724"/>
     <w:rsid w:val="00913600"/>
+    <w:rsid w:val="0091465E"/>
     <w:rsid w:val="00914BB4"/>
     <w:rsid w:val="00915207"/>
     <w:rsid w:val="0091538C"/>
     <w:rsid w:val="0091646D"/>
     <w:rsid w:val="009167E8"/>
     <w:rsid w:val="00917DB6"/>
     <w:rsid w:val="00920060"/>
     <w:rsid w:val="009202FC"/>
     <w:rsid w:val="00920728"/>
     <w:rsid w:val="00921113"/>
     <w:rsid w:val="0092187B"/>
     <w:rsid w:val="00922488"/>
     <w:rsid w:val="00922EC4"/>
     <w:rsid w:val="009237C2"/>
     <w:rsid w:val="0092401D"/>
     <w:rsid w:val="00924108"/>
     <w:rsid w:val="0092461A"/>
     <w:rsid w:val="00925172"/>
     <w:rsid w:val="00926DEB"/>
     <w:rsid w:val="00927FE7"/>
     <w:rsid w:val="00931027"/>
     <w:rsid w:val="00931BA9"/>
     <w:rsid w:val="00932923"/>
     <w:rsid w:val="00932B8C"/>
     <w:rsid w:val="00932C0D"/>
     <w:rsid w:val="00932E60"/>
     <w:rsid w:val="00933A5E"/>
     <w:rsid w:val="00933C29"/>
     <w:rsid w:val="00933DD6"/>
     <w:rsid w:val="00933FC5"/>
     <w:rsid w:val="0093425B"/>
     <w:rsid w:val="00934283"/>
+    <w:rsid w:val="00934DF8"/>
     <w:rsid w:val="009351C6"/>
     <w:rsid w:val="0093543A"/>
     <w:rsid w:val="00935A35"/>
     <w:rsid w:val="0093737D"/>
     <w:rsid w:val="009374A4"/>
     <w:rsid w:val="009411FA"/>
     <w:rsid w:val="00941305"/>
     <w:rsid w:val="009420A2"/>
     <w:rsid w:val="009426C3"/>
     <w:rsid w:val="00942F71"/>
     <w:rsid w:val="00943048"/>
     <w:rsid w:val="00943172"/>
+    <w:rsid w:val="00943255"/>
     <w:rsid w:val="009432F3"/>
     <w:rsid w:val="00943411"/>
     <w:rsid w:val="009435B0"/>
     <w:rsid w:val="00943D7F"/>
     <w:rsid w:val="00943F46"/>
     <w:rsid w:val="00944145"/>
     <w:rsid w:val="00945C2E"/>
     <w:rsid w:val="00945FF1"/>
     <w:rsid w:val="009462E3"/>
     <w:rsid w:val="00946B81"/>
     <w:rsid w:val="00946CCB"/>
     <w:rsid w:val="009475BA"/>
     <w:rsid w:val="009504E5"/>
     <w:rsid w:val="0095089C"/>
     <w:rsid w:val="00950AE5"/>
     <w:rsid w:val="00951454"/>
     <w:rsid w:val="00952C8E"/>
     <w:rsid w:val="00952DAE"/>
     <w:rsid w:val="00952EF5"/>
     <w:rsid w:val="0095378F"/>
     <w:rsid w:val="00953979"/>
+    <w:rsid w:val="009543DD"/>
     <w:rsid w:val="00954D6B"/>
     <w:rsid w:val="00955483"/>
     <w:rsid w:val="0095612A"/>
     <w:rsid w:val="00956C43"/>
     <w:rsid w:val="00956F98"/>
     <w:rsid w:val="009604E4"/>
     <w:rsid w:val="009617A6"/>
     <w:rsid w:val="00961A4C"/>
     <w:rsid w:val="00962138"/>
     <w:rsid w:val="00962AD8"/>
     <w:rsid w:val="009632E9"/>
     <w:rsid w:val="009632F3"/>
     <w:rsid w:val="009640D8"/>
     <w:rsid w:val="00966738"/>
     <w:rsid w:val="00966AFC"/>
     <w:rsid w:val="009673A0"/>
     <w:rsid w:val="0097008C"/>
     <w:rsid w:val="009702B9"/>
     <w:rsid w:val="00970E55"/>
     <w:rsid w:val="00971278"/>
     <w:rsid w:val="00971A50"/>
     <w:rsid w:val="009725A8"/>
     <w:rsid w:val="009725B6"/>
     <w:rsid w:val="00973E3D"/>
     <w:rsid w:val="00974896"/>
     <w:rsid w:val="00974B3E"/>
+    <w:rsid w:val="00974D9E"/>
+    <w:rsid w:val="00974FB9"/>
     <w:rsid w:val="00975F96"/>
     <w:rsid w:val="00976382"/>
     <w:rsid w:val="00976695"/>
     <w:rsid w:val="00976D7B"/>
     <w:rsid w:val="009777BB"/>
     <w:rsid w:val="009803B5"/>
     <w:rsid w:val="00981BAA"/>
     <w:rsid w:val="00981D27"/>
     <w:rsid w:val="009823ED"/>
     <w:rsid w:val="009828F3"/>
     <w:rsid w:val="00985B44"/>
     <w:rsid w:val="0098608B"/>
     <w:rsid w:val="00986881"/>
     <w:rsid w:val="009904B8"/>
     <w:rsid w:val="00990898"/>
     <w:rsid w:val="009913F6"/>
     <w:rsid w:val="00991650"/>
     <w:rsid w:val="00992045"/>
     <w:rsid w:val="00992DA3"/>
     <w:rsid w:val="009935CB"/>
     <w:rsid w:val="009939A4"/>
     <w:rsid w:val="00993A98"/>
     <w:rsid w:val="009946B0"/>
     <w:rsid w:val="00994903"/>
+    <w:rsid w:val="009952F3"/>
+    <w:rsid w:val="009955C9"/>
     <w:rsid w:val="00995EB6"/>
     <w:rsid w:val="00996199"/>
     <w:rsid w:val="00996434"/>
     <w:rsid w:val="009974E2"/>
     <w:rsid w:val="00997BFE"/>
     <w:rsid w:val="009A150D"/>
     <w:rsid w:val="009A229A"/>
     <w:rsid w:val="009A3448"/>
     <w:rsid w:val="009A3556"/>
     <w:rsid w:val="009A37FE"/>
     <w:rsid w:val="009A3E14"/>
     <w:rsid w:val="009A4B9D"/>
     <w:rsid w:val="009A5698"/>
     <w:rsid w:val="009A59A5"/>
     <w:rsid w:val="009A60C9"/>
     <w:rsid w:val="009A7418"/>
     <w:rsid w:val="009A79B9"/>
     <w:rsid w:val="009B1FB0"/>
     <w:rsid w:val="009B2388"/>
     <w:rsid w:val="009B244B"/>
     <w:rsid w:val="009B2BBC"/>
     <w:rsid w:val="009B352A"/>
     <w:rsid w:val="009B4088"/>
     <w:rsid w:val="009B49F1"/>
     <w:rsid w:val="009B4C36"/>
     <w:rsid w:val="009B5672"/>
     <w:rsid w:val="009B5728"/>
     <w:rsid w:val="009B5829"/>
     <w:rsid w:val="009B5CD2"/>
     <w:rsid w:val="009B6406"/>
     <w:rsid w:val="009B75A5"/>
     <w:rsid w:val="009C039A"/>
     <w:rsid w:val="009C1D83"/>
     <w:rsid w:val="009C434C"/>
     <w:rsid w:val="009C4693"/>
     <w:rsid w:val="009C5F31"/>
     <w:rsid w:val="009C794F"/>
     <w:rsid w:val="009C79D2"/>
+    <w:rsid w:val="009D0AAA"/>
     <w:rsid w:val="009D0BDD"/>
     <w:rsid w:val="009D12DF"/>
     <w:rsid w:val="009D1B5F"/>
     <w:rsid w:val="009D2A0F"/>
     <w:rsid w:val="009D34C9"/>
     <w:rsid w:val="009D4AA3"/>
     <w:rsid w:val="009D4BFA"/>
     <w:rsid w:val="009D4C6C"/>
     <w:rsid w:val="009D4D23"/>
     <w:rsid w:val="009D5357"/>
     <w:rsid w:val="009D5694"/>
     <w:rsid w:val="009E0179"/>
     <w:rsid w:val="009E0466"/>
     <w:rsid w:val="009E0B56"/>
     <w:rsid w:val="009E1231"/>
     <w:rsid w:val="009E126B"/>
     <w:rsid w:val="009E19BB"/>
     <w:rsid w:val="009E1E73"/>
     <w:rsid w:val="009E25E2"/>
     <w:rsid w:val="009E39EE"/>
     <w:rsid w:val="009E3EF4"/>
     <w:rsid w:val="009E4E50"/>
+    <w:rsid w:val="009E51F0"/>
     <w:rsid w:val="009E564D"/>
     <w:rsid w:val="009E5925"/>
     <w:rsid w:val="009E593E"/>
     <w:rsid w:val="009E598B"/>
     <w:rsid w:val="009E5BCE"/>
     <w:rsid w:val="009E6084"/>
     <w:rsid w:val="009E6912"/>
     <w:rsid w:val="009E696A"/>
     <w:rsid w:val="009E6CBC"/>
     <w:rsid w:val="009E751D"/>
     <w:rsid w:val="009E7E9A"/>
     <w:rsid w:val="009F40BF"/>
     <w:rsid w:val="009F415E"/>
     <w:rsid w:val="009F4990"/>
     <w:rsid w:val="009F539C"/>
     <w:rsid w:val="009F57E1"/>
     <w:rsid w:val="009F6434"/>
     <w:rsid w:val="009F6AFE"/>
     <w:rsid w:val="009F6E15"/>
+    <w:rsid w:val="00A00E0E"/>
     <w:rsid w:val="00A011C5"/>
     <w:rsid w:val="00A02115"/>
     <w:rsid w:val="00A03878"/>
     <w:rsid w:val="00A03F37"/>
     <w:rsid w:val="00A0451C"/>
     <w:rsid w:val="00A04994"/>
     <w:rsid w:val="00A04A7F"/>
     <w:rsid w:val="00A04F87"/>
     <w:rsid w:val="00A0561A"/>
     <w:rsid w:val="00A07CD6"/>
     <w:rsid w:val="00A10252"/>
     <w:rsid w:val="00A10520"/>
     <w:rsid w:val="00A1194D"/>
     <w:rsid w:val="00A119A1"/>
     <w:rsid w:val="00A12881"/>
     <w:rsid w:val="00A13168"/>
     <w:rsid w:val="00A163D1"/>
     <w:rsid w:val="00A16D57"/>
     <w:rsid w:val="00A16FBF"/>
     <w:rsid w:val="00A17146"/>
     <w:rsid w:val="00A17F71"/>
     <w:rsid w:val="00A20BF3"/>
     <w:rsid w:val="00A20D57"/>
     <w:rsid w:val="00A21033"/>
     <w:rsid w:val="00A21BE7"/>
     <w:rsid w:val="00A21ED7"/>
     <w:rsid w:val="00A2202D"/>
     <w:rsid w:val="00A23087"/>
+    <w:rsid w:val="00A23F7B"/>
     <w:rsid w:val="00A241D8"/>
     <w:rsid w:val="00A24AE6"/>
     <w:rsid w:val="00A25DDB"/>
     <w:rsid w:val="00A27265"/>
     <w:rsid w:val="00A27DE0"/>
     <w:rsid w:val="00A301E5"/>
     <w:rsid w:val="00A30A16"/>
     <w:rsid w:val="00A30CE6"/>
     <w:rsid w:val="00A310AB"/>
+    <w:rsid w:val="00A31280"/>
     <w:rsid w:val="00A3143C"/>
     <w:rsid w:val="00A32B7D"/>
     <w:rsid w:val="00A32E42"/>
     <w:rsid w:val="00A33434"/>
     <w:rsid w:val="00A33C6F"/>
     <w:rsid w:val="00A35153"/>
     <w:rsid w:val="00A36933"/>
     <w:rsid w:val="00A37315"/>
     <w:rsid w:val="00A3751D"/>
     <w:rsid w:val="00A37D4E"/>
     <w:rsid w:val="00A41997"/>
     <w:rsid w:val="00A419D5"/>
     <w:rsid w:val="00A41F60"/>
     <w:rsid w:val="00A4255B"/>
+    <w:rsid w:val="00A43242"/>
     <w:rsid w:val="00A439DF"/>
     <w:rsid w:val="00A439E3"/>
     <w:rsid w:val="00A44E6B"/>
+    <w:rsid w:val="00A4505F"/>
     <w:rsid w:val="00A454B3"/>
     <w:rsid w:val="00A462BA"/>
     <w:rsid w:val="00A47169"/>
     <w:rsid w:val="00A5002C"/>
     <w:rsid w:val="00A5071A"/>
     <w:rsid w:val="00A50BE2"/>
     <w:rsid w:val="00A53F93"/>
     <w:rsid w:val="00A53FF2"/>
     <w:rsid w:val="00A543AE"/>
     <w:rsid w:val="00A548B8"/>
     <w:rsid w:val="00A551C6"/>
     <w:rsid w:val="00A562F3"/>
     <w:rsid w:val="00A56681"/>
     <w:rsid w:val="00A6013A"/>
     <w:rsid w:val="00A60646"/>
     <w:rsid w:val="00A608F5"/>
     <w:rsid w:val="00A60BA8"/>
     <w:rsid w:val="00A61379"/>
     <w:rsid w:val="00A61AD8"/>
     <w:rsid w:val="00A61D9E"/>
     <w:rsid w:val="00A61DE7"/>
     <w:rsid w:val="00A62546"/>
     <w:rsid w:val="00A625D5"/>
     <w:rsid w:val="00A63174"/>
     <w:rsid w:val="00A63798"/>
     <w:rsid w:val="00A638A0"/>
     <w:rsid w:val="00A63BB2"/>
     <w:rsid w:val="00A6481B"/>
     <w:rsid w:val="00A665D8"/>
     <w:rsid w:val="00A66EA1"/>
     <w:rsid w:val="00A67088"/>
     <w:rsid w:val="00A67223"/>
     <w:rsid w:val="00A67944"/>
     <w:rsid w:val="00A67E65"/>
     <w:rsid w:val="00A67F49"/>
     <w:rsid w:val="00A70208"/>
     <w:rsid w:val="00A706BE"/>
+    <w:rsid w:val="00A70C27"/>
     <w:rsid w:val="00A716E7"/>
     <w:rsid w:val="00A7179F"/>
     <w:rsid w:val="00A71F87"/>
     <w:rsid w:val="00A726D8"/>
     <w:rsid w:val="00A732A6"/>
     <w:rsid w:val="00A75569"/>
     <w:rsid w:val="00A80572"/>
     <w:rsid w:val="00A80E49"/>
     <w:rsid w:val="00A818D1"/>
     <w:rsid w:val="00A81D7B"/>
     <w:rsid w:val="00A843BC"/>
     <w:rsid w:val="00A84818"/>
     <w:rsid w:val="00A850E5"/>
     <w:rsid w:val="00A852A0"/>
     <w:rsid w:val="00A86449"/>
     <w:rsid w:val="00A87653"/>
     <w:rsid w:val="00A90779"/>
     <w:rsid w:val="00A90B5B"/>
     <w:rsid w:val="00A90F15"/>
     <w:rsid w:val="00A91748"/>
     <w:rsid w:val="00A91B1D"/>
     <w:rsid w:val="00A930B9"/>
     <w:rsid w:val="00A93751"/>
     <w:rsid w:val="00A94552"/>
     <w:rsid w:val="00A95097"/>
     <w:rsid w:val="00A963DE"/>
     <w:rsid w:val="00A96573"/>
     <w:rsid w:val="00A969B4"/>
     <w:rsid w:val="00A97829"/>
     <w:rsid w:val="00A97B59"/>
     <w:rsid w:val="00AA1EC9"/>
     <w:rsid w:val="00AA2361"/>
     <w:rsid w:val="00AA26BF"/>
     <w:rsid w:val="00AA27B3"/>
     <w:rsid w:val="00AA2C4F"/>
     <w:rsid w:val="00AA30A6"/>
     <w:rsid w:val="00AA32D4"/>
     <w:rsid w:val="00AA35C7"/>
     <w:rsid w:val="00AA377F"/>
     <w:rsid w:val="00AA38A8"/>
     <w:rsid w:val="00AA3A0A"/>
+    <w:rsid w:val="00AA44AE"/>
     <w:rsid w:val="00AA4C24"/>
     <w:rsid w:val="00AA511F"/>
     <w:rsid w:val="00AA6174"/>
     <w:rsid w:val="00AA652F"/>
     <w:rsid w:val="00AA6B96"/>
     <w:rsid w:val="00AA7656"/>
     <w:rsid w:val="00AB06AC"/>
     <w:rsid w:val="00AB0BF4"/>
     <w:rsid w:val="00AB2820"/>
     <w:rsid w:val="00AB4905"/>
     <w:rsid w:val="00AB4A9E"/>
     <w:rsid w:val="00AB5451"/>
     <w:rsid w:val="00AB622C"/>
     <w:rsid w:val="00AB6CB0"/>
     <w:rsid w:val="00AB6E29"/>
     <w:rsid w:val="00AB7477"/>
+    <w:rsid w:val="00AC0CE0"/>
     <w:rsid w:val="00AC23E0"/>
     <w:rsid w:val="00AC4165"/>
     <w:rsid w:val="00AC4721"/>
     <w:rsid w:val="00AC4A96"/>
     <w:rsid w:val="00AC5CB4"/>
     <w:rsid w:val="00AC5D5D"/>
     <w:rsid w:val="00AC6321"/>
     <w:rsid w:val="00AC75B6"/>
     <w:rsid w:val="00AD0188"/>
     <w:rsid w:val="00AD175A"/>
     <w:rsid w:val="00AD1E0F"/>
     <w:rsid w:val="00AD2DE6"/>
     <w:rsid w:val="00AD30CB"/>
     <w:rsid w:val="00AD3AE5"/>
     <w:rsid w:val="00AD4463"/>
     <w:rsid w:val="00AD45C5"/>
     <w:rsid w:val="00AD635E"/>
     <w:rsid w:val="00AD6611"/>
+    <w:rsid w:val="00AD71BA"/>
     <w:rsid w:val="00AD737F"/>
     <w:rsid w:val="00AD7DCD"/>
     <w:rsid w:val="00AD7FF3"/>
     <w:rsid w:val="00AE019C"/>
     <w:rsid w:val="00AE0B42"/>
     <w:rsid w:val="00AE0B45"/>
     <w:rsid w:val="00AE1A6F"/>
     <w:rsid w:val="00AE1D40"/>
     <w:rsid w:val="00AE23EA"/>
     <w:rsid w:val="00AE2660"/>
     <w:rsid w:val="00AE31BA"/>
     <w:rsid w:val="00AE36E4"/>
     <w:rsid w:val="00AE44E2"/>
     <w:rsid w:val="00AE462A"/>
     <w:rsid w:val="00AE4AB5"/>
     <w:rsid w:val="00AE578A"/>
     <w:rsid w:val="00AE6BAE"/>
     <w:rsid w:val="00AE7450"/>
     <w:rsid w:val="00AE76D5"/>
+    <w:rsid w:val="00AF116F"/>
     <w:rsid w:val="00AF21A3"/>
     <w:rsid w:val="00AF3228"/>
     <w:rsid w:val="00AF3A63"/>
     <w:rsid w:val="00AF3B29"/>
+    <w:rsid w:val="00AF3F0F"/>
     <w:rsid w:val="00AF4408"/>
     <w:rsid w:val="00AF6B7F"/>
     <w:rsid w:val="00AF6CAF"/>
+    <w:rsid w:val="00AF750C"/>
     <w:rsid w:val="00AF7529"/>
     <w:rsid w:val="00AF7F16"/>
     <w:rsid w:val="00B00568"/>
     <w:rsid w:val="00B00BB9"/>
     <w:rsid w:val="00B00FAF"/>
     <w:rsid w:val="00B01230"/>
     <w:rsid w:val="00B01295"/>
     <w:rsid w:val="00B0165A"/>
     <w:rsid w:val="00B0293B"/>
     <w:rsid w:val="00B02C99"/>
     <w:rsid w:val="00B02F83"/>
     <w:rsid w:val="00B0323F"/>
     <w:rsid w:val="00B0337D"/>
     <w:rsid w:val="00B04958"/>
     <w:rsid w:val="00B06083"/>
     <w:rsid w:val="00B06BA9"/>
     <w:rsid w:val="00B06C75"/>
     <w:rsid w:val="00B0741A"/>
+    <w:rsid w:val="00B07C85"/>
     <w:rsid w:val="00B10257"/>
     <w:rsid w:val="00B11514"/>
     <w:rsid w:val="00B1153A"/>
     <w:rsid w:val="00B12667"/>
     <w:rsid w:val="00B14E6B"/>
     <w:rsid w:val="00B151BF"/>
     <w:rsid w:val="00B1557A"/>
     <w:rsid w:val="00B1607D"/>
     <w:rsid w:val="00B16179"/>
     <w:rsid w:val="00B16268"/>
     <w:rsid w:val="00B16D89"/>
     <w:rsid w:val="00B17719"/>
     <w:rsid w:val="00B17811"/>
     <w:rsid w:val="00B17A82"/>
     <w:rsid w:val="00B217A6"/>
     <w:rsid w:val="00B221FC"/>
     <w:rsid w:val="00B22351"/>
     <w:rsid w:val="00B2309C"/>
     <w:rsid w:val="00B23DD2"/>
     <w:rsid w:val="00B248DF"/>
     <w:rsid w:val="00B26FD4"/>
     <w:rsid w:val="00B303B0"/>
     <w:rsid w:val="00B303DB"/>
     <w:rsid w:val="00B3082E"/>
     <w:rsid w:val="00B30F0E"/>
     <w:rsid w:val="00B317E0"/>
     <w:rsid w:val="00B31C68"/>
     <w:rsid w:val="00B31F71"/>
     <w:rsid w:val="00B33874"/>
     <w:rsid w:val="00B34B22"/>
     <w:rsid w:val="00B35A24"/>
     <w:rsid w:val="00B35FD7"/>
     <w:rsid w:val="00B36BEE"/>
     <w:rsid w:val="00B36E10"/>
     <w:rsid w:val="00B40867"/>
     <w:rsid w:val="00B40DA7"/>
+    <w:rsid w:val="00B411A3"/>
     <w:rsid w:val="00B418AB"/>
     <w:rsid w:val="00B419D1"/>
     <w:rsid w:val="00B42014"/>
     <w:rsid w:val="00B42E96"/>
     <w:rsid w:val="00B42EFD"/>
     <w:rsid w:val="00B43B05"/>
     <w:rsid w:val="00B446E6"/>
     <w:rsid w:val="00B44D87"/>
+    <w:rsid w:val="00B45D39"/>
     <w:rsid w:val="00B461A6"/>
     <w:rsid w:val="00B46487"/>
     <w:rsid w:val="00B50735"/>
     <w:rsid w:val="00B51176"/>
     <w:rsid w:val="00B51DEF"/>
     <w:rsid w:val="00B520B8"/>
     <w:rsid w:val="00B52109"/>
     <w:rsid w:val="00B52D81"/>
     <w:rsid w:val="00B53F79"/>
+    <w:rsid w:val="00B55050"/>
     <w:rsid w:val="00B55B34"/>
     <w:rsid w:val="00B55E6D"/>
     <w:rsid w:val="00B568B5"/>
     <w:rsid w:val="00B56BAD"/>
     <w:rsid w:val="00B56BD6"/>
     <w:rsid w:val="00B577A7"/>
     <w:rsid w:val="00B57DAF"/>
     <w:rsid w:val="00B603E2"/>
     <w:rsid w:val="00B611FB"/>
     <w:rsid w:val="00B61253"/>
     <w:rsid w:val="00B620B8"/>
     <w:rsid w:val="00B62B8C"/>
     <w:rsid w:val="00B62C79"/>
     <w:rsid w:val="00B63A70"/>
     <w:rsid w:val="00B64036"/>
     <w:rsid w:val="00B64554"/>
     <w:rsid w:val="00B671AF"/>
     <w:rsid w:val="00B67826"/>
     <w:rsid w:val="00B6795F"/>
+    <w:rsid w:val="00B70BC4"/>
     <w:rsid w:val="00B71271"/>
     <w:rsid w:val="00B71A5E"/>
     <w:rsid w:val="00B72D33"/>
     <w:rsid w:val="00B72D3E"/>
     <w:rsid w:val="00B72F14"/>
     <w:rsid w:val="00B73E80"/>
     <w:rsid w:val="00B746FA"/>
     <w:rsid w:val="00B74FC8"/>
     <w:rsid w:val="00B754A6"/>
     <w:rsid w:val="00B75982"/>
     <w:rsid w:val="00B7633C"/>
     <w:rsid w:val="00B765E3"/>
     <w:rsid w:val="00B7663E"/>
     <w:rsid w:val="00B7714F"/>
     <w:rsid w:val="00B778B7"/>
     <w:rsid w:val="00B80F4B"/>
     <w:rsid w:val="00B820DB"/>
     <w:rsid w:val="00B8310F"/>
     <w:rsid w:val="00B8328B"/>
     <w:rsid w:val="00B850D9"/>
     <w:rsid w:val="00B86D26"/>
     <w:rsid w:val="00B87990"/>
     <w:rsid w:val="00B87ED2"/>
     <w:rsid w:val="00B91348"/>
+    <w:rsid w:val="00B91910"/>
     <w:rsid w:val="00B92583"/>
     <w:rsid w:val="00B935AC"/>
     <w:rsid w:val="00B94261"/>
     <w:rsid w:val="00B962FA"/>
     <w:rsid w:val="00B96B1C"/>
     <w:rsid w:val="00B972D8"/>
     <w:rsid w:val="00B975EA"/>
     <w:rsid w:val="00B977F0"/>
     <w:rsid w:val="00B97FF5"/>
     <w:rsid w:val="00BA2814"/>
     <w:rsid w:val="00BA30F1"/>
     <w:rsid w:val="00BA3780"/>
     <w:rsid w:val="00BA4679"/>
     <w:rsid w:val="00BA4773"/>
+    <w:rsid w:val="00BA63EB"/>
     <w:rsid w:val="00BA674E"/>
     <w:rsid w:val="00BA6F42"/>
     <w:rsid w:val="00BA7935"/>
     <w:rsid w:val="00BB0CBD"/>
     <w:rsid w:val="00BB122C"/>
     <w:rsid w:val="00BB141C"/>
     <w:rsid w:val="00BB1F41"/>
     <w:rsid w:val="00BB2845"/>
     <w:rsid w:val="00BB331D"/>
     <w:rsid w:val="00BB564F"/>
     <w:rsid w:val="00BB5985"/>
     <w:rsid w:val="00BB5D4A"/>
     <w:rsid w:val="00BB6A27"/>
     <w:rsid w:val="00BB7EAF"/>
     <w:rsid w:val="00BC0426"/>
     <w:rsid w:val="00BC0917"/>
     <w:rsid w:val="00BC0A9B"/>
     <w:rsid w:val="00BC14B9"/>
     <w:rsid w:val="00BC157A"/>
     <w:rsid w:val="00BC209D"/>
     <w:rsid w:val="00BC20E6"/>
     <w:rsid w:val="00BC2175"/>
     <w:rsid w:val="00BC2585"/>
     <w:rsid w:val="00BC30B3"/>
     <w:rsid w:val="00BC39E6"/>
     <w:rsid w:val="00BC4383"/>
     <w:rsid w:val="00BC4C8E"/>
     <w:rsid w:val="00BC4F29"/>
     <w:rsid w:val="00BC5246"/>
     <w:rsid w:val="00BC6781"/>
     <w:rsid w:val="00BC7672"/>
     <w:rsid w:val="00BC7859"/>
     <w:rsid w:val="00BC7DF6"/>
     <w:rsid w:val="00BC7F2E"/>
     <w:rsid w:val="00BD0559"/>
     <w:rsid w:val="00BD0A93"/>
     <w:rsid w:val="00BD0D40"/>
     <w:rsid w:val="00BD188B"/>
     <w:rsid w:val="00BD3ECE"/>
     <w:rsid w:val="00BD3FEC"/>
     <w:rsid w:val="00BD42FD"/>
     <w:rsid w:val="00BD4FF8"/>
     <w:rsid w:val="00BD5373"/>
     <w:rsid w:val="00BD5939"/>
     <w:rsid w:val="00BD5BAA"/>
     <w:rsid w:val="00BD5F1D"/>
     <w:rsid w:val="00BE28FF"/>
+    <w:rsid w:val="00BE2CD3"/>
     <w:rsid w:val="00BE4C00"/>
+    <w:rsid w:val="00BE5206"/>
     <w:rsid w:val="00BE655E"/>
     <w:rsid w:val="00BE68BF"/>
     <w:rsid w:val="00BE69FE"/>
     <w:rsid w:val="00BE71E2"/>
     <w:rsid w:val="00BE748F"/>
     <w:rsid w:val="00BF097E"/>
     <w:rsid w:val="00BF1118"/>
     <w:rsid w:val="00BF1282"/>
     <w:rsid w:val="00BF1459"/>
     <w:rsid w:val="00BF14FC"/>
     <w:rsid w:val="00BF40BA"/>
     <w:rsid w:val="00BF5EB4"/>
     <w:rsid w:val="00BF76E9"/>
     <w:rsid w:val="00BF7D55"/>
     <w:rsid w:val="00C00179"/>
     <w:rsid w:val="00C005D6"/>
     <w:rsid w:val="00C0394C"/>
     <w:rsid w:val="00C03F06"/>
     <w:rsid w:val="00C04018"/>
     <w:rsid w:val="00C05D65"/>
     <w:rsid w:val="00C05FA1"/>
     <w:rsid w:val="00C077C5"/>
     <w:rsid w:val="00C07C74"/>
     <w:rsid w:val="00C10C3B"/>
     <w:rsid w:val="00C12AF7"/>
     <w:rsid w:val="00C12D31"/>
     <w:rsid w:val="00C12DA0"/>
     <w:rsid w:val="00C1384D"/>
     <w:rsid w:val="00C13B2E"/>
     <w:rsid w:val="00C142D8"/>
+    <w:rsid w:val="00C143EE"/>
     <w:rsid w:val="00C1450A"/>
     <w:rsid w:val="00C1543C"/>
     <w:rsid w:val="00C15514"/>
     <w:rsid w:val="00C15600"/>
     <w:rsid w:val="00C15A76"/>
     <w:rsid w:val="00C16033"/>
     <w:rsid w:val="00C16B8F"/>
     <w:rsid w:val="00C16BBA"/>
     <w:rsid w:val="00C16F8F"/>
     <w:rsid w:val="00C17369"/>
     <w:rsid w:val="00C20BE0"/>
     <w:rsid w:val="00C20FDF"/>
     <w:rsid w:val="00C218A4"/>
     <w:rsid w:val="00C227CE"/>
     <w:rsid w:val="00C2302E"/>
     <w:rsid w:val="00C23C80"/>
     <w:rsid w:val="00C23ED1"/>
     <w:rsid w:val="00C2562A"/>
     <w:rsid w:val="00C277D8"/>
     <w:rsid w:val="00C27BF7"/>
     <w:rsid w:val="00C27FCF"/>
     <w:rsid w:val="00C3042E"/>
     <w:rsid w:val="00C306FC"/>
     <w:rsid w:val="00C32129"/>
     <w:rsid w:val="00C32353"/>
     <w:rsid w:val="00C32F15"/>
     <w:rsid w:val="00C346E2"/>
     <w:rsid w:val="00C35FCA"/>
     <w:rsid w:val="00C36E1A"/>
     <w:rsid w:val="00C371F5"/>
     <w:rsid w:val="00C374F1"/>
     <w:rsid w:val="00C4027F"/>
+    <w:rsid w:val="00C40ADF"/>
     <w:rsid w:val="00C414A6"/>
     <w:rsid w:val="00C422D2"/>
     <w:rsid w:val="00C4298A"/>
     <w:rsid w:val="00C44E0F"/>
     <w:rsid w:val="00C45725"/>
     <w:rsid w:val="00C45852"/>
     <w:rsid w:val="00C46DAF"/>
     <w:rsid w:val="00C4728E"/>
     <w:rsid w:val="00C5022E"/>
     <w:rsid w:val="00C506A5"/>
     <w:rsid w:val="00C513CA"/>
     <w:rsid w:val="00C51FB8"/>
     <w:rsid w:val="00C52351"/>
     <w:rsid w:val="00C524F6"/>
     <w:rsid w:val="00C53747"/>
     <w:rsid w:val="00C53CC0"/>
     <w:rsid w:val="00C53E4F"/>
     <w:rsid w:val="00C53E6E"/>
     <w:rsid w:val="00C542BF"/>
     <w:rsid w:val="00C5571D"/>
     <w:rsid w:val="00C56F01"/>
     <w:rsid w:val="00C5712B"/>
     <w:rsid w:val="00C5722D"/>
     <w:rsid w:val="00C60567"/>
     <w:rsid w:val="00C60619"/>
     <w:rsid w:val="00C609B6"/>
     <w:rsid w:val="00C61083"/>
     <w:rsid w:val="00C6134B"/>
     <w:rsid w:val="00C61C4F"/>
     <w:rsid w:val="00C62700"/>
     <w:rsid w:val="00C6277B"/>
     <w:rsid w:val="00C630CB"/>
+    <w:rsid w:val="00C646D6"/>
     <w:rsid w:val="00C65858"/>
     <w:rsid w:val="00C658BD"/>
     <w:rsid w:val="00C6667D"/>
     <w:rsid w:val="00C67932"/>
     <w:rsid w:val="00C67952"/>
     <w:rsid w:val="00C67B53"/>
     <w:rsid w:val="00C67C11"/>
     <w:rsid w:val="00C7034B"/>
     <w:rsid w:val="00C70797"/>
     <w:rsid w:val="00C707A4"/>
     <w:rsid w:val="00C709FE"/>
     <w:rsid w:val="00C70E0C"/>
     <w:rsid w:val="00C72C13"/>
     <w:rsid w:val="00C7406C"/>
     <w:rsid w:val="00C74310"/>
     <w:rsid w:val="00C74911"/>
+    <w:rsid w:val="00C74E0B"/>
     <w:rsid w:val="00C7761D"/>
     <w:rsid w:val="00C77D4A"/>
     <w:rsid w:val="00C801D4"/>
     <w:rsid w:val="00C80299"/>
     <w:rsid w:val="00C811AC"/>
     <w:rsid w:val="00C819C8"/>
     <w:rsid w:val="00C81A35"/>
     <w:rsid w:val="00C8209B"/>
     <w:rsid w:val="00C83E48"/>
     <w:rsid w:val="00C847DA"/>
     <w:rsid w:val="00C84D82"/>
     <w:rsid w:val="00C91381"/>
     <w:rsid w:val="00C9285D"/>
     <w:rsid w:val="00C92CF7"/>
     <w:rsid w:val="00C93874"/>
     <w:rsid w:val="00C93EA3"/>
     <w:rsid w:val="00C94837"/>
     <w:rsid w:val="00C96E38"/>
     <w:rsid w:val="00C9712A"/>
     <w:rsid w:val="00C976F6"/>
     <w:rsid w:val="00CA07D5"/>
     <w:rsid w:val="00CA08EC"/>
     <w:rsid w:val="00CA0AB3"/>
+    <w:rsid w:val="00CA3122"/>
     <w:rsid w:val="00CA363B"/>
     <w:rsid w:val="00CA43F3"/>
     <w:rsid w:val="00CA5806"/>
     <w:rsid w:val="00CA653A"/>
     <w:rsid w:val="00CA6F62"/>
     <w:rsid w:val="00CA75B0"/>
     <w:rsid w:val="00CA792C"/>
     <w:rsid w:val="00CB014F"/>
     <w:rsid w:val="00CB1696"/>
     <w:rsid w:val="00CB1E2D"/>
     <w:rsid w:val="00CB1EBC"/>
     <w:rsid w:val="00CB2012"/>
     <w:rsid w:val="00CB2247"/>
     <w:rsid w:val="00CB5E9A"/>
     <w:rsid w:val="00CB6397"/>
     <w:rsid w:val="00CB6551"/>
     <w:rsid w:val="00CB6C51"/>
     <w:rsid w:val="00CB7672"/>
+    <w:rsid w:val="00CC09CB"/>
     <w:rsid w:val="00CC2847"/>
     <w:rsid w:val="00CC286A"/>
     <w:rsid w:val="00CC2923"/>
     <w:rsid w:val="00CC2D4A"/>
     <w:rsid w:val="00CC40DB"/>
     <w:rsid w:val="00CC4350"/>
     <w:rsid w:val="00CC4580"/>
     <w:rsid w:val="00CC47BB"/>
     <w:rsid w:val="00CC54A3"/>
     <w:rsid w:val="00CC59B9"/>
     <w:rsid w:val="00CC5EB5"/>
     <w:rsid w:val="00CC7A80"/>
     <w:rsid w:val="00CD0416"/>
     <w:rsid w:val="00CD2A68"/>
     <w:rsid w:val="00CD3157"/>
     <w:rsid w:val="00CD3877"/>
     <w:rsid w:val="00CD629F"/>
     <w:rsid w:val="00CD6DC0"/>
     <w:rsid w:val="00CD7114"/>
     <w:rsid w:val="00CD7B22"/>
     <w:rsid w:val="00CD7B9E"/>
     <w:rsid w:val="00CD7C13"/>
+    <w:rsid w:val="00CD7DC1"/>
     <w:rsid w:val="00CE168E"/>
     <w:rsid w:val="00CE2631"/>
     <w:rsid w:val="00CE2BF3"/>
     <w:rsid w:val="00CE30C0"/>
     <w:rsid w:val="00CE499B"/>
     <w:rsid w:val="00CE4A09"/>
     <w:rsid w:val="00CE57DF"/>
     <w:rsid w:val="00CE58E9"/>
     <w:rsid w:val="00CE6936"/>
     <w:rsid w:val="00CE6C58"/>
     <w:rsid w:val="00CE7976"/>
     <w:rsid w:val="00CF03A2"/>
     <w:rsid w:val="00CF088F"/>
     <w:rsid w:val="00CF0CFA"/>
     <w:rsid w:val="00CF0D2D"/>
     <w:rsid w:val="00CF121F"/>
     <w:rsid w:val="00CF1618"/>
     <w:rsid w:val="00CF17BD"/>
     <w:rsid w:val="00CF1FC5"/>
+    <w:rsid w:val="00CF24A0"/>
     <w:rsid w:val="00CF2A63"/>
     <w:rsid w:val="00CF3087"/>
     <w:rsid w:val="00CF3A55"/>
     <w:rsid w:val="00CF4B4B"/>
     <w:rsid w:val="00CF4D5D"/>
     <w:rsid w:val="00CF520C"/>
     <w:rsid w:val="00CF5653"/>
     <w:rsid w:val="00CF5B21"/>
     <w:rsid w:val="00CF5D8A"/>
     <w:rsid w:val="00CF5E56"/>
     <w:rsid w:val="00CF64B3"/>
     <w:rsid w:val="00CF6D7C"/>
     <w:rsid w:val="00CF7C79"/>
     <w:rsid w:val="00CF7CE7"/>
     <w:rsid w:val="00D0038C"/>
     <w:rsid w:val="00D006EE"/>
     <w:rsid w:val="00D00AF9"/>
     <w:rsid w:val="00D016E8"/>
     <w:rsid w:val="00D016EB"/>
     <w:rsid w:val="00D01873"/>
     <w:rsid w:val="00D02A77"/>
     <w:rsid w:val="00D03DD3"/>
     <w:rsid w:val="00D04063"/>
     <w:rsid w:val="00D04B32"/>
     <w:rsid w:val="00D0559A"/>
     <w:rsid w:val="00D0658B"/>
     <w:rsid w:val="00D06A07"/>
     <w:rsid w:val="00D072B2"/>
     <w:rsid w:val="00D07A95"/>
     <w:rsid w:val="00D07CC1"/>
     <w:rsid w:val="00D10262"/>
     <w:rsid w:val="00D12E3A"/>
     <w:rsid w:val="00D14016"/>
     <w:rsid w:val="00D15465"/>
     <w:rsid w:val="00D15B92"/>
     <w:rsid w:val="00D15D87"/>
     <w:rsid w:val="00D16E82"/>
     <w:rsid w:val="00D20D89"/>
     <w:rsid w:val="00D2141E"/>
     <w:rsid w:val="00D215B0"/>
     <w:rsid w:val="00D22255"/>
     <w:rsid w:val="00D225FE"/>
     <w:rsid w:val="00D246C0"/>
     <w:rsid w:val="00D24768"/>
     <w:rsid w:val="00D258E9"/>
     <w:rsid w:val="00D264A9"/>
     <w:rsid w:val="00D30DAE"/>
     <w:rsid w:val="00D31018"/>
     <w:rsid w:val="00D31124"/>
+    <w:rsid w:val="00D3162B"/>
     <w:rsid w:val="00D322CE"/>
     <w:rsid w:val="00D338AA"/>
     <w:rsid w:val="00D33BC4"/>
     <w:rsid w:val="00D33F8A"/>
     <w:rsid w:val="00D34472"/>
     <w:rsid w:val="00D3486F"/>
     <w:rsid w:val="00D35AB1"/>
     <w:rsid w:val="00D36B81"/>
     <w:rsid w:val="00D36E39"/>
     <w:rsid w:val="00D37790"/>
     <w:rsid w:val="00D37DBA"/>
     <w:rsid w:val="00D4002B"/>
     <w:rsid w:val="00D401EE"/>
     <w:rsid w:val="00D40238"/>
     <w:rsid w:val="00D40497"/>
     <w:rsid w:val="00D404C7"/>
     <w:rsid w:val="00D407F8"/>
     <w:rsid w:val="00D40823"/>
     <w:rsid w:val="00D40D4E"/>
     <w:rsid w:val="00D41797"/>
     <w:rsid w:val="00D41B3B"/>
     <w:rsid w:val="00D42D55"/>
     <w:rsid w:val="00D44E7C"/>
     <w:rsid w:val="00D47746"/>
     <w:rsid w:val="00D47965"/>
     <w:rsid w:val="00D50E37"/>
     <w:rsid w:val="00D50EAE"/>
     <w:rsid w:val="00D514FA"/>
     <w:rsid w:val="00D51967"/>
     <w:rsid w:val="00D51997"/>
     <w:rsid w:val="00D521B2"/>
     <w:rsid w:val="00D53A26"/>
     <w:rsid w:val="00D54C98"/>
     <w:rsid w:val="00D55800"/>
     <w:rsid w:val="00D558E3"/>
     <w:rsid w:val="00D55E7C"/>
     <w:rsid w:val="00D57DC6"/>
     <w:rsid w:val="00D603E2"/>
     <w:rsid w:val="00D605EC"/>
     <w:rsid w:val="00D606A0"/>
     <w:rsid w:val="00D606BC"/>
     <w:rsid w:val="00D616D5"/>
     <w:rsid w:val="00D62639"/>
     <w:rsid w:val="00D63245"/>
+    <w:rsid w:val="00D636B0"/>
     <w:rsid w:val="00D6470B"/>
     <w:rsid w:val="00D64947"/>
     <w:rsid w:val="00D652F9"/>
     <w:rsid w:val="00D66B39"/>
     <w:rsid w:val="00D67AA7"/>
     <w:rsid w:val="00D70584"/>
     <w:rsid w:val="00D7203C"/>
     <w:rsid w:val="00D724FA"/>
     <w:rsid w:val="00D732FA"/>
     <w:rsid w:val="00D737A3"/>
     <w:rsid w:val="00D738D9"/>
     <w:rsid w:val="00D75CC7"/>
     <w:rsid w:val="00D75CDF"/>
     <w:rsid w:val="00D7673A"/>
     <w:rsid w:val="00D779F6"/>
     <w:rsid w:val="00D81665"/>
     <w:rsid w:val="00D82772"/>
     <w:rsid w:val="00D82955"/>
     <w:rsid w:val="00D82DB1"/>
+    <w:rsid w:val="00D82FFD"/>
     <w:rsid w:val="00D832FC"/>
     <w:rsid w:val="00D834AC"/>
     <w:rsid w:val="00D8353F"/>
     <w:rsid w:val="00D837D5"/>
     <w:rsid w:val="00D8408E"/>
     <w:rsid w:val="00D850FB"/>
     <w:rsid w:val="00D86A91"/>
     <w:rsid w:val="00D86DA3"/>
     <w:rsid w:val="00D86FC5"/>
     <w:rsid w:val="00D91DB7"/>
     <w:rsid w:val="00D91DD1"/>
     <w:rsid w:val="00D92702"/>
     <w:rsid w:val="00D92919"/>
     <w:rsid w:val="00D93114"/>
     <w:rsid w:val="00D93758"/>
     <w:rsid w:val="00D941EA"/>
     <w:rsid w:val="00D9435C"/>
     <w:rsid w:val="00D94F6E"/>
     <w:rsid w:val="00D957DC"/>
     <w:rsid w:val="00D95BD9"/>
     <w:rsid w:val="00D95CA2"/>
     <w:rsid w:val="00D97839"/>
     <w:rsid w:val="00D97BBB"/>
     <w:rsid w:val="00D97C06"/>
     <w:rsid w:val="00DA017E"/>
@@ -10461,97 +10450,100 @@
     <w:rsid w:val="00DB6A17"/>
     <w:rsid w:val="00DB6C7D"/>
     <w:rsid w:val="00DB7D8D"/>
     <w:rsid w:val="00DC0CB8"/>
     <w:rsid w:val="00DC111E"/>
     <w:rsid w:val="00DC11AD"/>
     <w:rsid w:val="00DC23F3"/>
     <w:rsid w:val="00DC28CF"/>
     <w:rsid w:val="00DC2CA3"/>
     <w:rsid w:val="00DC3079"/>
     <w:rsid w:val="00DC3232"/>
     <w:rsid w:val="00DC3A0A"/>
     <w:rsid w:val="00DC4D75"/>
     <w:rsid w:val="00DC5107"/>
     <w:rsid w:val="00DC52C0"/>
     <w:rsid w:val="00DC6246"/>
     <w:rsid w:val="00DC6350"/>
     <w:rsid w:val="00DC67C6"/>
     <w:rsid w:val="00DC7DF6"/>
     <w:rsid w:val="00DD1117"/>
     <w:rsid w:val="00DD1344"/>
     <w:rsid w:val="00DD180F"/>
     <w:rsid w:val="00DD1AF6"/>
     <w:rsid w:val="00DD1BCC"/>
     <w:rsid w:val="00DD2143"/>
+    <w:rsid w:val="00DD3255"/>
     <w:rsid w:val="00DD353E"/>
     <w:rsid w:val="00DD46A3"/>
     <w:rsid w:val="00DD4C97"/>
     <w:rsid w:val="00DD507A"/>
     <w:rsid w:val="00DD52D7"/>
+    <w:rsid w:val="00DD531F"/>
     <w:rsid w:val="00DD5EBA"/>
     <w:rsid w:val="00DD672F"/>
     <w:rsid w:val="00DE1176"/>
     <w:rsid w:val="00DE49D4"/>
     <w:rsid w:val="00DE6FD8"/>
     <w:rsid w:val="00DE748E"/>
     <w:rsid w:val="00DF0CB8"/>
     <w:rsid w:val="00DF0DD6"/>
     <w:rsid w:val="00DF129D"/>
     <w:rsid w:val="00DF2E5C"/>
     <w:rsid w:val="00DF3005"/>
     <w:rsid w:val="00DF3C68"/>
     <w:rsid w:val="00DF4207"/>
     <w:rsid w:val="00DF478E"/>
     <w:rsid w:val="00DF49DC"/>
     <w:rsid w:val="00DF5C8F"/>
     <w:rsid w:val="00DF60F7"/>
     <w:rsid w:val="00DF6A30"/>
     <w:rsid w:val="00DF7D8C"/>
     <w:rsid w:val="00E00383"/>
     <w:rsid w:val="00E01B2F"/>
     <w:rsid w:val="00E024C1"/>
     <w:rsid w:val="00E0393D"/>
     <w:rsid w:val="00E03957"/>
     <w:rsid w:val="00E03FE1"/>
     <w:rsid w:val="00E042F8"/>
     <w:rsid w:val="00E04828"/>
     <w:rsid w:val="00E04AE7"/>
     <w:rsid w:val="00E04E34"/>
     <w:rsid w:val="00E060DD"/>
     <w:rsid w:val="00E06161"/>
     <w:rsid w:val="00E06430"/>
     <w:rsid w:val="00E07F60"/>
     <w:rsid w:val="00E10EC6"/>
     <w:rsid w:val="00E11DED"/>
     <w:rsid w:val="00E1224F"/>
     <w:rsid w:val="00E12F7F"/>
     <w:rsid w:val="00E13311"/>
     <w:rsid w:val="00E13392"/>
     <w:rsid w:val="00E13569"/>
     <w:rsid w:val="00E1359F"/>
     <w:rsid w:val="00E141E4"/>
+    <w:rsid w:val="00E148EE"/>
     <w:rsid w:val="00E14DE8"/>
     <w:rsid w:val="00E1518D"/>
     <w:rsid w:val="00E15281"/>
     <w:rsid w:val="00E1668B"/>
     <w:rsid w:val="00E1736C"/>
     <w:rsid w:val="00E20BDF"/>
     <w:rsid w:val="00E2132C"/>
     <w:rsid w:val="00E2168B"/>
     <w:rsid w:val="00E22525"/>
     <w:rsid w:val="00E22C0D"/>
     <w:rsid w:val="00E23196"/>
     <w:rsid w:val="00E23F5A"/>
     <w:rsid w:val="00E24911"/>
     <w:rsid w:val="00E249D8"/>
     <w:rsid w:val="00E24AAA"/>
     <w:rsid w:val="00E26595"/>
     <w:rsid w:val="00E27ED9"/>
     <w:rsid w:val="00E301F4"/>
     <w:rsid w:val="00E31011"/>
     <w:rsid w:val="00E332A8"/>
     <w:rsid w:val="00E334FC"/>
     <w:rsid w:val="00E34042"/>
     <w:rsid w:val="00E34DFE"/>
     <w:rsid w:val="00E3558D"/>
     <w:rsid w:val="00E3576C"/>
@@ -10650,217 +10642,231 @@
     <w:rsid w:val="00EC28CF"/>
     <w:rsid w:val="00EC3EB4"/>
     <w:rsid w:val="00EC4200"/>
     <w:rsid w:val="00EC443C"/>
     <w:rsid w:val="00EC534F"/>
     <w:rsid w:val="00EC7070"/>
     <w:rsid w:val="00EC7F3D"/>
     <w:rsid w:val="00ED166A"/>
     <w:rsid w:val="00ED1A71"/>
     <w:rsid w:val="00ED1CEA"/>
     <w:rsid w:val="00ED1F7B"/>
     <w:rsid w:val="00ED3B16"/>
     <w:rsid w:val="00ED40AC"/>
     <w:rsid w:val="00ED460F"/>
     <w:rsid w:val="00ED461B"/>
     <w:rsid w:val="00ED4A1D"/>
     <w:rsid w:val="00ED56CF"/>
     <w:rsid w:val="00ED5AE2"/>
     <w:rsid w:val="00ED5D3F"/>
     <w:rsid w:val="00ED68E1"/>
     <w:rsid w:val="00ED6905"/>
     <w:rsid w:val="00EE08F5"/>
     <w:rsid w:val="00EE0A75"/>
     <w:rsid w:val="00EE0BB1"/>
     <w:rsid w:val="00EE0F5D"/>
+    <w:rsid w:val="00EE13F1"/>
     <w:rsid w:val="00EE22BB"/>
     <w:rsid w:val="00EE25A8"/>
     <w:rsid w:val="00EE30EE"/>
     <w:rsid w:val="00EE38D4"/>
     <w:rsid w:val="00EE3AE9"/>
     <w:rsid w:val="00EE41C3"/>
     <w:rsid w:val="00EE4897"/>
     <w:rsid w:val="00EE5494"/>
     <w:rsid w:val="00EE5E55"/>
     <w:rsid w:val="00EE6CD5"/>
     <w:rsid w:val="00EE6E61"/>
     <w:rsid w:val="00EE7F4A"/>
     <w:rsid w:val="00EF0178"/>
     <w:rsid w:val="00EF01BE"/>
     <w:rsid w:val="00EF03A8"/>
     <w:rsid w:val="00EF0972"/>
     <w:rsid w:val="00EF1188"/>
     <w:rsid w:val="00EF1736"/>
     <w:rsid w:val="00EF1A46"/>
     <w:rsid w:val="00EF2319"/>
     <w:rsid w:val="00EF32FA"/>
     <w:rsid w:val="00EF34C5"/>
     <w:rsid w:val="00EF4654"/>
     <w:rsid w:val="00EF4A78"/>
     <w:rsid w:val="00EF4EFE"/>
     <w:rsid w:val="00EF5085"/>
     <w:rsid w:val="00EF5F83"/>
     <w:rsid w:val="00EF6EBE"/>
     <w:rsid w:val="00EF7609"/>
     <w:rsid w:val="00F01088"/>
     <w:rsid w:val="00F01631"/>
     <w:rsid w:val="00F01633"/>
     <w:rsid w:val="00F0198B"/>
     <w:rsid w:val="00F02034"/>
     <w:rsid w:val="00F02B8C"/>
     <w:rsid w:val="00F031CF"/>
     <w:rsid w:val="00F03BEF"/>
     <w:rsid w:val="00F04642"/>
     <w:rsid w:val="00F05756"/>
     <w:rsid w:val="00F0621F"/>
     <w:rsid w:val="00F06842"/>
     <w:rsid w:val="00F07418"/>
     <w:rsid w:val="00F07D2C"/>
     <w:rsid w:val="00F10E06"/>
     <w:rsid w:val="00F120A1"/>
     <w:rsid w:val="00F12F3C"/>
+    <w:rsid w:val="00F1429E"/>
     <w:rsid w:val="00F1490A"/>
     <w:rsid w:val="00F16127"/>
     <w:rsid w:val="00F164DE"/>
     <w:rsid w:val="00F16946"/>
+    <w:rsid w:val="00F16BF3"/>
     <w:rsid w:val="00F16F7A"/>
     <w:rsid w:val="00F17C4E"/>
     <w:rsid w:val="00F17E42"/>
     <w:rsid w:val="00F21A24"/>
     <w:rsid w:val="00F22385"/>
+    <w:rsid w:val="00F22743"/>
     <w:rsid w:val="00F24835"/>
     <w:rsid w:val="00F256A4"/>
     <w:rsid w:val="00F2626F"/>
     <w:rsid w:val="00F26998"/>
     <w:rsid w:val="00F30385"/>
     <w:rsid w:val="00F30B6C"/>
     <w:rsid w:val="00F30D4F"/>
     <w:rsid w:val="00F31C72"/>
     <w:rsid w:val="00F328DF"/>
     <w:rsid w:val="00F329C0"/>
     <w:rsid w:val="00F32D7F"/>
     <w:rsid w:val="00F33033"/>
     <w:rsid w:val="00F33BE9"/>
     <w:rsid w:val="00F33CD0"/>
+    <w:rsid w:val="00F345E8"/>
     <w:rsid w:val="00F348F5"/>
     <w:rsid w:val="00F34A63"/>
     <w:rsid w:val="00F3524B"/>
     <w:rsid w:val="00F35754"/>
     <w:rsid w:val="00F35B6D"/>
     <w:rsid w:val="00F37218"/>
     <w:rsid w:val="00F37234"/>
     <w:rsid w:val="00F41474"/>
     <w:rsid w:val="00F41724"/>
+    <w:rsid w:val="00F41848"/>
     <w:rsid w:val="00F433F5"/>
     <w:rsid w:val="00F4372B"/>
     <w:rsid w:val="00F43776"/>
     <w:rsid w:val="00F44A18"/>
     <w:rsid w:val="00F44F86"/>
     <w:rsid w:val="00F45145"/>
     <w:rsid w:val="00F470EB"/>
     <w:rsid w:val="00F477CE"/>
     <w:rsid w:val="00F4783C"/>
     <w:rsid w:val="00F47B4F"/>
     <w:rsid w:val="00F500B4"/>
     <w:rsid w:val="00F50627"/>
     <w:rsid w:val="00F507F1"/>
+    <w:rsid w:val="00F50F61"/>
     <w:rsid w:val="00F51A24"/>
     <w:rsid w:val="00F53767"/>
     <w:rsid w:val="00F53806"/>
     <w:rsid w:val="00F54015"/>
     <w:rsid w:val="00F54606"/>
     <w:rsid w:val="00F5533C"/>
+    <w:rsid w:val="00F55420"/>
     <w:rsid w:val="00F56012"/>
     <w:rsid w:val="00F5681D"/>
     <w:rsid w:val="00F5694E"/>
     <w:rsid w:val="00F56BF4"/>
     <w:rsid w:val="00F56CB1"/>
     <w:rsid w:val="00F600C3"/>
     <w:rsid w:val="00F613D1"/>
     <w:rsid w:val="00F61B42"/>
     <w:rsid w:val="00F632EA"/>
     <w:rsid w:val="00F634B1"/>
     <w:rsid w:val="00F639D7"/>
     <w:rsid w:val="00F6415F"/>
     <w:rsid w:val="00F642A8"/>
     <w:rsid w:val="00F644CF"/>
     <w:rsid w:val="00F645A6"/>
     <w:rsid w:val="00F6577A"/>
     <w:rsid w:val="00F659A9"/>
     <w:rsid w:val="00F65DC3"/>
     <w:rsid w:val="00F66040"/>
     <w:rsid w:val="00F667D5"/>
     <w:rsid w:val="00F6685B"/>
     <w:rsid w:val="00F66C77"/>
     <w:rsid w:val="00F677A4"/>
     <w:rsid w:val="00F678EB"/>
     <w:rsid w:val="00F701D2"/>
     <w:rsid w:val="00F70224"/>
     <w:rsid w:val="00F7142E"/>
+    <w:rsid w:val="00F71548"/>
+    <w:rsid w:val="00F715EA"/>
     <w:rsid w:val="00F71CAD"/>
     <w:rsid w:val="00F71F31"/>
     <w:rsid w:val="00F72F67"/>
     <w:rsid w:val="00F75000"/>
     <w:rsid w:val="00F7665E"/>
     <w:rsid w:val="00F768C6"/>
     <w:rsid w:val="00F76D94"/>
     <w:rsid w:val="00F76DA9"/>
     <w:rsid w:val="00F810D0"/>
     <w:rsid w:val="00F814E3"/>
+    <w:rsid w:val="00F81772"/>
     <w:rsid w:val="00F81E50"/>
     <w:rsid w:val="00F82D60"/>
     <w:rsid w:val="00F83298"/>
     <w:rsid w:val="00F84377"/>
     <w:rsid w:val="00F8467A"/>
     <w:rsid w:val="00F84963"/>
     <w:rsid w:val="00F851E3"/>
     <w:rsid w:val="00F8556C"/>
     <w:rsid w:val="00F857D5"/>
     <w:rsid w:val="00F860E0"/>
     <w:rsid w:val="00F8676E"/>
     <w:rsid w:val="00F87E8D"/>
     <w:rsid w:val="00F90CD4"/>
     <w:rsid w:val="00F9133B"/>
     <w:rsid w:val="00F933E2"/>
     <w:rsid w:val="00F93449"/>
     <w:rsid w:val="00F93C0A"/>
+    <w:rsid w:val="00F94B17"/>
     <w:rsid w:val="00F94C8C"/>
     <w:rsid w:val="00F956DC"/>
+    <w:rsid w:val="00F95ADC"/>
     <w:rsid w:val="00F97BDD"/>
     <w:rsid w:val="00FA0586"/>
     <w:rsid w:val="00FA24A9"/>
     <w:rsid w:val="00FA2BF5"/>
     <w:rsid w:val="00FA2E9B"/>
     <w:rsid w:val="00FA3657"/>
     <w:rsid w:val="00FA3FA2"/>
     <w:rsid w:val="00FA50B1"/>
     <w:rsid w:val="00FA5138"/>
     <w:rsid w:val="00FA5200"/>
     <w:rsid w:val="00FA5268"/>
     <w:rsid w:val="00FA5415"/>
     <w:rsid w:val="00FA6488"/>
     <w:rsid w:val="00FA77FE"/>
+    <w:rsid w:val="00FB004B"/>
     <w:rsid w:val="00FB0223"/>
     <w:rsid w:val="00FB09B4"/>
     <w:rsid w:val="00FB0D93"/>
     <w:rsid w:val="00FB14F5"/>
     <w:rsid w:val="00FB2FBD"/>
     <w:rsid w:val="00FB331F"/>
     <w:rsid w:val="00FB3683"/>
     <w:rsid w:val="00FB3EB1"/>
     <w:rsid w:val="00FB4347"/>
     <w:rsid w:val="00FB43DE"/>
     <w:rsid w:val="00FB465F"/>
     <w:rsid w:val="00FB48A6"/>
     <w:rsid w:val="00FB4A68"/>
     <w:rsid w:val="00FB645D"/>
     <w:rsid w:val="00FB6830"/>
     <w:rsid w:val="00FB6D2C"/>
     <w:rsid w:val="00FB71AE"/>
     <w:rsid w:val="00FC10D6"/>
     <w:rsid w:val="00FC188D"/>
     <w:rsid w:val="00FC1FF0"/>
     <w:rsid w:val="00FC2D42"/>
     <w:rsid w:val="00FC2EC1"/>
     <w:rsid w:val="00FC38E3"/>
     <w:rsid w:val="00FC3B66"/>
     <w:rsid w:val="00FC40D9"/>
@@ -33158,51 +33164,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2065595207">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanda@parishandfamily.ie" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parishdonaghmore@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parishdonaghmore@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -33465,75 +33471,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1371F1D9-F782-40F4-B352-0EA7DF94B8CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>894</Words>
-  <Characters>5102</Characters>
+  <Words>879</Words>
+  <Characters>5015</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Domhnach Mór</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>RM plc</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5985</CharactersWithSpaces>
+  <CharactersWithSpaces>5883</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>4259926</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.midulsterwomensaid.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946817</vt:i4>
       </vt:variant>
       <vt:variant>