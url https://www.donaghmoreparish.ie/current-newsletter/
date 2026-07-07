--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -5,73 +5,61 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44C65B0B" w14:textId="0274201F" w:rsidR="004A2892" w:rsidRDefault="00A850E5">
+    <w:p w14:paraId="44C65B0B" w14:textId="3982E799" w:rsidR="004A2892" w:rsidRDefault="004A2892">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk192250765"/>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="578D7F1B" w14:textId="77777777" w:rsidR="00F24835" w:rsidRDefault="00F24835">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25346CB2" w14:textId="4E7FE778" w:rsidR="00CF17BD" w:rsidRDefault="00CF17BD">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -200,331 +188,276 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2603695" cy="236257"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CFD5A0" w14:textId="5EE379E7" w:rsidR="00385734" w:rsidRPr="009952F3" w:rsidRDefault="00E5234F" w:rsidP="00B02F83">
+    <w:p w14:paraId="38CFD5A0" w14:textId="3F7B29D5" w:rsidR="00385734" w:rsidRPr="00830BB5" w:rsidRDefault="00E5234F" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009952F3">
+      <w:r w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
-      <w:r w:rsidR="000A2D17" w:rsidRPr="009952F3">
+      <w:r w:rsidR="00C46993" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ELEVENTH SUNDAY IN ORDINARY TIME</w:t>
+        <w:t>TWELFTH</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2D17" w:rsidRPr="00830BB5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SUNDAY IN ORDINARY TIME</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDE9C30" w14:textId="3D34EE24" w:rsidR="00524346" w:rsidRPr="009952F3" w:rsidRDefault="00524346" w:rsidP="00B02F83">
+    <w:p w14:paraId="1FDE9C30" w14:textId="314B84DA" w:rsidR="00524346" w:rsidRPr="00830BB5" w:rsidRDefault="00524346" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009952F3">
+      <w:r w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Next Sunday</w:t>
       </w:r>
-      <w:r w:rsidR="00787C64" w:rsidRPr="009952F3">
+      <w:r w:rsidR="00787C64" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00C40ADF" w:rsidRPr="009952F3">
+      <w:r w:rsidR="00C40ADF" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>21st</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E5234F" w:rsidRPr="009952F3">
+      <w:r w:rsidR="00C46993" w:rsidRPr="00830BB5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8th</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5234F" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> June </w:t>
       </w:r>
-      <w:r w:rsidR="00677F69" w:rsidRPr="009952F3">
+      <w:r w:rsidR="00677F69" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00DF7D8C" w:rsidRPr="009952F3">
+      <w:r w:rsidR="00DF7D8C" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>026</w:t>
       </w:r>
-      <w:r w:rsidR="00F76DA9" w:rsidRPr="009952F3">
+      <w:r w:rsidR="00F76DA9" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A841213" w14:textId="18A37D82" w:rsidR="00A969B4" w:rsidRDefault="00816FCE" w:rsidP="00B02F83">
+    <w:p w14:paraId="3A841213" w14:textId="4F1BA751" w:rsidR="00A969B4" w:rsidRPr="00830BB5" w:rsidRDefault="00816FCE" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009952F3">
+      <w:r w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Readings</w:t>
       </w:r>
-      <w:r w:rsidR="00C00179" w:rsidRPr="009952F3">
+      <w:r w:rsidR="00C00179" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for next </w:t>
       </w:r>
-      <w:r w:rsidR="000C3EA2" w:rsidRPr="009952F3">
+      <w:r w:rsidR="000C3EA2" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">week: </w:t>
       </w:r>
-      <w:r w:rsidR="000A2D17" w:rsidRPr="009952F3">
+      <w:r w:rsidR="0083744D" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Jer 20:</w:t>
+        <w:t>2 Kgs 4:8-11, 14-16 Rm</w:t>
       </w:r>
-      <w:r w:rsidR="00F95ADC" w:rsidRPr="009952F3">
-[...31 lines deleted...]
-      <w:r w:rsidR="00271A8C">
+      <w:r w:rsidR="00546948" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F95ADC" w:rsidRPr="009952F3">
+      <w:r w:rsidR="0083744D" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5: 12-</w:t>
+        <w:t>6:3-4, 8-11</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00F95ADC" w:rsidRPr="009952F3">
+      <w:r w:rsidR="00546948" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>15 ,</w:t>
+        <w:t>, Mt 10: 37-42</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00F95ADC" w:rsidRPr="009952F3">
+      <w:r w:rsidR="00830BB5" w:rsidRPr="00830BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 26-33</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAB3F87" w14:textId="77777777" w:rsidR="00271A8C" w:rsidRPr="009952F3" w:rsidRDefault="00271A8C" w:rsidP="00B02F83">
+    <w:p w14:paraId="0EAB3F87" w14:textId="77777777" w:rsidR="00271A8C" w:rsidRPr="00830BB5" w:rsidRDefault="00271A8C" w:rsidP="00B02F83">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78FC6C58" w14:textId="77777777" w:rsidR="00F22743" w:rsidRDefault="00F22743" w:rsidP="00F22743">
       <w:pPr>
         <w:ind w:right="-369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5234F">
@@ -1011,108 +944,133 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006CEF">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SECRETARY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0447766E" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+          <w:p w14:paraId="4A370753" w14:textId="77777777" w:rsidR="00F22743" w:rsidRDefault="00C441D7" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22743" w:rsidRPr="00006CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TUESDAY &amp; THURSDAY </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0447766E" w14:textId="7A3847AA" w:rsidR="00C441D7" w:rsidRPr="00006CEF" w:rsidRDefault="00C441D7" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10am – 2pm </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44971AB3" w14:textId="39F4EDAC" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006CEF">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVAILABLE TUESDAY &amp; THURSDAY </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="00CB5AF3" w:rsidRPr="00006CEF">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10AM – 2PM </w:t>
+              <w:t>(028</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00006CEF">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) 87761327</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73E81C77" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F22743" w:rsidRPr="002A4779" w14:paraId="749FD3ED" w14:textId="77777777" w:rsidTr="00F22743">
         <w:trPr>
           <w:trHeight w:val="386"/>
@@ -1159,62 +1117,62 @@
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006CEF">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAIL </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4872BBEA" w14:textId="60ADEF82" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
+          <w:p w14:paraId="4872BBEA" w14:textId="60ADEF82" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="009028D8" w:rsidP="00641065">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="009028D8" w:rsidRPr="00006CEF">
+              <w:r w:rsidRPr="00006CEF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>parishdonaghmore@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F22743" w:rsidRPr="002A4779" w14:paraId="09BF6B9A" w14:textId="77777777" w:rsidTr="00F22743">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1274,1581 +1232,2128 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34CF24B1" w14:textId="77777777" w:rsidR="00F22743" w:rsidRPr="00006CEF" w:rsidRDefault="00F22743" w:rsidP="00641065">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006CEF">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WWW.donaghmoreparish.ie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00DD2DA4" w:rsidRPr="002A4779" w14:paraId="1085DC54" w14:textId="77777777" w:rsidTr="00115BB3">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10624" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76936B3C" w14:textId="38790354" w:rsidR="00DD2DA4" w:rsidRPr="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00DD2DA4">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MASS TIMES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2DA4" w:rsidRPr="002A4779" w14:paraId="63FC6925" w14:textId="77777777" w:rsidTr="00F22743">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="647F8986" w14:textId="77777777" w:rsidR="00DD2DA4" w:rsidRPr="00006CEF" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BCBB65F" w14:textId="2A8A7C09" w:rsidR="00DD2DA4" w:rsidRPr="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DONAGHMORE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21200213" w14:textId="76D13577" w:rsidR="00DD2DA4" w:rsidRPr="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>GALBALLY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2DA4" w:rsidRPr="002A4779" w14:paraId="2D434EAF" w14:textId="77777777" w:rsidTr="00F22743">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59C1261A" w14:textId="6BC4AD79" w:rsidR="00DD2DA4" w:rsidRPr="00006CEF" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Weekday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75B75FEB" w14:textId="7620EE2B" w:rsidR="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mon 7pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61DF9D64" w14:textId="4ECC82A7" w:rsidR="00DD2DA4" w:rsidRPr="00006CEF" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tues, Wed &amp; Fri – 9.30pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74975C0A" w14:textId="4D64B97C" w:rsidR="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tues, Wed, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Thur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA5FF63" w14:textId="6CA79533" w:rsidR="00DD2DA4" w:rsidRPr="00006CEF" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fri 7pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2DA4" w:rsidRPr="002A4779" w14:paraId="1BA56389" w14:textId="77777777" w:rsidTr="00F22743">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD8595" w14:textId="0DCF1499" w:rsidR="00DD2DA4" w:rsidRPr="00006CEF" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Weekend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D96AFF5" w14:textId="77777777" w:rsidR="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sat 6pm Vigil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8A85DD" w14:textId="72358299" w:rsidR="00DD2DA4" w:rsidRPr="00006CEF" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sun 11am</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="063E35DF" w14:textId="660C8530" w:rsidR="00DD2DA4" w:rsidRPr="00006CEF" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sun 10am</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2DA4" w:rsidRPr="002A4779" w14:paraId="6F670A42" w14:textId="77777777" w:rsidTr="00F22743">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3841E8CE" w14:textId="58C8B01E" w:rsidR="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adoration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="538CF296" w14:textId="7224CE2F" w:rsidR="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tues 10am – 5.30pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="614356D5" w14:textId="77777777" w:rsidR="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2DA4" w:rsidRPr="002A4779" w14:paraId="5969A1A9" w14:textId="77777777" w:rsidTr="00F22743">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37C88C1A" w14:textId="139F67A1" w:rsidR="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Confessions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23B3A121" w14:textId="3DC91167" w:rsidR="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sat 5.15pm – 5.45pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D39471B" w14:textId="77777777" w:rsidR="00DD2DA4" w:rsidRDefault="00DD2DA4" w:rsidP="00641065">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04620229" w14:textId="6CC51259" w:rsidR="00A70C27" w:rsidRPr="00BE2CD3" w:rsidRDefault="00A70C27" w:rsidP="003979E1">
-[...302 lines deleted...]
-    <w:p w14:paraId="719B9132" w14:textId="286048EF" w:rsidR="0066168A" w:rsidRPr="00733E30" w:rsidRDefault="00347CC1" w:rsidP="0066168A">
+    <w:p w14:paraId="719B9132" w14:textId="1636B417" w:rsidR="0066168A" w:rsidRDefault="002A187F" w:rsidP="0066168A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00733E30">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...12 lines deleted...]
-        <w:t>LESSING OF THE GRAVES – THANK- YOU MESSAGE</w:t>
+        <w:t>MESSAGE FROM FR. SLATER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D49985" w14:textId="35392A7B" w:rsidR="0066168A" w:rsidRPr="00F22743" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+    <w:p w14:paraId="6AAFA7B5" w14:textId="07D6BE69" w:rsidR="00676847" w:rsidRDefault="002A187F" w:rsidP="002A187F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">A huge thank you to all who attended and assisted at our annual Blessing </w:t>
+        <w:t>Fr</w:t>
       </w:r>
-      <w:r w:rsidR="00347CC1" w:rsidRPr="00F22743">
+      <w:r w:rsidR="00602095" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Graves in both </w:t>
+        <w:t xml:space="preserve"> Slater will </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidR="00867A9E" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Galbally</w:t>
+        <w:t>be attending</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidR="00026420" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; Donaghmore last Sunday.</w:t>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9694C" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>diocesan retreat</w:t>
+      </w:r>
+      <w:r w:rsidR="00026420" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this coming week </w:t>
+      </w:r>
+      <w:r w:rsidR="00267D38">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="0011561B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9694C" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>therefore be</w:t>
+      </w:r>
+      <w:r w:rsidR="00026420" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unavailable from Sunday the 20th until Friday the 26th of June</w:t>
+      </w:r>
+      <w:r w:rsidR="00D859EA" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00867A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D859EA" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00026420" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lease keep </w:t>
+      </w:r>
+      <w:r w:rsidR="00D859EA" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Fr. Slater</w:t>
+      </w:r>
+      <w:r w:rsidR="00026420" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and all our priests in your prayers during th</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6942">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>is week.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6942" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If</w:t>
+      </w:r>
+      <w:r w:rsidR="00026420" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you require a priest</w:t>
+      </w:r>
+      <w:r w:rsidR="00676847">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, pl</w:t>
+      </w:r>
+      <w:r w:rsidR="00026420" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ease </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9694C" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">call </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9694C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23A2D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00026420" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>our neighbouring parishes</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6D07" w:rsidRPr="00602095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616EA825" w14:textId="09CB87C4" w:rsidR="0066168A" w:rsidRPr="00F22743" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+    <w:p w14:paraId="1467C5D4" w14:textId="77777777" w:rsidR="004E77B4" w:rsidRDefault="005F6D07" w:rsidP="002A187F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Even the weather </w:t>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00625688">
+      <w:r w:rsidR="00867A9E" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>failed to discourage</w:t>
+        <w:t>weekday</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> those who travelled from both near and far to attend the graves of their loved ones and to</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF750C">
+      <w:r w:rsidR="00D9694C" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> offer</w:t>
+        <w:t>Mass schedule</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidR="00D859EA" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pray</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF750C">
+      <w:r w:rsidR="008940E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ers</w:t>
+        <w:t xml:space="preserve">will continue as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidR="00D9694C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for </w:t>
+        <w:t xml:space="preserve">normal </w:t>
       </w:r>
-      <w:r w:rsidR="00B411A3" w:rsidRPr="00F22743">
+      <w:r w:rsidR="00D9694C" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>them. A</w:t>
+        <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidR="00D859EA" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD71BA" w:rsidRPr="00F22743">
+      <w:r w:rsidR="00602095" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t>Mass</w:t>
       </w:r>
-      <w:r w:rsidR="00AD71BA">
+      <w:r w:rsidR="00D859EA" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>incere</w:t>
+        <w:t xml:space="preserve"> times </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidR="008940E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> word of thanks to our sacristans, altar servers, readers, </w:t>
+        <w:t>remain unchanged</w:t>
       </w:r>
-      <w:r w:rsidR="007C6C4E">
+      <w:r w:rsidR="00602095" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>E</w:t>
+        <w:t>. F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidR="00D859EA" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">ucharistic </w:t>
+        <w:t xml:space="preserve">ather </w:t>
       </w:r>
-      <w:r w:rsidR="00487A79" w:rsidRPr="00F22743">
+      <w:r w:rsidR="00867A9E" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ministers,</w:t>
+        <w:t>Sean Mc</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidR="00602095" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> collectors, musicians and singers and </w:t>
+        <w:t xml:space="preserve"> Guigan</w:t>
       </w:r>
-      <w:r w:rsidR="007C6C4E">
+      <w:r w:rsidR="00D859EA" w:rsidRPr="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>all</w:t>
+        <w:t xml:space="preserve"> is our supply priest for the week and if required will be available to conduct funeral masses during this time</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidR="00602095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> who </w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007C6C4E">
+      <w:r w:rsidR="00882669">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>led</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22743">
+    </w:p>
+    <w:p w14:paraId="74C16929" w14:textId="07138F29" w:rsidR="002A187F" w:rsidRDefault="00882669" w:rsidP="002A187F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Rosary or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD71BA">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>assisted</w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> to our parishioners who attended to the graves of their loved ones and those graves who no longer have anyone to attend to them.</w:t>
+        <w:t>Thank you for your understanding and prayers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D358867" w14:textId="77777777" w:rsidR="0066168A" w:rsidRPr="00F22743" w:rsidRDefault="0066168A" w:rsidP="0066168A">
+    <w:p w14:paraId="6D358867" w14:textId="77777777" w:rsidR="0066168A" w:rsidRDefault="0066168A" w:rsidP="0066168A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39BEC603" w14:textId="26960854" w:rsidR="0066168A" w:rsidRPr="00F22743" w:rsidRDefault="0066168A" w:rsidP="00312B54">
+    <w:p w14:paraId="02914DBA" w14:textId="77777777" w:rsidR="00DA029E" w:rsidRDefault="00DA029E" w:rsidP="0066168A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F22743">
+    </w:p>
+    <w:p w14:paraId="6449EE5A" w14:textId="77777777" w:rsidR="00DA029E" w:rsidRPr="00E5234F" w:rsidRDefault="00DA029E" w:rsidP="00DA029E">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5234F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>USEFUL NUMBERS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469C375D" w14:textId="630C095B" w:rsidR="00DA029E" w:rsidRPr="00F47CD6" w:rsidRDefault="00DA029E" w:rsidP="00DA029E">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is not always possible for the priests in our parish to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3190B" w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>available. In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the absence of a priest in Donaghmore or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Galbally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please contact:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6ABA9B" w14:textId="2471AA2E" w:rsidR="00DA029E" w:rsidRPr="00F47CD6" w:rsidRDefault="00DA029E" w:rsidP="00DA029E">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Carrickmore: (028) 80761207 /Coalisland: (028) 87740221</w:t>
+      </w:r>
+      <w:r w:rsidR="00401C27" w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Dungannon: (028) 87722631 /Pomeroy: (028) 87757867</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F85B30A" w14:textId="77777777" w:rsidR="00DA029E" w:rsidRPr="00F47CD6" w:rsidRDefault="00DA029E" w:rsidP="00DA029E">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Tullyallen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>: (028) 87761211</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658E9333" w14:textId="06DCC977" w:rsidR="00963EA7" w:rsidRPr="00963EA7" w:rsidRDefault="00BC0FA3" w:rsidP="00BC0FA3">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00963EA7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+        <w:t>DAY FOR LIFE 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA30A0D" w14:textId="77777777" w:rsidR="00963EA7" w:rsidRPr="006F7536" w:rsidRDefault="00963EA7" w:rsidP="00963EA7">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7536">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+        <w:t>Today, Sunday 21 June, the Church across Ireland celebrates Day for Life on the theme </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7536">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="1F1F1F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-IE"/>
         </w:rPr>
-        <w:t>“It is therefore a holy and wholesome thought to pray for the dead</w:t>
+        <w:t>The humanity of the unborn child</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22743">
+      <w:r w:rsidRPr="006F7536">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+        <w:t>, which invites us to reflect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BF38FA" w14:textId="77777777" w:rsidR="001842C4" w:rsidRPr="006F7536" w:rsidRDefault="00963EA7" w:rsidP="00963EA7">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7536">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the wonder of human life from the moment of conception.  We remember how the Lord Jesus Christ Himself sanctified and experienced</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F9242B" w14:textId="77777777" w:rsidR="00BC0FA3" w:rsidRPr="006F7536" w:rsidRDefault="00963EA7" w:rsidP="00963EA7">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7536">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the beginning of life in the world as an unborn child, hidden in the womb of Mary.  Mary knew that she was carrying the Son of God - God and man</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A43673" w14:textId="77777777" w:rsidR="00BC0FA3" w:rsidRPr="006F7536" w:rsidRDefault="00963EA7" w:rsidP="00963EA7">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7536">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - as soon as He was conceived.  John the Baptist leapt in his mother Elizabeth's womb when Mary greeted her.  Our Lady treasured Our Lord in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B1E704" w14:textId="6DED4606" w:rsidR="00963EA7" w:rsidRPr="006F7536" w:rsidRDefault="00963EA7" w:rsidP="00963EA7">
+      <w:pPr>
+        <w:ind w:right="-369"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7536">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> her heart and womb until His birth. To read the full bishops' message visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tooltip="http://www.councilforlife.ie" w:history="1">
+        <w:r w:rsidRPr="006F7536">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:bCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="en-IE"/>
+          </w:rPr>
+          <w:t>www.councilforlife.ie</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39CC0E36" w14:textId="77777777" w:rsidR="00DA029E" w:rsidRPr="00602095" w:rsidRDefault="00DA029E" w:rsidP="00E3190B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">” Maccabees 12: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B70BC4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E0440F" w14:textId="77777777" w:rsidR="003C3796" w:rsidRPr="00350D69" w:rsidRDefault="003C3796" w:rsidP="003C3796">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F22743">
+      </w:pPr>
+      <w:r w:rsidRPr="00350D69">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>BULLETIN DURING THE SUMMER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D5FC80" w14:textId="77777777" w:rsidR="00F55420" w:rsidRPr="00F22743" w:rsidRDefault="00F55420" w:rsidP="0066168A">
+    <w:p w14:paraId="139F953F" w14:textId="77777777" w:rsidR="003C3796" w:rsidRPr="00F47CD6" w:rsidRDefault="003C3796" w:rsidP="003C3796">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Please note that the last bulletin for the summer will be on Sunday 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June and will return at the end of August. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2D424A" w14:textId="77777777" w:rsidR="003C3796" w:rsidRPr="008F05C2" w:rsidRDefault="003C3796" w:rsidP="003C3796">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F05C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>BAPTISMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B14103" w14:textId="61B764AE" w:rsidR="00014810" w:rsidRPr="00F47CD6" w:rsidRDefault="003C3796" w:rsidP="00E66410">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please contact the office to arrange a baptism, dates are found on our website or contact the secretary during office </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00014810" w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00014810" w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00014810" w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baptisms take place on a Saturday at </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7CC2" w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4.00pm</w:t>
+      </w:r>
+      <w:r w:rsidR="00075B0A" w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the dates specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BF5CC0" w14:textId="77777777" w:rsidR="004A7EBD" w:rsidRPr="00075B0A" w:rsidRDefault="004A7EBD" w:rsidP="00E66410">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3B3B29" w14:textId="2A324726" w:rsidR="008C7E57" w:rsidRPr="004A7EBD" w:rsidRDefault="004A7EBD" w:rsidP="003979E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7EBD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MESSAGE FROM DUNGANNON LOURDES COMMITTEE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED9E64A" w14:textId="2C9C8BCE" w:rsidR="00685E8C" w:rsidRPr="00F47CD6" w:rsidRDefault="00A8635C" w:rsidP="00D07CE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00F47CD6">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:b/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="242424"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="16"/>
-[...1 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00974FB9">
+        <w:t xml:space="preserve">The Dungannon Lourdes committee </w:t>
+      </w:r>
+      <w:r w:rsidR="00370DDD" w:rsidRPr="00F47CD6">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:b/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="242424"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="16"/>
-[...1 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>New SVP collections boxes</w:t>
+        <w:t>want to thank everyone who contributed so generously to the recent gate collections. The total raised was £1263.64</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07CE2" w:rsidRPr="00F47CD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD26BA3" w14:textId="018FF68D" w:rsidR="0066168A" w:rsidRPr="00974FB9" w:rsidRDefault="0066168A" w:rsidP="0066168A">
-[...427 lines deleted...]
-    <w:p w14:paraId="4708A982" w14:textId="77777777" w:rsidR="00F345E8" w:rsidRDefault="00F345E8" w:rsidP="003979E1">
+    <w:p w14:paraId="1B59C1B6" w14:textId="77777777" w:rsidR="00685E8C" w:rsidRDefault="00685E8C" w:rsidP="003979E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03C19291" w14:textId="77777777" w:rsidR="00F345E8" w:rsidRDefault="00F345E8" w:rsidP="003979E1">
+    <w:p w14:paraId="34B6ACE7" w14:textId="77777777" w:rsidR="008C7E57" w:rsidRDefault="008C7E57" w:rsidP="003979E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB4D413" w14:textId="77777777" w:rsidR="008C7E57" w:rsidRDefault="008C7E57" w:rsidP="003979E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20AB8E06" w14:textId="77777777" w:rsidR="007761E3" w:rsidRDefault="007761E3" w:rsidP="003979E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C82ECE6" w14:textId="53C4C3F9" w:rsidR="00896F7F" w:rsidRPr="00A00E0E" w:rsidRDefault="006804B7" w:rsidP="003979E1">
+    <w:p w14:paraId="1C82ECE6" w14:textId="010A9DCE" w:rsidR="00896F7F" w:rsidRPr="0089101B" w:rsidRDefault="006804B7" w:rsidP="003979E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A00E0E">
+      <w:r w:rsidRPr="0089101B">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00943D7F" w:rsidRPr="00A00E0E">
+      <w:r w:rsidR="00943D7F" w:rsidRPr="0089101B">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">NNIVERSARIES </w:t>
       </w:r>
-      <w:r w:rsidR="00151573" w:rsidRPr="00A00E0E">
+      <w:r w:rsidR="00151573" w:rsidRPr="0089101B">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">FOR </w:t>
       </w:r>
-      <w:r w:rsidR="008C13F7" w:rsidRPr="00A00E0E">
+      <w:r w:rsidR="008C13F7" w:rsidRPr="0089101B">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
-      <w:r w:rsidR="00A00E0E" w:rsidRPr="00A00E0E">
+      <w:r w:rsidR="00194775">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">ELEVENTH SUNDAY OF ORDINARY TIME </w:t>
+        <w:t>TWE</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46993">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>LFTH</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00E0E" w:rsidRPr="0089101B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SUNDAY OF ORDINARY TIME </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A98C20" w14:textId="77777777" w:rsidR="00C630CB" w:rsidRDefault="00C630CB" w:rsidP="00896F7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51443689" w14:textId="16A0BFB5" w:rsidR="008A47BF" w:rsidRPr="007761E3" w:rsidRDefault="003475BA" w:rsidP="008A47BF">
+    <w:p w14:paraId="51443689" w14:textId="0443400D" w:rsidR="008A47BF" w:rsidRPr="007761E3" w:rsidRDefault="003475BA" w:rsidP="008A47BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007761E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">RECENTLY </w:t>
       </w:r>
       <w:r w:rsidR="004C2B4A" w:rsidRPr="007761E3">
         <w:rPr>
@@ -2872,2604 +3377,2417 @@
       <w:r w:rsidR="00BF1282" w:rsidRPr="007761E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E7027" w:rsidRPr="007761E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C74E0B" w:rsidRPr="007761E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rev Sean J Quinn, Val Mullins </w:t>
+        <w:t>Rev Sean J Quinn, Val Mullins (Mancheste</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C74E0B" w:rsidRPr="007761E3">
+      <w:r w:rsidR="00AE6E6F">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>( Manchester</w:t>
+        <w:t>r</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C74E0B" w:rsidRPr="007761E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00857564" w:rsidRPr="007761E3">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Sean Mc Aleer</w:t>
       </w:r>
       <w:r w:rsidR="00800A27">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, Eileen Cassidy.</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Barry Conroy,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE6E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00800A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eileen Cassidy</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6942">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Phelim Kerr, Pat Donnelly</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7FCF1A" w14:textId="77777777" w:rsidR="00157E80" w:rsidRPr="007761E3" w:rsidRDefault="00157E80" w:rsidP="000249D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10627" w:type="dxa"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
-        <w:gridCol w:w="8080"/>
+        <w:gridCol w:w="7371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A31280" w:rsidRPr="007761E3" w14:paraId="413B35D6" w14:textId="1A95A28C" w:rsidTr="009A3448">
+      <w:tr w:rsidR="00E44DDE" w:rsidRPr="007761E3" w14:paraId="413B35D6" w14:textId="1A95A28C" w:rsidTr="007E6942">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD310DE" w14:textId="1C4D4940" w:rsidR="00A31280" w:rsidRPr="007761E3" w:rsidRDefault="00A31280" w:rsidP="00A31280">
-[...896 lines deleted...]
-          <w:p w14:paraId="216A5152" w14:textId="613448B4" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+          <w:p w14:paraId="4FD310DE" w14:textId="16E76DFB" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SATURDAY </w:t>
             </w:r>
-            <w:r w:rsidR="002D7BD6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> June</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5138C8EE" w14:textId="51437F4B" w:rsidR="0054068D" w:rsidRDefault="0054068D" w:rsidP="00521093">
+          <w:p w14:paraId="1FD69A6C" w14:textId="77777777" w:rsidR="00E44DDE" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">James Hurson </w:t>
+              <w:t>James Hurson (1</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0054068D">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Anniversary)</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Anniversary) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D9126A4" w14:textId="4557B7F3" w:rsidR="00521093" w:rsidRDefault="00D82FFD" w:rsidP="00521093">
+          <w:p w14:paraId="06EED457" w14:textId="77777777" w:rsidR="00E44DDE" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Frank Slevin</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D529CD6" w14:textId="77777777" w:rsidR="00D82FFD" w:rsidRDefault="00D82FFD" w:rsidP="00521093">
+          <w:p w14:paraId="1354BC70" w14:textId="77777777" w:rsidR="00E44DDE" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Robert &amp; Lena Quinn</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06BE6BC4" w14:textId="2655BCBF" w:rsidR="0054068D" w:rsidRPr="007761E3" w:rsidRDefault="0054068D" w:rsidP="00521093">
+          <w:p w14:paraId="6F3AE39F" w14:textId="4772F2BA" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00521093" w:rsidRPr="007761E3" w14:paraId="0D9B3F99" w14:textId="3B1A9777" w:rsidTr="009A3448">
+      <w:tr w:rsidR="00E44DDE" w:rsidRPr="007761E3" w14:paraId="5642B060" w14:textId="509B014C" w:rsidTr="007E6942">
         <w:trPr>
-          <w:trHeight w:val="581"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70067613" w14:textId="25E0AEBD" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="00521093" w:rsidP="00521093">
+          <w:p w14:paraId="178D1BF3" w14:textId="588A0224" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SUNDAY </w:t>
             </w:r>
-            <w:r w:rsidR="002D7BD6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidR="002D7BD6" w:rsidRPr="002D7BD6">
+            <w:r w:rsidRPr="002D7BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:r w:rsidR="002D7BD6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>June</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42ECB2FC" w14:textId="55BF4EC5" w:rsidR="00521093" w:rsidRPr="007761E3" w:rsidRDefault="0054068D" w:rsidP="00521093">
+          <w:p w14:paraId="13ADF5B3" w14:textId="77777777" w:rsidR="00E44DDE" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
             <w:pPr>
               <w:ind w:right="-369"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jim Comac </w:t>
+              <w:t>Jim Comac (1</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0054068D">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> anniversary) in Donaghmore @ 11am</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+          </w:p>
+          <w:p w14:paraId="3163A1CB" w14:textId="0C7F59E2" w:rsidR="00B95067" w:rsidRPr="007761E3" w:rsidRDefault="00B95067" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>anniversar</w:t>
+              <w:t>Patrick, Kitty, Eilen, Paul &amp; Kieran Nugent</w:t>
             </w:r>
-            <w:r w:rsidR="00123C39">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E44DDE" w:rsidRPr="007761E3" w14:paraId="75B21741" w14:textId="6A8753D3" w:rsidTr="007E6942">
+        <w:trPr>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57754597" w14:textId="44EFDB87" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>y )</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00123C39">
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
               <w:rPr>
                 <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in Donaghmore @ 11am</w:t>
+              <w:t xml:space="preserve">MONDAY </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="00577A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FB8F37" w14:textId="79F83F87" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E44DDE" w:rsidRPr="007761E3" w14:paraId="21AD835D" w14:textId="7C2A8D39" w:rsidTr="007E6942">
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C33167E" w14:textId="69241E5D" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TUESDAY </w:t>
+            </w:r>
+            <w:r w:rsidR="00577A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>23rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EF2BF9B" w14:textId="02FD7F2A" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="008910F0" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>George &amp; Mary Jane Gallagher</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E44DDE" w:rsidRPr="007761E3" w14:paraId="198F5065" w14:textId="096E3EA6" w:rsidTr="007E6942">
+        <w:trPr>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18954966" w14:textId="0345E75F" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEDNESDAY </w:t>
+            </w:r>
+            <w:r w:rsidR="00577A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>h June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="322D93E4" w14:textId="4E31BFB1" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E44DDE" w:rsidRPr="007761E3" w14:paraId="7386E421" w14:textId="4E1ED5A6" w:rsidTr="007E6942">
+        <w:trPr>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A0BFFDF" w14:textId="622FB5FB" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THURSDAY </w:t>
+            </w:r>
+            <w:r w:rsidR="00577A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2963C4F0" w14:textId="6593B893" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E44DDE" w:rsidRPr="007761E3" w14:paraId="64A82397" w14:textId="74DCC546" w:rsidTr="007E6942">
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18EAC7FE" w14:textId="520422EE" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FRIDAY </w:t>
+            </w:r>
+            <w:r w:rsidR="00577A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="00577A39" w:rsidRPr="008910F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="008910F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02071473" w14:textId="39E21F93" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E44DDE" w:rsidRPr="007761E3" w14:paraId="523901CA" w14:textId="6032B27D" w:rsidTr="007E6942">
+        <w:trPr>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216A5152" w14:textId="68C37DE1" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SATURDAY </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00577A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>7th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06BE6BC4" w14:textId="0CD3246E" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00D315F2" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Seamus McCluskey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E44DDE" w:rsidRPr="007761E3" w14:paraId="0D9B3F99" w14:textId="3B1A9777" w:rsidTr="007E6942">
+        <w:trPr>
+          <w:trHeight w:val="581"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70067613" w14:textId="7E3D8B61" w:rsidR="00E44DDE" w:rsidRPr="007761E3" w:rsidRDefault="00E44DDE" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUNDAY </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="003C3796">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="003C3796" w:rsidRPr="003C3796">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="003C3796">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6781A1CF" w14:textId="77777777" w:rsidR="00E44DDE" w:rsidRDefault="00D315F2" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Kate Morris</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42ECB2FC" w14:textId="0816E4F8" w:rsidR="00D315F2" w:rsidRPr="007761E3" w:rsidRDefault="00D315F2" w:rsidP="00E44DDE">
+            <w:pPr>
+              <w:ind w:right="-369"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77357F30" w14:textId="77777777" w:rsidR="0066168A" w:rsidRDefault="0066168A" w:rsidP="00453B29">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37477D02" w14:textId="1900237D" w:rsidR="00453B29" w:rsidRPr="00350D69" w:rsidRDefault="00453B29" w:rsidP="00453B29">
-[...139 lines deleted...]
-    <w:p w14:paraId="0338F427" w14:textId="77777777" w:rsidR="00874A75" w:rsidRDefault="00874A75" w:rsidP="00B55050">
+    <w:p w14:paraId="6E4143AD" w14:textId="77777777" w:rsidR="00300AAF" w:rsidRDefault="00300AAF" w:rsidP="00B55050">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5003CE43" w14:textId="30054335" w:rsidR="00874A75" w:rsidRPr="00943255" w:rsidRDefault="00943255" w:rsidP="00874A75">
+    <w:p w14:paraId="774FCF81" w14:textId="77777777" w:rsidR="00300AAF" w:rsidRPr="00300AAF" w:rsidRDefault="00300AAF" w:rsidP="00B55050">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B1F874" w14:textId="77777777" w:rsidR="00300AAF" w:rsidRPr="00DE3ACE" w:rsidRDefault="00300AAF" w:rsidP="00DE3ACE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE3ACE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Croke Park Abseil – Evora Hospice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B957134" w14:textId="77777777" w:rsidR="00300AAF" w:rsidRPr="00300AAF" w:rsidRDefault="00300AAF" w:rsidP="00300AAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300AAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Evora Hospice (formerly Southern Area Hospice) is inviting brave participants to take part in the Croke Park Abseil on 9th July.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F24A36B" w14:textId="77777777" w:rsidR="00300AAF" w:rsidRPr="00300AAF" w:rsidRDefault="00300AAF" w:rsidP="00300AAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300AAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>This exciting challenge offers the opportunity to abseil from the roof of one of Ireland's most iconic stadiums while raising vital funds for local hospice care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9E1D4E" w14:textId="77777777" w:rsidR="00300AAF" w:rsidRPr="00300AAF" w:rsidRDefault="00300AAF" w:rsidP="00300AAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300AAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>For more information or to register, please contact Aisling Hickey at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tooltip="mailto:aisling.hickey@evorahospice.org" w:history="1">
+        <w:r w:rsidRPr="00300AAF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>aisling.hickey@evorahospice.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00300AAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> or visit the Evora Hospice website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD72696" w14:textId="77777777" w:rsidR="00300AAF" w:rsidRPr="00300AAF" w:rsidRDefault="00300AAF" w:rsidP="00300AAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300AAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0338F427" w14:textId="77777777" w:rsidR="00874A75" w:rsidRPr="00300AAF" w:rsidRDefault="00874A75" w:rsidP="00B55050">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5003CE43" w14:textId="30054335" w:rsidR="00874A75" w:rsidRPr="00615C77" w:rsidRDefault="00943255" w:rsidP="00874A75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943255">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DONAGHMORE &amp; GALBALLY NOTES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B18C24" w14:textId="77777777" w:rsidR="00840503" w:rsidRPr="00943255" w:rsidRDefault="00840503" w:rsidP="00B55050">
+    <w:p w14:paraId="75B18C24" w14:textId="77777777" w:rsidR="00840503" w:rsidRPr="00615C77" w:rsidRDefault="00840503" w:rsidP="00B55050">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B5177FC" w14:textId="5CCC487D" w:rsidR="00840503" w:rsidRPr="00874A75" w:rsidRDefault="00840503" w:rsidP="0054033E">
+    <w:p w14:paraId="4A07FCD7" w14:textId="77777777" w:rsidR="00164A43" w:rsidRPr="00615C77" w:rsidRDefault="00840503" w:rsidP="00164A43">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00615C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Donaghmore GAA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00164A43" w:rsidRPr="00615C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lotto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7BA331" w14:textId="77777777" w:rsidR="00164A43" w:rsidRPr="00615C77" w:rsidRDefault="00164A43" w:rsidP="00164A43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Lotto winners Monday 8th June Winning numbers 14/17/18/21.  Match 3 Winners - Stephen Devlin/Ann Marshall/Nolan Rafferty. Next draw Monday 15th June. Jackpot - £4,900</w:t>
-[...28 lines deleted...]
-        <w:t>GAA For All will be at 10.30 on Sunday, all new members welcome!</w:t>
+        <w:t>Lotto winners Monday 15th June Winning numbers 2/6/18/19 Match 3 Winners - Ann Galvin/Roisin Barr/Sam Hetherington Next draw Monday 22nd June. Jackpot - £5,000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FCFB5E" w14:textId="77777777" w:rsidR="00840503" w:rsidRDefault="00840503" w:rsidP="00840503">
+    <w:p w14:paraId="1A4E2E3B" w14:textId="77777777" w:rsidR="00164A43" w:rsidRPr="00615C77" w:rsidRDefault="00164A43" w:rsidP="00164A43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Donaghmore GAA Match ball sponsor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+    </w:p>
+    <w:p w14:paraId="44504F85" w14:textId="77777777" w:rsidR="00164A43" w:rsidRPr="00615C77" w:rsidRDefault="00164A43" w:rsidP="00164A43">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
+      </w:pPr>
+      <w:r w:rsidRPr="00615C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>If you would like to sponsor a ball for any of our upcoming games, please get in contact with a committee member.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB8AD85" w14:textId="77777777" w:rsidR="00A00E0E" w:rsidRPr="00874A75" w:rsidRDefault="00A00E0E" w:rsidP="00840503">
+    <w:p w14:paraId="70FCFB5E" w14:textId="58078319" w:rsidR="00840503" w:rsidRPr="00615C77" w:rsidRDefault="00840503" w:rsidP="00101C17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5602AEAB" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+    <w:p w14:paraId="7BB8AD85" w14:textId="77777777" w:rsidR="00A00E0E" w:rsidRPr="00615C77" w:rsidRDefault="00A00E0E" w:rsidP="00840503">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5602AEAB" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00615C77" w:rsidRDefault="000341CA" w:rsidP="000341CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Galbally</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Community Centre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF3CA8F" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+    <w:p w14:paraId="57FD026F" w14:textId="77777777" w:rsidR="007D7F98" w:rsidRPr="00615C77" w:rsidRDefault="007D7F98" w:rsidP="007D7F98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lotto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Lotto – Mon 8th June 2026: winning numbers were: 3, 17, 18, 19</w:t>
+        <w:t xml:space="preserve"> – Mon 15th June 2026: winning numbers were: 5, 6, 8, 15</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AEB422" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+    <w:p w14:paraId="20534D18" w14:textId="77777777" w:rsidR="007D7F98" w:rsidRPr="00615C77" w:rsidRDefault="007D7F98" w:rsidP="007D7F98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Congratulations to Match 3 winners: Paul Hoines, Delia Tally, Philomena Molloy</w:t>
+        <w:t>Congratulations to Collette Kelly who won the £1900 jackpot!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77412A34" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+    <w:p w14:paraId="36C1535B" w14:textId="77777777" w:rsidR="007D7F98" w:rsidRPr="00615C77" w:rsidRDefault="007D7F98" w:rsidP="007D7F98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Next Draw Mon 15th June - Jackpot: £1900.00</w:t>
+        <w:t>Next Draw Mon 22nd June - Jackpot: £1000.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FD1364" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+    <w:p w14:paraId="31A7A865" w14:textId="77777777" w:rsidR="007D7F98" w:rsidRPr="00615C77" w:rsidRDefault="007D7F98" w:rsidP="007D7F98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Monthly Prize Draw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Monthly Prize Draw – May 2026 Winners</w:t>
+        <w:t xml:space="preserve"> – May 2026 Winners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDD989B" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+    <w:p w14:paraId="07F3F879" w14:textId="77777777" w:rsidR="007D7F98" w:rsidRPr="00615C77" w:rsidRDefault="007D7F98" w:rsidP="007D7F98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>£200: Declan &amp; Pauline McKeever</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C342B67" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+    <w:p w14:paraId="358FDBE7" w14:textId="77777777" w:rsidR="007D7F98" w:rsidRPr="00615C77" w:rsidRDefault="007D7F98" w:rsidP="007D7F98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>£100: Celine Robinson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7871F7FD" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+    <w:p w14:paraId="6AF3EB42" w14:textId="77777777" w:rsidR="007D7F98" w:rsidRPr="00615C77" w:rsidRDefault="007D7F98" w:rsidP="007D7F98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>£100: Jacinta Carberry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4743A291" w14:textId="77777777" w:rsidR="000341CA" w:rsidRPr="00874A75" w:rsidRDefault="000341CA" w:rsidP="000341CA">
+    <w:p w14:paraId="2A95219D" w14:textId="77777777" w:rsidR="007D7F98" w:rsidRPr="00615C77" w:rsidRDefault="007D7F98" w:rsidP="007D7F98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Next draw – Monday 29th June.</w:t>
+        <w:t>Next draw – Monday 29th June</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E667A6" w14:textId="77777777" w:rsidR="001B7FA9" w:rsidRPr="00874A75" w:rsidRDefault="001B7FA9" w:rsidP="001B7FA9">
+    <w:p w14:paraId="60A73265" w14:textId="77777777" w:rsidR="007D7F98" w:rsidRPr="00615C77" w:rsidRDefault="007D7F98" w:rsidP="000341CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E667A6" w14:textId="77777777" w:rsidR="001B7FA9" w:rsidRPr="00615C77" w:rsidRDefault="001B7FA9" w:rsidP="001B7FA9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Line Dancing Classes:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Every Monday from 8pm – 9pm in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Galbally</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Community Centre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB1E68B" w14:textId="77777777" w:rsidR="001B7FA9" w:rsidRPr="00874A75" w:rsidRDefault="001B7FA9" w:rsidP="000341CA">
+    <w:p w14:paraId="7AB1E68B" w14:textId="77777777" w:rsidR="001B7FA9" w:rsidRPr="00615C77" w:rsidRDefault="001B7FA9" w:rsidP="000341CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="763F86E5" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+    <w:p w14:paraId="763F86E5" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00615C77" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Galbally</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pearses</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> GAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B0A7FE" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+    <w:p w14:paraId="37B0A7FE" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00615C77" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Match Ball Sponsor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D75061" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+    <w:p w14:paraId="48D75061" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00615C77" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Would you like to become a match ball sponsor for our senior men's matches?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D76450E" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+    <w:p w14:paraId="5D76450E" w14:textId="607619FA" w:rsidR="00FB004B" w:rsidRPr="00615C77" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidR="00E16E31" w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>interested</w:t>
+        <w:t>interested,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> please contact one of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D440F9E" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+    <w:p w14:paraId="1D440F9E" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00615C77" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Michelle 07717050200    Paul 07786482521      Pauline 07774698524 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DD21E6" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+    <w:p w14:paraId="48DD21E6" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00615C77" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fundraising Draw</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18931BC1" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+    <w:p w14:paraId="18931BC1" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00615C77" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prize:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Overnight Stay in Skylon Hotel Saturday 25</w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> July</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9C68D1" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+    <w:p w14:paraId="5E9C68D1" w14:textId="77777777" w:rsidR="00FB004B" w:rsidRPr="00615C77" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 x Premium Level Tickets Sunday 26th July - All-Ireland Football Final</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C802D9" w14:textId="4F4715DB" w:rsidR="00FB004B" w:rsidRPr="00874A75" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
+    <w:p w14:paraId="66C802D9" w14:textId="4F4715DB" w:rsidR="00FB004B" w:rsidRPr="00615C77" w:rsidRDefault="00FB004B" w:rsidP="00FB004B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>   Plus 1000 euros spending money</w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tickets Prices:  1 for £20, 4 for £40</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2B9410" w14:textId="7AAD60B8" w:rsidR="00840503" w:rsidRPr="00874A75" w:rsidRDefault="0054033E" w:rsidP="00B55050">
+    <w:p w14:paraId="1A2B9410" w14:textId="3E00FA01" w:rsidR="00840503" w:rsidRPr="00300AAF" w:rsidRDefault="0054033E" w:rsidP="00B55050">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00874A75">
+      <w:r w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidR="00FB004B" w:rsidRPr="00874A75">
+      <w:r w:rsidR="00FB004B" w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Draw takes place on Sunday 19th of </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00FB004B" w:rsidRPr="00874A75">
+      <w:r w:rsidR="00E16E31" w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>July</w:t>
+        <w:t>July. Contact</w:t>
       </w:r>
-      <w:r w:rsidR="00F71548" w:rsidRPr="00874A75">
-[...18 lines deleted...]
-      <w:r w:rsidR="00FB004B" w:rsidRPr="00874A75">
+      <w:r w:rsidR="00FB004B" w:rsidRPr="00615C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> any of the committee if interested</w:t>
       </w:r>
-      <w:r w:rsidR="00F71548" w:rsidRPr="00874A75">
+      <w:r w:rsidR="00F71548" w:rsidRPr="00300AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00840503" w:rsidRPr="00874A75" w:rsidSect="00687682">
+    <w:sectPr w:rsidR="00840503" w:rsidRPr="00300AAF" w:rsidSect="00687682">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="425" w:right="680" w:bottom="567" w:left="680" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="155"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="383F03E0" w14:textId="77777777" w:rsidR="00285A3A" w:rsidRDefault="00285A3A">
+    <w:p w14:paraId="2E7AD37B" w14:textId="77777777" w:rsidR="00792A2A" w:rsidRDefault="00792A2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B983D3D" w14:textId="77777777" w:rsidR="00285A3A" w:rsidRDefault="00285A3A">
+    <w:p w14:paraId="342DF04D" w14:textId="77777777" w:rsidR="00792A2A" w:rsidRDefault="00792A2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5587,58 +5905,58 @@
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CD53CAC" w14:textId="77777777" w:rsidR="00285A3A" w:rsidRDefault="00285A3A">
+    <w:p w14:paraId="4FBBD938" w14:textId="77777777" w:rsidR="00792A2A" w:rsidRDefault="00792A2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29A1F1EE" w14:textId="77777777" w:rsidR="00285A3A" w:rsidRDefault="00285A3A">
+    <w:p w14:paraId="47EB982E" w14:textId="77777777" w:rsidR="00792A2A" w:rsidRDefault="00792A2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A726C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD8A511E"/>
     <w:lvl w:ilvl="0" w:tplc="75F6F9F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7481,71 +7799,73 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF17BD"/>
     <w:rsid w:val="00000065"/>
     <w:rsid w:val="000002D0"/>
     <w:rsid w:val="00000744"/>
     <w:rsid w:val="00001B3B"/>
     <w:rsid w:val="0000234C"/>
     <w:rsid w:val="000024AE"/>
     <w:rsid w:val="00003056"/>
     <w:rsid w:val="00003741"/>
     <w:rsid w:val="000045ED"/>
     <w:rsid w:val="00006981"/>
     <w:rsid w:val="00006EDB"/>
     <w:rsid w:val="000102F3"/>
     <w:rsid w:val="0001042D"/>
     <w:rsid w:val="00010C2A"/>
     <w:rsid w:val="00010CC2"/>
     <w:rsid w:val="0001160B"/>
     <w:rsid w:val="00012EBB"/>
     <w:rsid w:val="000137CE"/>
     <w:rsid w:val="00013EB7"/>
     <w:rsid w:val="000143CF"/>
     <w:rsid w:val="000145A6"/>
+    <w:rsid w:val="00014810"/>
     <w:rsid w:val="000149A5"/>
     <w:rsid w:val="00015779"/>
     <w:rsid w:val="00015D18"/>
     <w:rsid w:val="000168A8"/>
     <w:rsid w:val="00016E4D"/>
     <w:rsid w:val="00017497"/>
     <w:rsid w:val="00020170"/>
     <w:rsid w:val="00020652"/>
     <w:rsid w:val="00020CD9"/>
     <w:rsid w:val="0002107F"/>
     <w:rsid w:val="0002188D"/>
     <w:rsid w:val="00021F45"/>
     <w:rsid w:val="000223FF"/>
     <w:rsid w:val="0002296D"/>
     <w:rsid w:val="00023657"/>
     <w:rsid w:val="0002485D"/>
     <w:rsid w:val="000249D1"/>
     <w:rsid w:val="00024EF5"/>
     <w:rsid w:val="0002514B"/>
     <w:rsid w:val="00025946"/>
     <w:rsid w:val="00025F13"/>
+    <w:rsid w:val="00026420"/>
     <w:rsid w:val="000269A5"/>
     <w:rsid w:val="00026CBE"/>
     <w:rsid w:val="00026F7D"/>
     <w:rsid w:val="00027594"/>
     <w:rsid w:val="00027B78"/>
     <w:rsid w:val="0003015F"/>
     <w:rsid w:val="00030A2E"/>
     <w:rsid w:val="00030F99"/>
     <w:rsid w:val="000312FE"/>
     <w:rsid w:val="00031C88"/>
     <w:rsid w:val="00031FC9"/>
     <w:rsid w:val="0003227F"/>
     <w:rsid w:val="000341CA"/>
     <w:rsid w:val="0003488E"/>
     <w:rsid w:val="00035045"/>
     <w:rsid w:val="00035181"/>
     <w:rsid w:val="00037C61"/>
     <w:rsid w:val="0004099D"/>
     <w:rsid w:val="00040BF4"/>
     <w:rsid w:val="000423BD"/>
     <w:rsid w:val="00043137"/>
     <w:rsid w:val="000444FB"/>
     <w:rsid w:val="000445E7"/>
     <w:rsid w:val="00044DAD"/>
     <w:rsid w:val="00046333"/>
@@ -7570,50 +7890,51 @@
     <w:rsid w:val="00057391"/>
     <w:rsid w:val="000575C3"/>
     <w:rsid w:val="00057D95"/>
     <w:rsid w:val="000602B9"/>
     <w:rsid w:val="0006036E"/>
     <w:rsid w:val="00060B7A"/>
     <w:rsid w:val="000612DC"/>
     <w:rsid w:val="00061C38"/>
     <w:rsid w:val="00061DF2"/>
     <w:rsid w:val="00062125"/>
     <w:rsid w:val="0006245D"/>
     <w:rsid w:val="00062552"/>
     <w:rsid w:val="00062EC9"/>
     <w:rsid w:val="0006659A"/>
     <w:rsid w:val="00066938"/>
     <w:rsid w:val="00070AB2"/>
     <w:rsid w:val="00070B72"/>
     <w:rsid w:val="00070EF6"/>
     <w:rsid w:val="00070F19"/>
     <w:rsid w:val="000716C2"/>
     <w:rsid w:val="000728A1"/>
     <w:rsid w:val="00072C2D"/>
     <w:rsid w:val="0007372D"/>
     <w:rsid w:val="00074BCD"/>
     <w:rsid w:val="00075A4B"/>
+    <w:rsid w:val="00075B0A"/>
     <w:rsid w:val="00075EA2"/>
     <w:rsid w:val="00076123"/>
     <w:rsid w:val="00077093"/>
     <w:rsid w:val="00080191"/>
     <w:rsid w:val="000819EF"/>
     <w:rsid w:val="00081A29"/>
     <w:rsid w:val="00081B6A"/>
     <w:rsid w:val="00082B0E"/>
     <w:rsid w:val="00086594"/>
     <w:rsid w:val="0008697B"/>
     <w:rsid w:val="00091928"/>
     <w:rsid w:val="000929E8"/>
     <w:rsid w:val="00093C25"/>
     <w:rsid w:val="00093CDB"/>
     <w:rsid w:val="000941AF"/>
     <w:rsid w:val="00094211"/>
     <w:rsid w:val="00094326"/>
     <w:rsid w:val="000943AD"/>
     <w:rsid w:val="00094C7E"/>
     <w:rsid w:val="00096919"/>
     <w:rsid w:val="00097015"/>
     <w:rsid w:val="00097635"/>
     <w:rsid w:val="00097D0E"/>
     <w:rsid w:val="000A073C"/>
     <w:rsid w:val="000A0E66"/>
@@ -7685,83 +8006,86 @@
     <w:rsid w:val="000D76B6"/>
     <w:rsid w:val="000D7FE2"/>
     <w:rsid w:val="000E0202"/>
     <w:rsid w:val="000E074E"/>
     <w:rsid w:val="000E1C31"/>
     <w:rsid w:val="000E2171"/>
     <w:rsid w:val="000E2800"/>
     <w:rsid w:val="000E2A99"/>
     <w:rsid w:val="000E2F0A"/>
     <w:rsid w:val="000E4C28"/>
     <w:rsid w:val="000E6687"/>
     <w:rsid w:val="000E6DF4"/>
     <w:rsid w:val="000E6E6F"/>
     <w:rsid w:val="000E6F05"/>
     <w:rsid w:val="000E73DB"/>
     <w:rsid w:val="000E7ADD"/>
     <w:rsid w:val="000F0034"/>
     <w:rsid w:val="000F022B"/>
     <w:rsid w:val="000F0300"/>
     <w:rsid w:val="000F08A0"/>
     <w:rsid w:val="000F0B17"/>
     <w:rsid w:val="000F19CD"/>
     <w:rsid w:val="000F19E3"/>
     <w:rsid w:val="000F1CDD"/>
     <w:rsid w:val="000F3449"/>
+    <w:rsid w:val="000F3AF0"/>
     <w:rsid w:val="000F4500"/>
     <w:rsid w:val="000F5343"/>
     <w:rsid w:val="000F59AC"/>
     <w:rsid w:val="000F5BEF"/>
     <w:rsid w:val="000F6104"/>
     <w:rsid w:val="000F7D5F"/>
     <w:rsid w:val="000F7EBA"/>
     <w:rsid w:val="0010012E"/>
     <w:rsid w:val="00100C8C"/>
     <w:rsid w:val="00101553"/>
     <w:rsid w:val="00101A76"/>
     <w:rsid w:val="00101B18"/>
+    <w:rsid w:val="00101C17"/>
     <w:rsid w:val="001026CF"/>
     <w:rsid w:val="0010378B"/>
     <w:rsid w:val="001041F2"/>
     <w:rsid w:val="00104437"/>
     <w:rsid w:val="00104457"/>
     <w:rsid w:val="00104757"/>
     <w:rsid w:val="00104F0F"/>
     <w:rsid w:val="0010614D"/>
     <w:rsid w:val="00106FEA"/>
     <w:rsid w:val="0010708C"/>
     <w:rsid w:val="001077FC"/>
     <w:rsid w:val="00110780"/>
     <w:rsid w:val="001112CD"/>
     <w:rsid w:val="00111853"/>
     <w:rsid w:val="00111AA9"/>
     <w:rsid w:val="00112AF7"/>
     <w:rsid w:val="00112F57"/>
     <w:rsid w:val="001138C6"/>
     <w:rsid w:val="00113BDD"/>
     <w:rsid w:val="00114046"/>
     <w:rsid w:val="0011432A"/>
+    <w:rsid w:val="0011561B"/>
     <w:rsid w:val="00115CF8"/>
     <w:rsid w:val="00116B31"/>
     <w:rsid w:val="001179B2"/>
     <w:rsid w:val="001201FB"/>
     <w:rsid w:val="001207B5"/>
     <w:rsid w:val="0012121B"/>
     <w:rsid w:val="001221A0"/>
     <w:rsid w:val="00122E2A"/>
     <w:rsid w:val="0012321D"/>
     <w:rsid w:val="00123C39"/>
     <w:rsid w:val="001245B1"/>
     <w:rsid w:val="001245CD"/>
     <w:rsid w:val="00124736"/>
     <w:rsid w:val="001247F4"/>
     <w:rsid w:val="00124DF6"/>
     <w:rsid w:val="00126551"/>
     <w:rsid w:val="001265F9"/>
     <w:rsid w:val="0012666E"/>
     <w:rsid w:val="00126D41"/>
     <w:rsid w:val="00126D49"/>
     <w:rsid w:val="001304CF"/>
     <w:rsid w:val="00131BAD"/>
     <w:rsid w:val="0013218F"/>
     <w:rsid w:val="001322F1"/>
     <w:rsid w:val="001323E0"/>
@@ -7794,84 +8118,88 @@
     <w:rsid w:val="0015086A"/>
     <w:rsid w:val="00151573"/>
     <w:rsid w:val="00151DD0"/>
     <w:rsid w:val="00151FA7"/>
     <w:rsid w:val="00152AE8"/>
     <w:rsid w:val="00152CA0"/>
     <w:rsid w:val="00154741"/>
     <w:rsid w:val="001548F3"/>
     <w:rsid w:val="00155C2A"/>
     <w:rsid w:val="00155CEF"/>
     <w:rsid w:val="00156BDF"/>
     <w:rsid w:val="00157566"/>
     <w:rsid w:val="00157A60"/>
     <w:rsid w:val="00157B7D"/>
     <w:rsid w:val="00157E80"/>
     <w:rsid w:val="001608FA"/>
     <w:rsid w:val="001616F6"/>
     <w:rsid w:val="00161953"/>
     <w:rsid w:val="001620E0"/>
     <w:rsid w:val="001622B0"/>
     <w:rsid w:val="00163B2F"/>
     <w:rsid w:val="001640FA"/>
     <w:rsid w:val="001642C4"/>
     <w:rsid w:val="0016468A"/>
     <w:rsid w:val="001646C8"/>
+    <w:rsid w:val="00164A43"/>
     <w:rsid w:val="001662C7"/>
     <w:rsid w:val="001669F9"/>
     <w:rsid w:val="00166D24"/>
     <w:rsid w:val="00166DCB"/>
     <w:rsid w:val="001679AC"/>
     <w:rsid w:val="001715CC"/>
     <w:rsid w:val="00171844"/>
     <w:rsid w:val="00172A82"/>
+    <w:rsid w:val="00172F6C"/>
     <w:rsid w:val="0017346F"/>
     <w:rsid w:val="0017478A"/>
     <w:rsid w:val="0017588C"/>
     <w:rsid w:val="00175F6B"/>
     <w:rsid w:val="00176D19"/>
     <w:rsid w:val="00177175"/>
     <w:rsid w:val="0018074C"/>
     <w:rsid w:val="00180851"/>
     <w:rsid w:val="0018181C"/>
     <w:rsid w:val="00181913"/>
     <w:rsid w:val="00182332"/>
     <w:rsid w:val="00182F78"/>
     <w:rsid w:val="001835B7"/>
     <w:rsid w:val="001838D8"/>
+    <w:rsid w:val="001842C4"/>
     <w:rsid w:val="001845A7"/>
     <w:rsid w:val="00184AC5"/>
     <w:rsid w:val="00185096"/>
     <w:rsid w:val="001866A8"/>
     <w:rsid w:val="00186B1F"/>
     <w:rsid w:val="00186B63"/>
     <w:rsid w:val="00186DB5"/>
     <w:rsid w:val="00187A54"/>
     <w:rsid w:val="0019101C"/>
     <w:rsid w:val="001915BA"/>
     <w:rsid w:val="001916D1"/>
     <w:rsid w:val="0019460F"/>
+    <w:rsid w:val="00194775"/>
     <w:rsid w:val="00194DB8"/>
     <w:rsid w:val="001958B8"/>
     <w:rsid w:val="00196B5C"/>
     <w:rsid w:val="00197403"/>
     <w:rsid w:val="00197756"/>
     <w:rsid w:val="001A03B4"/>
     <w:rsid w:val="001A0511"/>
     <w:rsid w:val="001A188A"/>
     <w:rsid w:val="001A2B5B"/>
     <w:rsid w:val="001A38D2"/>
     <w:rsid w:val="001A3D1F"/>
     <w:rsid w:val="001A4A82"/>
     <w:rsid w:val="001A68F0"/>
     <w:rsid w:val="001A7339"/>
     <w:rsid w:val="001B00F6"/>
     <w:rsid w:val="001B03D0"/>
     <w:rsid w:val="001B048C"/>
     <w:rsid w:val="001B1228"/>
     <w:rsid w:val="001B155D"/>
     <w:rsid w:val="001B2219"/>
     <w:rsid w:val="001B22D9"/>
     <w:rsid w:val="001B2427"/>
     <w:rsid w:val="001B2BA9"/>
     <w:rsid w:val="001B2C27"/>
     <w:rsid w:val="001B541C"/>
@@ -7957,106 +8285,110 @@
     <w:rsid w:val="00227DAB"/>
     <w:rsid w:val="00230C26"/>
     <w:rsid w:val="002320B7"/>
     <w:rsid w:val="00232ECC"/>
     <w:rsid w:val="00233003"/>
     <w:rsid w:val="002348D9"/>
     <w:rsid w:val="00235B44"/>
     <w:rsid w:val="00236A22"/>
     <w:rsid w:val="00236DD6"/>
     <w:rsid w:val="002371BE"/>
     <w:rsid w:val="00237A42"/>
     <w:rsid w:val="00240FF7"/>
     <w:rsid w:val="00241244"/>
     <w:rsid w:val="00241B0E"/>
     <w:rsid w:val="00241B96"/>
     <w:rsid w:val="002426F1"/>
     <w:rsid w:val="0024584F"/>
     <w:rsid w:val="00247769"/>
     <w:rsid w:val="00250130"/>
     <w:rsid w:val="00250275"/>
     <w:rsid w:val="00251110"/>
     <w:rsid w:val="00251A6F"/>
     <w:rsid w:val="00251E1E"/>
     <w:rsid w:val="00252110"/>
     <w:rsid w:val="00252A5A"/>
+    <w:rsid w:val="00253DAF"/>
     <w:rsid w:val="00254587"/>
     <w:rsid w:val="00254972"/>
     <w:rsid w:val="002549E9"/>
     <w:rsid w:val="00255452"/>
     <w:rsid w:val="002567D5"/>
     <w:rsid w:val="00256B71"/>
     <w:rsid w:val="00256FE7"/>
     <w:rsid w:val="0025776D"/>
     <w:rsid w:val="00257D38"/>
     <w:rsid w:val="00260221"/>
     <w:rsid w:val="0026086E"/>
     <w:rsid w:val="00260AA2"/>
     <w:rsid w:val="00260ABE"/>
     <w:rsid w:val="00260F6B"/>
     <w:rsid w:val="00261899"/>
     <w:rsid w:val="00262E60"/>
     <w:rsid w:val="00263A73"/>
     <w:rsid w:val="00265168"/>
     <w:rsid w:val="002670F6"/>
     <w:rsid w:val="00267126"/>
     <w:rsid w:val="00267753"/>
+    <w:rsid w:val="00267D38"/>
     <w:rsid w:val="00270692"/>
     <w:rsid w:val="00271A8C"/>
+    <w:rsid w:val="00271C8F"/>
     <w:rsid w:val="002728EA"/>
     <w:rsid w:val="00272FE0"/>
     <w:rsid w:val="00273EB8"/>
     <w:rsid w:val="0027475F"/>
     <w:rsid w:val="00274D1D"/>
     <w:rsid w:val="00276F03"/>
     <w:rsid w:val="0028051A"/>
     <w:rsid w:val="00280651"/>
     <w:rsid w:val="00280C13"/>
     <w:rsid w:val="00282390"/>
     <w:rsid w:val="002830BB"/>
     <w:rsid w:val="00283BE0"/>
     <w:rsid w:val="00284300"/>
     <w:rsid w:val="0028507E"/>
     <w:rsid w:val="00285A3A"/>
     <w:rsid w:val="00285FB1"/>
     <w:rsid w:val="0028718E"/>
     <w:rsid w:val="002871B3"/>
     <w:rsid w:val="00287613"/>
     <w:rsid w:val="00287B4C"/>
     <w:rsid w:val="00287F09"/>
     <w:rsid w:val="00290AD1"/>
     <w:rsid w:val="00291B1B"/>
     <w:rsid w:val="00292396"/>
     <w:rsid w:val="00292E51"/>
     <w:rsid w:val="0029557E"/>
     <w:rsid w:val="002957B9"/>
     <w:rsid w:val="002957E3"/>
     <w:rsid w:val="002970F5"/>
     <w:rsid w:val="002A013E"/>
     <w:rsid w:val="002A043D"/>
     <w:rsid w:val="002A090F"/>
     <w:rsid w:val="002A0BA5"/>
+    <w:rsid w:val="002A187F"/>
     <w:rsid w:val="002A26BD"/>
     <w:rsid w:val="002A270F"/>
     <w:rsid w:val="002A290E"/>
     <w:rsid w:val="002A37C6"/>
     <w:rsid w:val="002A42AB"/>
     <w:rsid w:val="002A4765"/>
     <w:rsid w:val="002A4CB2"/>
     <w:rsid w:val="002A5CC6"/>
     <w:rsid w:val="002A61C7"/>
     <w:rsid w:val="002A62F5"/>
     <w:rsid w:val="002A63D3"/>
     <w:rsid w:val="002A6666"/>
     <w:rsid w:val="002B21A4"/>
     <w:rsid w:val="002B3CBF"/>
     <w:rsid w:val="002B4BBD"/>
     <w:rsid w:val="002B4F6C"/>
     <w:rsid w:val="002B54D9"/>
     <w:rsid w:val="002B5574"/>
     <w:rsid w:val="002B5FB2"/>
     <w:rsid w:val="002B64F4"/>
     <w:rsid w:val="002B655F"/>
     <w:rsid w:val="002B6A85"/>
     <w:rsid w:val="002B70A4"/>
     <w:rsid w:val="002B7528"/>
     <w:rsid w:val="002B7715"/>
@@ -8086,50 +8418,51 @@
     <w:rsid w:val="002D52AA"/>
     <w:rsid w:val="002D5A39"/>
     <w:rsid w:val="002D7162"/>
     <w:rsid w:val="002D7BD6"/>
     <w:rsid w:val="002E0478"/>
     <w:rsid w:val="002E0C79"/>
     <w:rsid w:val="002E24DE"/>
     <w:rsid w:val="002E276F"/>
     <w:rsid w:val="002E69DD"/>
     <w:rsid w:val="002E6D03"/>
     <w:rsid w:val="002E73AA"/>
     <w:rsid w:val="002E7844"/>
     <w:rsid w:val="002E78EB"/>
     <w:rsid w:val="002E7EB1"/>
     <w:rsid w:val="002E7FC9"/>
     <w:rsid w:val="002F0171"/>
     <w:rsid w:val="002F177D"/>
     <w:rsid w:val="002F27F5"/>
     <w:rsid w:val="002F5296"/>
     <w:rsid w:val="002F5B8B"/>
     <w:rsid w:val="002F5E21"/>
     <w:rsid w:val="002F6A77"/>
     <w:rsid w:val="002F71AD"/>
     <w:rsid w:val="002F7B60"/>
     <w:rsid w:val="002F7EA9"/>
+    <w:rsid w:val="00300AAF"/>
     <w:rsid w:val="00302053"/>
     <w:rsid w:val="003031D7"/>
     <w:rsid w:val="00304183"/>
     <w:rsid w:val="003043B6"/>
     <w:rsid w:val="0030469B"/>
     <w:rsid w:val="00304B3D"/>
     <w:rsid w:val="00306497"/>
     <w:rsid w:val="00307C8D"/>
     <w:rsid w:val="003100BC"/>
     <w:rsid w:val="00310239"/>
     <w:rsid w:val="003108EB"/>
     <w:rsid w:val="003113A9"/>
     <w:rsid w:val="0031140F"/>
     <w:rsid w:val="00312B54"/>
     <w:rsid w:val="0031393F"/>
     <w:rsid w:val="0031434D"/>
     <w:rsid w:val="00314F4A"/>
     <w:rsid w:val="00315833"/>
     <w:rsid w:val="00315B68"/>
     <w:rsid w:val="00315DCF"/>
     <w:rsid w:val="0031625B"/>
     <w:rsid w:val="003175A8"/>
     <w:rsid w:val="00320282"/>
     <w:rsid w:val="003205D3"/>
     <w:rsid w:val="00320F89"/>
@@ -8151,195 +8484,201 @@
     <w:rsid w:val="003261D2"/>
     <w:rsid w:val="0032648B"/>
     <w:rsid w:val="00326714"/>
     <w:rsid w:val="00326D06"/>
     <w:rsid w:val="00326F7F"/>
     <w:rsid w:val="00327EE9"/>
     <w:rsid w:val="00331228"/>
     <w:rsid w:val="0033149A"/>
     <w:rsid w:val="00332158"/>
     <w:rsid w:val="003323CA"/>
     <w:rsid w:val="0033321D"/>
     <w:rsid w:val="0033358F"/>
     <w:rsid w:val="003344AD"/>
     <w:rsid w:val="003347AB"/>
     <w:rsid w:val="00335865"/>
     <w:rsid w:val="00336981"/>
     <w:rsid w:val="00340D67"/>
     <w:rsid w:val="00341196"/>
     <w:rsid w:val="003413B8"/>
     <w:rsid w:val="0034243B"/>
     <w:rsid w:val="00342B0B"/>
     <w:rsid w:val="00343E02"/>
     <w:rsid w:val="0034452E"/>
     <w:rsid w:val="003458DB"/>
     <w:rsid w:val="00345A1C"/>
+    <w:rsid w:val="00345E1F"/>
     <w:rsid w:val="003463E7"/>
     <w:rsid w:val="003475BA"/>
     <w:rsid w:val="00347CC1"/>
     <w:rsid w:val="00347E92"/>
     <w:rsid w:val="00350237"/>
     <w:rsid w:val="00350BFB"/>
     <w:rsid w:val="00350D69"/>
     <w:rsid w:val="00351ABC"/>
     <w:rsid w:val="00351EC8"/>
     <w:rsid w:val="003527E8"/>
     <w:rsid w:val="0035296F"/>
     <w:rsid w:val="00352D0C"/>
     <w:rsid w:val="003533EE"/>
     <w:rsid w:val="003537A1"/>
     <w:rsid w:val="0035396D"/>
     <w:rsid w:val="00353A39"/>
     <w:rsid w:val="003568B3"/>
     <w:rsid w:val="00357378"/>
     <w:rsid w:val="00357FDB"/>
     <w:rsid w:val="00360EE3"/>
     <w:rsid w:val="00362B6E"/>
     <w:rsid w:val="0036379E"/>
     <w:rsid w:val="0036429F"/>
     <w:rsid w:val="0037016B"/>
+    <w:rsid w:val="00370DDD"/>
     <w:rsid w:val="003714EC"/>
     <w:rsid w:val="0037217C"/>
     <w:rsid w:val="00372293"/>
     <w:rsid w:val="003722D2"/>
     <w:rsid w:val="00372419"/>
     <w:rsid w:val="00372E23"/>
     <w:rsid w:val="00372F58"/>
     <w:rsid w:val="00372F8C"/>
     <w:rsid w:val="00373B25"/>
     <w:rsid w:val="00373B54"/>
     <w:rsid w:val="00375323"/>
     <w:rsid w:val="00375A06"/>
     <w:rsid w:val="003764E7"/>
     <w:rsid w:val="003765BE"/>
     <w:rsid w:val="00376A80"/>
     <w:rsid w:val="00376D0D"/>
     <w:rsid w:val="00380043"/>
     <w:rsid w:val="00380079"/>
     <w:rsid w:val="00382E19"/>
     <w:rsid w:val="0038377E"/>
     <w:rsid w:val="0038425B"/>
     <w:rsid w:val="003850F1"/>
     <w:rsid w:val="0038568D"/>
     <w:rsid w:val="00385734"/>
     <w:rsid w:val="00385763"/>
     <w:rsid w:val="003857FE"/>
     <w:rsid w:val="00385C70"/>
     <w:rsid w:val="0038602D"/>
     <w:rsid w:val="003905C8"/>
     <w:rsid w:val="00390806"/>
     <w:rsid w:val="0039156B"/>
     <w:rsid w:val="00392A45"/>
     <w:rsid w:val="0039302B"/>
     <w:rsid w:val="00393994"/>
     <w:rsid w:val="003946C0"/>
+    <w:rsid w:val="003948E8"/>
     <w:rsid w:val="00396D66"/>
     <w:rsid w:val="003976BD"/>
     <w:rsid w:val="003979E1"/>
     <w:rsid w:val="00397A32"/>
     <w:rsid w:val="003A0804"/>
     <w:rsid w:val="003A0B78"/>
     <w:rsid w:val="003A0E52"/>
     <w:rsid w:val="003A183D"/>
     <w:rsid w:val="003A1A77"/>
     <w:rsid w:val="003A1C87"/>
     <w:rsid w:val="003A219C"/>
     <w:rsid w:val="003A2327"/>
     <w:rsid w:val="003A2581"/>
     <w:rsid w:val="003A2918"/>
     <w:rsid w:val="003A3298"/>
     <w:rsid w:val="003A4A91"/>
     <w:rsid w:val="003A4E89"/>
     <w:rsid w:val="003A62BF"/>
     <w:rsid w:val="003A6493"/>
     <w:rsid w:val="003A6D4C"/>
     <w:rsid w:val="003A7958"/>
     <w:rsid w:val="003A7EF5"/>
     <w:rsid w:val="003B0A80"/>
     <w:rsid w:val="003B1B89"/>
     <w:rsid w:val="003B1FB6"/>
     <w:rsid w:val="003B305B"/>
     <w:rsid w:val="003B360C"/>
     <w:rsid w:val="003B3AA5"/>
     <w:rsid w:val="003B471E"/>
     <w:rsid w:val="003B4BBA"/>
     <w:rsid w:val="003B50AB"/>
     <w:rsid w:val="003B5796"/>
     <w:rsid w:val="003B5A3C"/>
     <w:rsid w:val="003B65E9"/>
     <w:rsid w:val="003B66E5"/>
     <w:rsid w:val="003B680E"/>
     <w:rsid w:val="003B766D"/>
     <w:rsid w:val="003B7CD6"/>
     <w:rsid w:val="003C0D2B"/>
     <w:rsid w:val="003C28BE"/>
+    <w:rsid w:val="003C3796"/>
     <w:rsid w:val="003C48D0"/>
     <w:rsid w:val="003C48F9"/>
     <w:rsid w:val="003C4B1D"/>
     <w:rsid w:val="003C4C66"/>
     <w:rsid w:val="003C5E92"/>
     <w:rsid w:val="003C629E"/>
     <w:rsid w:val="003C684F"/>
     <w:rsid w:val="003C6AE4"/>
     <w:rsid w:val="003C7A21"/>
     <w:rsid w:val="003D0631"/>
     <w:rsid w:val="003D07DB"/>
     <w:rsid w:val="003D1E4C"/>
     <w:rsid w:val="003D1F3D"/>
     <w:rsid w:val="003D2EB7"/>
     <w:rsid w:val="003D3312"/>
     <w:rsid w:val="003D367B"/>
     <w:rsid w:val="003D4037"/>
     <w:rsid w:val="003D40CF"/>
     <w:rsid w:val="003D4131"/>
     <w:rsid w:val="003D508B"/>
     <w:rsid w:val="003D6009"/>
     <w:rsid w:val="003D6FF8"/>
     <w:rsid w:val="003D75B7"/>
     <w:rsid w:val="003E17E4"/>
     <w:rsid w:val="003E227B"/>
     <w:rsid w:val="003E264F"/>
     <w:rsid w:val="003E37FA"/>
     <w:rsid w:val="003E39CB"/>
     <w:rsid w:val="003E4B12"/>
     <w:rsid w:val="003E5169"/>
     <w:rsid w:val="003E52B0"/>
     <w:rsid w:val="003E5601"/>
     <w:rsid w:val="003E797A"/>
     <w:rsid w:val="003F2BE5"/>
     <w:rsid w:val="003F39D4"/>
     <w:rsid w:val="003F3B91"/>
     <w:rsid w:val="003F4BE1"/>
     <w:rsid w:val="003F50A5"/>
     <w:rsid w:val="003F698C"/>
     <w:rsid w:val="003F77BF"/>
     <w:rsid w:val="003F7881"/>
     <w:rsid w:val="00400613"/>
     <w:rsid w:val="004007C6"/>
+    <w:rsid w:val="00400D06"/>
     <w:rsid w:val="00400F0C"/>
     <w:rsid w:val="00401BD9"/>
     <w:rsid w:val="00401C17"/>
+    <w:rsid w:val="00401C27"/>
     <w:rsid w:val="00405900"/>
     <w:rsid w:val="00405950"/>
     <w:rsid w:val="00405B5D"/>
     <w:rsid w:val="004064D8"/>
     <w:rsid w:val="004067B2"/>
     <w:rsid w:val="004073D2"/>
     <w:rsid w:val="00407EDF"/>
     <w:rsid w:val="004116AD"/>
     <w:rsid w:val="004134F8"/>
     <w:rsid w:val="004142C7"/>
     <w:rsid w:val="00415296"/>
     <w:rsid w:val="004156D8"/>
     <w:rsid w:val="00417187"/>
     <w:rsid w:val="00417421"/>
     <w:rsid w:val="00417BC7"/>
     <w:rsid w:val="00417E08"/>
     <w:rsid w:val="00422C0A"/>
     <w:rsid w:val="00423099"/>
     <w:rsid w:val="00424C91"/>
     <w:rsid w:val="0042688E"/>
     <w:rsid w:val="0042692A"/>
     <w:rsid w:val="00426DDD"/>
     <w:rsid w:val="004276B2"/>
     <w:rsid w:val="004301F2"/>
     <w:rsid w:val="00431EBB"/>
@@ -8430,50 +8769,51 @@
     <w:rsid w:val="0048720C"/>
     <w:rsid w:val="00487A79"/>
     <w:rsid w:val="0049043B"/>
     <w:rsid w:val="004920A7"/>
     <w:rsid w:val="00492A47"/>
     <w:rsid w:val="00492C8D"/>
     <w:rsid w:val="00492EFC"/>
     <w:rsid w:val="00494964"/>
     <w:rsid w:val="00496262"/>
     <w:rsid w:val="00496561"/>
     <w:rsid w:val="004969D3"/>
     <w:rsid w:val="0049733E"/>
     <w:rsid w:val="00497ABB"/>
     <w:rsid w:val="004A031D"/>
     <w:rsid w:val="004A0BB9"/>
     <w:rsid w:val="004A0FC7"/>
     <w:rsid w:val="004A17A1"/>
     <w:rsid w:val="004A1DAD"/>
     <w:rsid w:val="004A2892"/>
     <w:rsid w:val="004A3522"/>
     <w:rsid w:val="004A43B5"/>
     <w:rsid w:val="004A5CEB"/>
     <w:rsid w:val="004A5ECF"/>
     <w:rsid w:val="004A713B"/>
     <w:rsid w:val="004A7A77"/>
+    <w:rsid w:val="004A7EBD"/>
     <w:rsid w:val="004B1EB1"/>
     <w:rsid w:val="004B2335"/>
     <w:rsid w:val="004B2F65"/>
     <w:rsid w:val="004B527F"/>
     <w:rsid w:val="004B560E"/>
     <w:rsid w:val="004B5E10"/>
     <w:rsid w:val="004B5E29"/>
     <w:rsid w:val="004B6853"/>
     <w:rsid w:val="004B692A"/>
     <w:rsid w:val="004B70C0"/>
     <w:rsid w:val="004B74D4"/>
     <w:rsid w:val="004B755C"/>
     <w:rsid w:val="004C01A3"/>
     <w:rsid w:val="004C0944"/>
     <w:rsid w:val="004C23D0"/>
     <w:rsid w:val="004C2B4A"/>
     <w:rsid w:val="004C2B56"/>
     <w:rsid w:val="004C2EEC"/>
     <w:rsid w:val="004C31C8"/>
     <w:rsid w:val="004C36FD"/>
     <w:rsid w:val="004C4750"/>
     <w:rsid w:val="004C48FD"/>
     <w:rsid w:val="004C50A4"/>
     <w:rsid w:val="004C584D"/>
     <w:rsid w:val="004C6249"/>
@@ -8488,50 +8828,51 @@
     <w:rsid w:val="004D3C0E"/>
     <w:rsid w:val="004D4F25"/>
     <w:rsid w:val="004D58DC"/>
     <w:rsid w:val="004D6181"/>
     <w:rsid w:val="004D6B3A"/>
     <w:rsid w:val="004D6B61"/>
     <w:rsid w:val="004D6B8E"/>
     <w:rsid w:val="004D7B1E"/>
     <w:rsid w:val="004E00A4"/>
     <w:rsid w:val="004E0C36"/>
     <w:rsid w:val="004E145A"/>
     <w:rsid w:val="004E2149"/>
     <w:rsid w:val="004E2EF5"/>
     <w:rsid w:val="004E31D8"/>
     <w:rsid w:val="004E3F19"/>
     <w:rsid w:val="004E446D"/>
     <w:rsid w:val="004E4509"/>
     <w:rsid w:val="004E4973"/>
     <w:rsid w:val="004E5A37"/>
     <w:rsid w:val="004E6295"/>
     <w:rsid w:val="004E6375"/>
     <w:rsid w:val="004E6376"/>
     <w:rsid w:val="004E68E9"/>
     <w:rsid w:val="004E7100"/>
     <w:rsid w:val="004E76AB"/>
+    <w:rsid w:val="004E77B4"/>
     <w:rsid w:val="004F0028"/>
     <w:rsid w:val="004F0619"/>
     <w:rsid w:val="004F0AF1"/>
     <w:rsid w:val="004F0D10"/>
     <w:rsid w:val="004F0FE9"/>
     <w:rsid w:val="004F1E53"/>
     <w:rsid w:val="004F247F"/>
     <w:rsid w:val="004F3BEC"/>
     <w:rsid w:val="004F3DB9"/>
     <w:rsid w:val="004F3FA5"/>
     <w:rsid w:val="004F4AE3"/>
     <w:rsid w:val="004F4DFB"/>
     <w:rsid w:val="004F621C"/>
     <w:rsid w:val="004F7067"/>
     <w:rsid w:val="0050037A"/>
     <w:rsid w:val="00500BFB"/>
     <w:rsid w:val="00501451"/>
     <w:rsid w:val="00501988"/>
     <w:rsid w:val="005025A7"/>
     <w:rsid w:val="0050348C"/>
     <w:rsid w:val="0050382D"/>
     <w:rsid w:val="00503B45"/>
     <w:rsid w:val="00503F18"/>
     <w:rsid w:val="005042F1"/>
     <w:rsid w:val="005047C1"/>
@@ -8574,88 +8915,90 @@
     <w:rsid w:val="00534A2B"/>
     <w:rsid w:val="00534C3F"/>
     <w:rsid w:val="00535DB0"/>
     <w:rsid w:val="00536BF6"/>
     <w:rsid w:val="00537134"/>
     <w:rsid w:val="005371C5"/>
     <w:rsid w:val="005379BF"/>
     <w:rsid w:val="0054033E"/>
     <w:rsid w:val="0054068D"/>
     <w:rsid w:val="005415CB"/>
     <w:rsid w:val="00541726"/>
     <w:rsid w:val="00541C26"/>
     <w:rsid w:val="00542E35"/>
     <w:rsid w:val="00542E8F"/>
     <w:rsid w:val="0054376A"/>
     <w:rsid w:val="00543F56"/>
     <w:rsid w:val="00544185"/>
     <w:rsid w:val="00544282"/>
     <w:rsid w:val="00544B29"/>
     <w:rsid w:val="00544D2F"/>
     <w:rsid w:val="00544EDB"/>
     <w:rsid w:val="0054583A"/>
     <w:rsid w:val="0054615C"/>
     <w:rsid w:val="00546698"/>
     <w:rsid w:val="00546877"/>
+    <w:rsid w:val="00546948"/>
     <w:rsid w:val="00546B48"/>
     <w:rsid w:val="00547091"/>
     <w:rsid w:val="005471D4"/>
     <w:rsid w:val="0055028D"/>
     <w:rsid w:val="0055054D"/>
     <w:rsid w:val="005505D4"/>
     <w:rsid w:val="00551D91"/>
     <w:rsid w:val="00551E54"/>
     <w:rsid w:val="00552681"/>
     <w:rsid w:val="00553E95"/>
     <w:rsid w:val="00554067"/>
     <w:rsid w:val="005543BE"/>
     <w:rsid w:val="00555652"/>
     <w:rsid w:val="005556BA"/>
     <w:rsid w:val="00555915"/>
     <w:rsid w:val="005568D9"/>
     <w:rsid w:val="00556C09"/>
     <w:rsid w:val="00557FAF"/>
     <w:rsid w:val="00561151"/>
     <w:rsid w:val="0056128B"/>
     <w:rsid w:val="00561521"/>
     <w:rsid w:val="005618BC"/>
     <w:rsid w:val="00562407"/>
     <w:rsid w:val="00562A08"/>
     <w:rsid w:val="0056496C"/>
     <w:rsid w:val="0056564E"/>
     <w:rsid w:val="0056631E"/>
     <w:rsid w:val="00566423"/>
     <w:rsid w:val="005666AB"/>
     <w:rsid w:val="00567197"/>
     <w:rsid w:val="00570270"/>
     <w:rsid w:val="00572589"/>
     <w:rsid w:val="005737A2"/>
     <w:rsid w:val="005740F4"/>
     <w:rsid w:val="0057486E"/>
     <w:rsid w:val="00575055"/>
     <w:rsid w:val="0057628D"/>
     <w:rsid w:val="00576340"/>
+    <w:rsid w:val="00577A39"/>
     <w:rsid w:val="00577A55"/>
     <w:rsid w:val="005806F5"/>
     <w:rsid w:val="00581473"/>
     <w:rsid w:val="00583492"/>
     <w:rsid w:val="00583AC3"/>
     <w:rsid w:val="005849D1"/>
     <w:rsid w:val="00584A09"/>
     <w:rsid w:val="00584C44"/>
     <w:rsid w:val="005855FF"/>
     <w:rsid w:val="00587064"/>
     <w:rsid w:val="005870CF"/>
     <w:rsid w:val="00587E2C"/>
     <w:rsid w:val="0059009F"/>
     <w:rsid w:val="00590145"/>
     <w:rsid w:val="00590363"/>
     <w:rsid w:val="005903AE"/>
     <w:rsid w:val="005912B6"/>
     <w:rsid w:val="00592B51"/>
     <w:rsid w:val="00593AF1"/>
     <w:rsid w:val="00593C3B"/>
     <w:rsid w:val="00593E8E"/>
     <w:rsid w:val="00593EE5"/>
     <w:rsid w:val="00594A00"/>
     <w:rsid w:val="00594CE1"/>
     <w:rsid w:val="00595665"/>
@@ -8681,50 +9024,51 @@
     <w:rsid w:val="005B3247"/>
     <w:rsid w:val="005B45F4"/>
     <w:rsid w:val="005B46EC"/>
     <w:rsid w:val="005B4FDF"/>
     <w:rsid w:val="005B5A8B"/>
     <w:rsid w:val="005B5B92"/>
     <w:rsid w:val="005B5F6A"/>
     <w:rsid w:val="005B6B55"/>
     <w:rsid w:val="005B6C6F"/>
     <w:rsid w:val="005B6D4E"/>
     <w:rsid w:val="005B6FED"/>
     <w:rsid w:val="005B711B"/>
     <w:rsid w:val="005B7159"/>
     <w:rsid w:val="005B74F6"/>
     <w:rsid w:val="005B7692"/>
     <w:rsid w:val="005C0BDA"/>
     <w:rsid w:val="005C0BE3"/>
     <w:rsid w:val="005C0FD5"/>
     <w:rsid w:val="005C10BE"/>
     <w:rsid w:val="005C10FF"/>
     <w:rsid w:val="005C3463"/>
     <w:rsid w:val="005C3E86"/>
     <w:rsid w:val="005C480F"/>
     <w:rsid w:val="005C4C7E"/>
     <w:rsid w:val="005C5F13"/>
+    <w:rsid w:val="005C5FB6"/>
     <w:rsid w:val="005D07C4"/>
     <w:rsid w:val="005D0CC6"/>
     <w:rsid w:val="005D1299"/>
     <w:rsid w:val="005D19AF"/>
     <w:rsid w:val="005D19CD"/>
     <w:rsid w:val="005D1FFB"/>
     <w:rsid w:val="005D2383"/>
     <w:rsid w:val="005D2AA8"/>
     <w:rsid w:val="005D2C48"/>
     <w:rsid w:val="005D3356"/>
     <w:rsid w:val="005D3AC0"/>
     <w:rsid w:val="005D44C0"/>
     <w:rsid w:val="005D4B20"/>
     <w:rsid w:val="005D5093"/>
     <w:rsid w:val="005D60FE"/>
     <w:rsid w:val="005D669B"/>
     <w:rsid w:val="005D6720"/>
     <w:rsid w:val="005D676B"/>
     <w:rsid w:val="005D6F4B"/>
     <w:rsid w:val="005D775E"/>
     <w:rsid w:val="005E1174"/>
     <w:rsid w:val="005E1BCF"/>
     <w:rsid w:val="005E1BD7"/>
     <w:rsid w:val="005E1C24"/>
     <w:rsid w:val="005E1C47"/>
@@ -8734,73 +9078,76 @@
     <w:rsid w:val="005E37EB"/>
     <w:rsid w:val="005E4192"/>
     <w:rsid w:val="005E42C7"/>
     <w:rsid w:val="005E4797"/>
     <w:rsid w:val="005E54AE"/>
     <w:rsid w:val="005E59D5"/>
     <w:rsid w:val="005E5B1F"/>
     <w:rsid w:val="005E5BDE"/>
     <w:rsid w:val="005E5E85"/>
     <w:rsid w:val="005E61B8"/>
     <w:rsid w:val="005E62A1"/>
     <w:rsid w:val="005E6C0C"/>
     <w:rsid w:val="005E6DDF"/>
     <w:rsid w:val="005E738D"/>
     <w:rsid w:val="005E7462"/>
     <w:rsid w:val="005F1C38"/>
     <w:rsid w:val="005F25E7"/>
     <w:rsid w:val="005F274A"/>
     <w:rsid w:val="005F306F"/>
     <w:rsid w:val="005F382D"/>
     <w:rsid w:val="005F38EB"/>
     <w:rsid w:val="005F4B65"/>
     <w:rsid w:val="005F59FA"/>
     <w:rsid w:val="005F5DF1"/>
     <w:rsid w:val="005F5F39"/>
+    <w:rsid w:val="005F6D07"/>
     <w:rsid w:val="005F6FB5"/>
     <w:rsid w:val="005F7685"/>
     <w:rsid w:val="00600238"/>
     <w:rsid w:val="006012C9"/>
+    <w:rsid w:val="00602095"/>
     <w:rsid w:val="006021ED"/>
     <w:rsid w:val="006042B2"/>
     <w:rsid w:val="00604D18"/>
     <w:rsid w:val="006052D0"/>
     <w:rsid w:val="00605525"/>
     <w:rsid w:val="00605C24"/>
     <w:rsid w:val="00606E64"/>
     <w:rsid w:val="00607203"/>
     <w:rsid w:val="0060754B"/>
     <w:rsid w:val="0060780B"/>
     <w:rsid w:val="00607B73"/>
     <w:rsid w:val="00607F81"/>
     <w:rsid w:val="00610F5E"/>
     <w:rsid w:val="00610F99"/>
     <w:rsid w:val="00611A0C"/>
     <w:rsid w:val="0061448E"/>
     <w:rsid w:val="006149DB"/>
     <w:rsid w:val="006153A8"/>
     <w:rsid w:val="006159D5"/>
+    <w:rsid w:val="00615C77"/>
     <w:rsid w:val="00616779"/>
     <w:rsid w:val="00617331"/>
     <w:rsid w:val="0062003E"/>
     <w:rsid w:val="0062093D"/>
     <w:rsid w:val="006223FF"/>
     <w:rsid w:val="006225B4"/>
     <w:rsid w:val="006226CB"/>
     <w:rsid w:val="00622B68"/>
     <w:rsid w:val="00622C71"/>
     <w:rsid w:val="0062330D"/>
     <w:rsid w:val="00624C85"/>
     <w:rsid w:val="00624CC0"/>
     <w:rsid w:val="006254D4"/>
     <w:rsid w:val="00625688"/>
     <w:rsid w:val="00626BB3"/>
     <w:rsid w:val="00627191"/>
     <w:rsid w:val="00627CD5"/>
     <w:rsid w:val="00630767"/>
     <w:rsid w:val="006323A7"/>
     <w:rsid w:val="0063285C"/>
     <w:rsid w:val="00632AA6"/>
     <w:rsid w:val="0063408A"/>
     <w:rsid w:val="00634843"/>
     <w:rsid w:val="00634ED8"/>
     <w:rsid w:val="006359B9"/>
@@ -8850,66 +9197,68 @@
     <w:rsid w:val="00663CEE"/>
     <w:rsid w:val="00665922"/>
     <w:rsid w:val="00665A58"/>
     <w:rsid w:val="00666419"/>
     <w:rsid w:val="00666EBA"/>
     <w:rsid w:val="00666F2E"/>
     <w:rsid w:val="006679AF"/>
     <w:rsid w:val="00667A0C"/>
     <w:rsid w:val="00667A40"/>
     <w:rsid w:val="006704A7"/>
     <w:rsid w:val="0067154C"/>
     <w:rsid w:val="0067187E"/>
     <w:rsid w:val="00671BAB"/>
     <w:rsid w:val="00671E75"/>
     <w:rsid w:val="00672F35"/>
     <w:rsid w:val="00674316"/>
     <w:rsid w:val="00674412"/>
     <w:rsid w:val="00674862"/>
     <w:rsid w:val="00675007"/>
     <w:rsid w:val="00675440"/>
     <w:rsid w:val="006755C0"/>
     <w:rsid w:val="006758EE"/>
     <w:rsid w:val="006759AC"/>
     <w:rsid w:val="00675C12"/>
     <w:rsid w:val="00676486"/>
+    <w:rsid w:val="00676847"/>
     <w:rsid w:val="00677F69"/>
     <w:rsid w:val="006804B7"/>
     <w:rsid w:val="006809F8"/>
     <w:rsid w:val="00680AD1"/>
     <w:rsid w:val="00680D61"/>
     <w:rsid w:val="00681111"/>
     <w:rsid w:val="006814CA"/>
     <w:rsid w:val="00681695"/>
     <w:rsid w:val="00681802"/>
     <w:rsid w:val="00681E1B"/>
     <w:rsid w:val="00682CAB"/>
     <w:rsid w:val="006830EF"/>
     <w:rsid w:val="00683380"/>
     <w:rsid w:val="00683FB3"/>
     <w:rsid w:val="006845DA"/>
     <w:rsid w:val="00684DB4"/>
+    <w:rsid w:val="00685E8C"/>
     <w:rsid w:val="00685F6A"/>
     <w:rsid w:val="006865C3"/>
     <w:rsid w:val="00686696"/>
     <w:rsid w:val="006866E9"/>
     <w:rsid w:val="00686780"/>
     <w:rsid w:val="006870F5"/>
     <w:rsid w:val="00687682"/>
     <w:rsid w:val="00690538"/>
     <w:rsid w:val="0069233E"/>
     <w:rsid w:val="0069315C"/>
     <w:rsid w:val="0069351B"/>
     <w:rsid w:val="006944D7"/>
     <w:rsid w:val="0069467C"/>
     <w:rsid w:val="00695115"/>
     <w:rsid w:val="00695CF5"/>
     <w:rsid w:val="00696C8F"/>
     <w:rsid w:val="0069701A"/>
     <w:rsid w:val="006971ED"/>
     <w:rsid w:val="006975F2"/>
     <w:rsid w:val="006977C0"/>
     <w:rsid w:val="00697D7D"/>
     <w:rsid w:val="006A0AFE"/>
     <w:rsid w:val="006A172D"/>
     <w:rsid w:val="006A1A2F"/>
     <w:rsid w:val="006A2703"/>
@@ -8979,100 +9328,103 @@
     <w:rsid w:val="006E41D3"/>
     <w:rsid w:val="006E492D"/>
     <w:rsid w:val="006E495C"/>
     <w:rsid w:val="006E4C6D"/>
     <w:rsid w:val="006E4DA8"/>
     <w:rsid w:val="006E5388"/>
     <w:rsid w:val="006E5F5D"/>
     <w:rsid w:val="006E69C8"/>
     <w:rsid w:val="006E77CB"/>
     <w:rsid w:val="006E7EC5"/>
     <w:rsid w:val="006F0393"/>
     <w:rsid w:val="006F0C92"/>
     <w:rsid w:val="006F138D"/>
     <w:rsid w:val="006F2888"/>
     <w:rsid w:val="006F2BB7"/>
     <w:rsid w:val="006F3543"/>
     <w:rsid w:val="006F361B"/>
     <w:rsid w:val="006F394E"/>
     <w:rsid w:val="006F4938"/>
     <w:rsid w:val="006F54EC"/>
     <w:rsid w:val="006F55C5"/>
     <w:rsid w:val="006F5718"/>
     <w:rsid w:val="006F6C18"/>
     <w:rsid w:val="006F6C6F"/>
     <w:rsid w:val="006F6CA8"/>
+    <w:rsid w:val="006F7536"/>
     <w:rsid w:val="00700A8A"/>
     <w:rsid w:val="00701466"/>
     <w:rsid w:val="007020CD"/>
     <w:rsid w:val="00702BC1"/>
     <w:rsid w:val="007031FC"/>
     <w:rsid w:val="00703B60"/>
     <w:rsid w:val="007050FF"/>
     <w:rsid w:val="00706CFC"/>
     <w:rsid w:val="00706E48"/>
     <w:rsid w:val="00707222"/>
     <w:rsid w:val="00707B61"/>
     <w:rsid w:val="00707D62"/>
     <w:rsid w:val="0071051A"/>
     <w:rsid w:val="007107DC"/>
     <w:rsid w:val="007107E9"/>
     <w:rsid w:val="00710A7F"/>
     <w:rsid w:val="00711271"/>
     <w:rsid w:val="007121E8"/>
     <w:rsid w:val="00712A61"/>
     <w:rsid w:val="00712BC9"/>
     <w:rsid w:val="00713007"/>
     <w:rsid w:val="007139CA"/>
     <w:rsid w:val="0071472A"/>
     <w:rsid w:val="00714CA6"/>
     <w:rsid w:val="00714EE5"/>
     <w:rsid w:val="007165C8"/>
     <w:rsid w:val="0071689B"/>
     <w:rsid w:val="007169A8"/>
     <w:rsid w:val="00716CD4"/>
     <w:rsid w:val="00720EEC"/>
     <w:rsid w:val="007210D9"/>
     <w:rsid w:val="00721343"/>
+    <w:rsid w:val="00721CF6"/>
     <w:rsid w:val="00722B8A"/>
     <w:rsid w:val="00722CF7"/>
     <w:rsid w:val="00722D19"/>
     <w:rsid w:val="00723102"/>
     <w:rsid w:val="007246CF"/>
     <w:rsid w:val="00724C08"/>
     <w:rsid w:val="007255BA"/>
     <w:rsid w:val="00725BCF"/>
     <w:rsid w:val="00725F29"/>
     <w:rsid w:val="0072632E"/>
     <w:rsid w:val="00726B36"/>
     <w:rsid w:val="00727CD2"/>
     <w:rsid w:val="00727F80"/>
     <w:rsid w:val="0073027D"/>
     <w:rsid w:val="007306E6"/>
     <w:rsid w:val="00730FFF"/>
     <w:rsid w:val="00731222"/>
     <w:rsid w:val="007317B9"/>
+    <w:rsid w:val="00731E23"/>
     <w:rsid w:val="00732284"/>
     <w:rsid w:val="00733385"/>
     <w:rsid w:val="00733924"/>
     <w:rsid w:val="00733C6D"/>
     <w:rsid w:val="00733E30"/>
     <w:rsid w:val="00734177"/>
     <w:rsid w:val="00734551"/>
     <w:rsid w:val="00734C5E"/>
     <w:rsid w:val="0073625A"/>
     <w:rsid w:val="00736788"/>
     <w:rsid w:val="0073776F"/>
     <w:rsid w:val="00737795"/>
     <w:rsid w:val="00740CF5"/>
     <w:rsid w:val="00741CE9"/>
     <w:rsid w:val="00742415"/>
     <w:rsid w:val="00742CBC"/>
     <w:rsid w:val="00743A77"/>
     <w:rsid w:val="00743C37"/>
     <w:rsid w:val="007445B4"/>
     <w:rsid w:val="0074493D"/>
     <w:rsid w:val="00744B37"/>
     <w:rsid w:val="007454D0"/>
     <w:rsid w:val="00745511"/>
     <w:rsid w:val="00745899"/>
     <w:rsid w:val="00746011"/>
@@ -9119,57 +9471,60 @@
     <w:rsid w:val="00773D2C"/>
     <w:rsid w:val="007754CE"/>
     <w:rsid w:val="007755A9"/>
     <w:rsid w:val="00775BCA"/>
     <w:rsid w:val="007761E3"/>
     <w:rsid w:val="00777A0E"/>
     <w:rsid w:val="00777AB0"/>
     <w:rsid w:val="00780E11"/>
     <w:rsid w:val="007827CB"/>
     <w:rsid w:val="0078393D"/>
     <w:rsid w:val="00785C73"/>
     <w:rsid w:val="00785C88"/>
     <w:rsid w:val="00785F71"/>
     <w:rsid w:val="007860DA"/>
     <w:rsid w:val="007864F9"/>
     <w:rsid w:val="007870C7"/>
     <w:rsid w:val="0078730B"/>
     <w:rsid w:val="00787C64"/>
     <w:rsid w:val="00787DB5"/>
     <w:rsid w:val="007904CE"/>
     <w:rsid w:val="00790635"/>
     <w:rsid w:val="0079098B"/>
     <w:rsid w:val="0079103D"/>
     <w:rsid w:val="00791196"/>
     <w:rsid w:val="0079135F"/>
+    <w:rsid w:val="00792A2A"/>
     <w:rsid w:val="00792B8A"/>
     <w:rsid w:val="007944E9"/>
+    <w:rsid w:val="0079524F"/>
     <w:rsid w:val="007953BE"/>
     <w:rsid w:val="0079547F"/>
     <w:rsid w:val="007957DC"/>
     <w:rsid w:val="007958FC"/>
     <w:rsid w:val="00795CC4"/>
+    <w:rsid w:val="00796F0E"/>
     <w:rsid w:val="007A12A0"/>
     <w:rsid w:val="007A2598"/>
     <w:rsid w:val="007A2C39"/>
     <w:rsid w:val="007A3D77"/>
     <w:rsid w:val="007A40A6"/>
     <w:rsid w:val="007A41EE"/>
     <w:rsid w:val="007A42B1"/>
     <w:rsid w:val="007A4334"/>
     <w:rsid w:val="007A720C"/>
     <w:rsid w:val="007A73F9"/>
     <w:rsid w:val="007A7D75"/>
     <w:rsid w:val="007B0B19"/>
     <w:rsid w:val="007B37F7"/>
     <w:rsid w:val="007B3BD4"/>
     <w:rsid w:val="007B3DF9"/>
     <w:rsid w:val="007B4DAD"/>
     <w:rsid w:val="007B500F"/>
     <w:rsid w:val="007B6290"/>
     <w:rsid w:val="007B64F7"/>
     <w:rsid w:val="007B6BB5"/>
     <w:rsid w:val="007B72F0"/>
     <w:rsid w:val="007B7391"/>
     <w:rsid w:val="007B778F"/>
     <w:rsid w:val="007B7B92"/>
     <w:rsid w:val="007B7F82"/>
@@ -9178,63 +9533,65 @@
     <w:rsid w:val="007C24CA"/>
     <w:rsid w:val="007C25BE"/>
     <w:rsid w:val="007C3C6B"/>
     <w:rsid w:val="007C42FA"/>
     <w:rsid w:val="007C4710"/>
     <w:rsid w:val="007C520B"/>
     <w:rsid w:val="007C5F46"/>
     <w:rsid w:val="007C6C4E"/>
     <w:rsid w:val="007D09D2"/>
     <w:rsid w:val="007D0EC2"/>
     <w:rsid w:val="007D1779"/>
     <w:rsid w:val="007D1DF0"/>
     <w:rsid w:val="007D205A"/>
     <w:rsid w:val="007D35E0"/>
     <w:rsid w:val="007D365E"/>
     <w:rsid w:val="007D3762"/>
     <w:rsid w:val="007D408E"/>
     <w:rsid w:val="007D41DB"/>
     <w:rsid w:val="007D4AAA"/>
     <w:rsid w:val="007D52C2"/>
     <w:rsid w:val="007D6AED"/>
     <w:rsid w:val="007D6F1D"/>
     <w:rsid w:val="007D6FB6"/>
     <w:rsid w:val="007D747B"/>
     <w:rsid w:val="007D78B4"/>
+    <w:rsid w:val="007D7F98"/>
     <w:rsid w:val="007D7FBD"/>
     <w:rsid w:val="007E0C2E"/>
     <w:rsid w:val="007E16E4"/>
     <w:rsid w:val="007E1E31"/>
     <w:rsid w:val="007E26C1"/>
     <w:rsid w:val="007E2954"/>
     <w:rsid w:val="007E407E"/>
     <w:rsid w:val="007E489C"/>
     <w:rsid w:val="007E4DF4"/>
     <w:rsid w:val="007E509E"/>
     <w:rsid w:val="007E55A3"/>
     <w:rsid w:val="007E5AFB"/>
     <w:rsid w:val="007E5ED3"/>
+    <w:rsid w:val="007E6942"/>
     <w:rsid w:val="007E6E05"/>
     <w:rsid w:val="007E6FB8"/>
     <w:rsid w:val="007E7027"/>
     <w:rsid w:val="007E7190"/>
     <w:rsid w:val="007E76EC"/>
     <w:rsid w:val="007F0F53"/>
     <w:rsid w:val="007F335B"/>
     <w:rsid w:val="007F412D"/>
     <w:rsid w:val="007F4417"/>
     <w:rsid w:val="007F4B9E"/>
     <w:rsid w:val="007F4F1D"/>
     <w:rsid w:val="007F60C0"/>
     <w:rsid w:val="007F63C5"/>
     <w:rsid w:val="007F7196"/>
     <w:rsid w:val="007F73DA"/>
     <w:rsid w:val="008008F6"/>
     <w:rsid w:val="00800A27"/>
     <w:rsid w:val="0080194D"/>
     <w:rsid w:val="0080251A"/>
     <w:rsid w:val="0080262A"/>
     <w:rsid w:val="0080293A"/>
     <w:rsid w:val="008029B5"/>
     <w:rsid w:val="00802DEA"/>
     <w:rsid w:val="008035D2"/>
     <w:rsid w:val="00803ADD"/>
@@ -9247,81 +9604,84 @@
     <w:rsid w:val="008071F3"/>
     <w:rsid w:val="008074CB"/>
     <w:rsid w:val="0081051A"/>
     <w:rsid w:val="008107E8"/>
     <w:rsid w:val="008108D3"/>
     <w:rsid w:val="0081114E"/>
     <w:rsid w:val="00812335"/>
     <w:rsid w:val="00812555"/>
     <w:rsid w:val="00812AA4"/>
     <w:rsid w:val="00813735"/>
     <w:rsid w:val="008139F6"/>
     <w:rsid w:val="008150D5"/>
     <w:rsid w:val="008150E9"/>
     <w:rsid w:val="00815739"/>
     <w:rsid w:val="00815E6B"/>
     <w:rsid w:val="00815F2D"/>
     <w:rsid w:val="00816053"/>
     <w:rsid w:val="008169AF"/>
     <w:rsid w:val="00816B65"/>
     <w:rsid w:val="00816C2C"/>
     <w:rsid w:val="00816D30"/>
     <w:rsid w:val="00816FCE"/>
     <w:rsid w:val="0081708E"/>
     <w:rsid w:val="00820150"/>
     <w:rsid w:val="0082073E"/>
+    <w:rsid w:val="0082199C"/>
     <w:rsid w:val="00821B7E"/>
     <w:rsid w:val="00822308"/>
     <w:rsid w:val="00822C79"/>
     <w:rsid w:val="0082316E"/>
     <w:rsid w:val="00823704"/>
     <w:rsid w:val="00823923"/>
     <w:rsid w:val="00823DCD"/>
     <w:rsid w:val="0082553B"/>
     <w:rsid w:val="00825737"/>
     <w:rsid w:val="00825830"/>
     <w:rsid w:val="00825EEA"/>
     <w:rsid w:val="00825F0E"/>
     <w:rsid w:val="00826C98"/>
     <w:rsid w:val="008301CF"/>
     <w:rsid w:val="0083064C"/>
+    <w:rsid w:val="00830BB5"/>
     <w:rsid w:val="00831522"/>
     <w:rsid w:val="008319F3"/>
     <w:rsid w:val="00832063"/>
     <w:rsid w:val="00832935"/>
     <w:rsid w:val="00833436"/>
     <w:rsid w:val="00834415"/>
     <w:rsid w:val="00834738"/>
     <w:rsid w:val="00834A94"/>
     <w:rsid w:val="00835688"/>
     <w:rsid w:val="00835783"/>
     <w:rsid w:val="00835AE7"/>
     <w:rsid w:val="008360AC"/>
     <w:rsid w:val="00836463"/>
     <w:rsid w:val="008364A2"/>
     <w:rsid w:val="008364BF"/>
     <w:rsid w:val="0083687A"/>
+    <w:rsid w:val="0083744D"/>
     <w:rsid w:val="008376CC"/>
     <w:rsid w:val="00837879"/>
     <w:rsid w:val="00837CFD"/>
     <w:rsid w:val="0084047F"/>
     <w:rsid w:val="008404E2"/>
     <w:rsid w:val="00840503"/>
     <w:rsid w:val="00840EDB"/>
     <w:rsid w:val="00841155"/>
     <w:rsid w:val="0084170A"/>
     <w:rsid w:val="00841E1F"/>
     <w:rsid w:val="008425CB"/>
     <w:rsid w:val="0084329D"/>
     <w:rsid w:val="0084371B"/>
     <w:rsid w:val="00843885"/>
     <w:rsid w:val="008444B4"/>
     <w:rsid w:val="00845407"/>
     <w:rsid w:val="00845B37"/>
     <w:rsid w:val="00845BA6"/>
     <w:rsid w:val="00845E52"/>
     <w:rsid w:val="00847559"/>
     <w:rsid w:val="00847FA4"/>
     <w:rsid w:val="00850740"/>
     <w:rsid w:val="00850AB1"/>
     <w:rsid w:val="00850D5D"/>
     <w:rsid w:val="00850FC4"/>
@@ -9329,74 +9689,79 @@
     <w:rsid w:val="008543D1"/>
     <w:rsid w:val="00854F48"/>
     <w:rsid w:val="00855A51"/>
     <w:rsid w:val="0085606E"/>
     <w:rsid w:val="0085682C"/>
     <w:rsid w:val="00856B84"/>
     <w:rsid w:val="00857564"/>
     <w:rsid w:val="0085776B"/>
     <w:rsid w:val="00857984"/>
     <w:rsid w:val="00857C29"/>
     <w:rsid w:val="00860409"/>
     <w:rsid w:val="008614F6"/>
     <w:rsid w:val="0086162C"/>
     <w:rsid w:val="008626E9"/>
     <w:rsid w:val="00862BDD"/>
     <w:rsid w:val="00862EC4"/>
     <w:rsid w:val="00863255"/>
     <w:rsid w:val="00863FBF"/>
     <w:rsid w:val="00864A7C"/>
     <w:rsid w:val="00864DB9"/>
     <w:rsid w:val="00865923"/>
     <w:rsid w:val="00865CE2"/>
     <w:rsid w:val="008660B8"/>
     <w:rsid w:val="0086666D"/>
     <w:rsid w:val="0086723F"/>
+    <w:rsid w:val="00867A9E"/>
     <w:rsid w:val="008715A6"/>
     <w:rsid w:val="00873475"/>
     <w:rsid w:val="008744F1"/>
     <w:rsid w:val="00874A75"/>
     <w:rsid w:val="0087510B"/>
     <w:rsid w:val="008752BA"/>
     <w:rsid w:val="00877445"/>
     <w:rsid w:val="008777BB"/>
     <w:rsid w:val="00877AE6"/>
     <w:rsid w:val="0088021D"/>
     <w:rsid w:val="008804BE"/>
     <w:rsid w:val="00880FE9"/>
     <w:rsid w:val="008816D6"/>
     <w:rsid w:val="00881F26"/>
+    <w:rsid w:val="00882669"/>
     <w:rsid w:val="00882F11"/>
     <w:rsid w:val="00883CF3"/>
     <w:rsid w:val="00884B4F"/>
     <w:rsid w:val="008868D6"/>
     <w:rsid w:val="008870CE"/>
     <w:rsid w:val="00890527"/>
     <w:rsid w:val="00890A7A"/>
     <w:rsid w:val="00890DF8"/>
+    <w:rsid w:val="0089101B"/>
+    <w:rsid w:val="008910F0"/>
     <w:rsid w:val="00892B06"/>
     <w:rsid w:val="00893102"/>
+    <w:rsid w:val="008940E0"/>
     <w:rsid w:val="00895A56"/>
     <w:rsid w:val="008967B8"/>
     <w:rsid w:val="00896E6E"/>
     <w:rsid w:val="00896F7F"/>
     <w:rsid w:val="0089772F"/>
     <w:rsid w:val="0089786B"/>
     <w:rsid w:val="008A050C"/>
     <w:rsid w:val="008A14B2"/>
     <w:rsid w:val="008A18DD"/>
     <w:rsid w:val="008A19C9"/>
     <w:rsid w:val="008A1ECF"/>
     <w:rsid w:val="008A299C"/>
     <w:rsid w:val="008A2A4B"/>
     <w:rsid w:val="008A3285"/>
     <w:rsid w:val="008A3D6A"/>
     <w:rsid w:val="008A4209"/>
     <w:rsid w:val="008A47BF"/>
     <w:rsid w:val="008A5138"/>
     <w:rsid w:val="008A5900"/>
     <w:rsid w:val="008A5D1B"/>
     <w:rsid w:val="008A5FD0"/>
     <w:rsid w:val="008A64EB"/>
     <w:rsid w:val="008A699C"/>
     <w:rsid w:val="008B109A"/>
     <w:rsid w:val="008B142E"/>
@@ -9408,50 +9773,51 @@
     <w:rsid w:val="008B398B"/>
     <w:rsid w:val="008B582A"/>
     <w:rsid w:val="008B5C9B"/>
     <w:rsid w:val="008B5EA1"/>
     <w:rsid w:val="008B61F8"/>
     <w:rsid w:val="008B6765"/>
     <w:rsid w:val="008B6A65"/>
     <w:rsid w:val="008B7BCD"/>
     <w:rsid w:val="008C0209"/>
     <w:rsid w:val="008C1176"/>
     <w:rsid w:val="008C13F7"/>
     <w:rsid w:val="008C27A0"/>
     <w:rsid w:val="008C28E5"/>
     <w:rsid w:val="008C38C7"/>
     <w:rsid w:val="008C3CF9"/>
     <w:rsid w:val="008C4152"/>
     <w:rsid w:val="008C4224"/>
     <w:rsid w:val="008C4BEA"/>
     <w:rsid w:val="008C5F49"/>
     <w:rsid w:val="008C6217"/>
     <w:rsid w:val="008C6EB6"/>
     <w:rsid w:val="008C722E"/>
     <w:rsid w:val="008C7479"/>
     <w:rsid w:val="008C7A43"/>
     <w:rsid w:val="008C7B1B"/>
+    <w:rsid w:val="008C7E57"/>
     <w:rsid w:val="008D10BD"/>
     <w:rsid w:val="008D12FC"/>
     <w:rsid w:val="008D2093"/>
     <w:rsid w:val="008D2CFD"/>
     <w:rsid w:val="008D2F00"/>
     <w:rsid w:val="008D3574"/>
     <w:rsid w:val="008D3D2E"/>
     <w:rsid w:val="008D4DC1"/>
     <w:rsid w:val="008D56BE"/>
     <w:rsid w:val="008D59E3"/>
     <w:rsid w:val="008D5F34"/>
     <w:rsid w:val="008D7602"/>
     <w:rsid w:val="008D7DDB"/>
     <w:rsid w:val="008E005D"/>
     <w:rsid w:val="008E0929"/>
     <w:rsid w:val="008E0BA3"/>
     <w:rsid w:val="008E0CAF"/>
     <w:rsid w:val="008E10DA"/>
     <w:rsid w:val="008E1EEA"/>
     <w:rsid w:val="008E2AC8"/>
     <w:rsid w:val="008E3A28"/>
     <w:rsid w:val="008E432C"/>
     <w:rsid w:val="008E4FAD"/>
     <w:rsid w:val="008E672F"/>
     <w:rsid w:val="008E6B13"/>
@@ -9461,50 +9827,51 @@
     <w:rsid w:val="008F05C2"/>
     <w:rsid w:val="008F11DD"/>
     <w:rsid w:val="008F22E5"/>
     <w:rsid w:val="008F2BAD"/>
     <w:rsid w:val="008F3030"/>
     <w:rsid w:val="008F429B"/>
     <w:rsid w:val="008F469E"/>
     <w:rsid w:val="008F592A"/>
     <w:rsid w:val="008F64CA"/>
     <w:rsid w:val="008F65F5"/>
     <w:rsid w:val="008F66E2"/>
     <w:rsid w:val="008F706E"/>
     <w:rsid w:val="008F73B3"/>
     <w:rsid w:val="00901B2D"/>
     <w:rsid w:val="009021BE"/>
     <w:rsid w:val="009028D8"/>
     <w:rsid w:val="009045B7"/>
     <w:rsid w:val="00904AF6"/>
     <w:rsid w:val="00904B43"/>
     <w:rsid w:val="00905730"/>
     <w:rsid w:val="00905773"/>
     <w:rsid w:val="009059D3"/>
     <w:rsid w:val="00905C11"/>
     <w:rsid w:val="0090635A"/>
     <w:rsid w:val="009066E9"/>
+    <w:rsid w:val="00906A3F"/>
     <w:rsid w:val="00911295"/>
     <w:rsid w:val="009118D5"/>
     <w:rsid w:val="00911BAB"/>
     <w:rsid w:val="00912611"/>
     <w:rsid w:val="00912724"/>
     <w:rsid w:val="00913600"/>
     <w:rsid w:val="0091465E"/>
     <w:rsid w:val="00914BB4"/>
     <w:rsid w:val="00915207"/>
     <w:rsid w:val="0091538C"/>
     <w:rsid w:val="0091646D"/>
     <w:rsid w:val="009167E8"/>
     <w:rsid w:val="00917DB6"/>
     <w:rsid w:val="00920060"/>
     <w:rsid w:val="009202FC"/>
     <w:rsid w:val="00920728"/>
     <w:rsid w:val="00921113"/>
     <w:rsid w:val="0092187B"/>
     <w:rsid w:val="00922488"/>
     <w:rsid w:val="00922EC4"/>
     <w:rsid w:val="009237C2"/>
     <w:rsid w:val="0092401D"/>
     <w:rsid w:val="00924108"/>
     <w:rsid w:val="0092461A"/>
     <w:rsid w:val="00925172"/>
@@ -9548,50 +9915,51 @@
     <w:rsid w:val="00946B81"/>
     <w:rsid w:val="00946CCB"/>
     <w:rsid w:val="009475BA"/>
     <w:rsid w:val="009504E5"/>
     <w:rsid w:val="0095089C"/>
     <w:rsid w:val="00950AE5"/>
     <w:rsid w:val="00951454"/>
     <w:rsid w:val="00952C8E"/>
     <w:rsid w:val="00952DAE"/>
     <w:rsid w:val="00952EF5"/>
     <w:rsid w:val="0095378F"/>
     <w:rsid w:val="00953979"/>
     <w:rsid w:val="009543DD"/>
     <w:rsid w:val="00954D6B"/>
     <w:rsid w:val="00955483"/>
     <w:rsid w:val="0095612A"/>
     <w:rsid w:val="00956C43"/>
     <w:rsid w:val="00956F98"/>
     <w:rsid w:val="009604E4"/>
     <w:rsid w:val="009617A6"/>
     <w:rsid w:val="00961A4C"/>
     <w:rsid w:val="00962138"/>
     <w:rsid w:val="00962AD8"/>
     <w:rsid w:val="009632E9"/>
     <w:rsid w:val="009632F3"/>
+    <w:rsid w:val="00963EA7"/>
     <w:rsid w:val="009640D8"/>
     <w:rsid w:val="00966738"/>
     <w:rsid w:val="00966AFC"/>
     <w:rsid w:val="009673A0"/>
     <w:rsid w:val="0097008C"/>
     <w:rsid w:val="009702B9"/>
     <w:rsid w:val="00970E55"/>
     <w:rsid w:val="00971278"/>
     <w:rsid w:val="00971A50"/>
     <w:rsid w:val="009725A8"/>
     <w:rsid w:val="009725B6"/>
     <w:rsid w:val="00973E3D"/>
     <w:rsid w:val="00974896"/>
     <w:rsid w:val="00974B3E"/>
     <w:rsid w:val="00974D9E"/>
     <w:rsid w:val="00974FB9"/>
     <w:rsid w:val="00975F96"/>
     <w:rsid w:val="00976382"/>
     <w:rsid w:val="00976695"/>
     <w:rsid w:val="00976D7B"/>
     <w:rsid w:val="009777BB"/>
     <w:rsid w:val="009803B5"/>
     <w:rsid w:val="00981BAA"/>
     <w:rsid w:val="00981D27"/>
     <w:rsid w:val="009823ED"/>
@@ -9682,85 +10050,87 @@
     <w:rsid w:val="009E6084"/>
     <w:rsid w:val="009E6912"/>
     <w:rsid w:val="009E696A"/>
     <w:rsid w:val="009E6CBC"/>
     <w:rsid w:val="009E751D"/>
     <w:rsid w:val="009E7E9A"/>
     <w:rsid w:val="009F40BF"/>
     <w:rsid w:val="009F415E"/>
     <w:rsid w:val="009F4990"/>
     <w:rsid w:val="009F539C"/>
     <w:rsid w:val="009F57E1"/>
     <w:rsid w:val="009F6434"/>
     <w:rsid w:val="009F6AFE"/>
     <w:rsid w:val="009F6E15"/>
     <w:rsid w:val="00A00E0E"/>
     <w:rsid w:val="00A011C5"/>
     <w:rsid w:val="00A02115"/>
     <w:rsid w:val="00A03878"/>
     <w:rsid w:val="00A03F37"/>
     <w:rsid w:val="00A0451C"/>
     <w:rsid w:val="00A04994"/>
     <w:rsid w:val="00A04A7F"/>
     <w:rsid w:val="00A04F87"/>
     <w:rsid w:val="00A0561A"/>
     <w:rsid w:val="00A07CD6"/>
+    <w:rsid w:val="00A10184"/>
     <w:rsid w:val="00A10252"/>
     <w:rsid w:val="00A10520"/>
     <w:rsid w:val="00A1194D"/>
     <w:rsid w:val="00A119A1"/>
     <w:rsid w:val="00A12881"/>
     <w:rsid w:val="00A13168"/>
     <w:rsid w:val="00A163D1"/>
     <w:rsid w:val="00A16D57"/>
     <w:rsid w:val="00A16FBF"/>
     <w:rsid w:val="00A17146"/>
     <w:rsid w:val="00A17F71"/>
     <w:rsid w:val="00A20BF3"/>
     <w:rsid w:val="00A20D57"/>
     <w:rsid w:val="00A21033"/>
     <w:rsid w:val="00A21BE7"/>
     <w:rsid w:val="00A21ED7"/>
     <w:rsid w:val="00A2202D"/>
     <w:rsid w:val="00A23087"/>
     <w:rsid w:val="00A23F7B"/>
     <w:rsid w:val="00A241D8"/>
     <w:rsid w:val="00A24AE6"/>
     <w:rsid w:val="00A25DDB"/>
     <w:rsid w:val="00A27265"/>
     <w:rsid w:val="00A27DE0"/>
     <w:rsid w:val="00A301E5"/>
     <w:rsid w:val="00A30A16"/>
     <w:rsid w:val="00A30CE6"/>
     <w:rsid w:val="00A310AB"/>
     <w:rsid w:val="00A31280"/>
     <w:rsid w:val="00A3143C"/>
     <w:rsid w:val="00A32B7D"/>
     <w:rsid w:val="00A32E42"/>
     <w:rsid w:val="00A33434"/>
     <w:rsid w:val="00A33C6F"/>
     <w:rsid w:val="00A35153"/>
+    <w:rsid w:val="00A35164"/>
     <w:rsid w:val="00A36933"/>
     <w:rsid w:val="00A37315"/>
     <w:rsid w:val="00A3751D"/>
     <w:rsid w:val="00A37D4E"/>
     <w:rsid w:val="00A41997"/>
     <w:rsid w:val="00A419D5"/>
     <w:rsid w:val="00A41F60"/>
     <w:rsid w:val="00A4255B"/>
     <w:rsid w:val="00A43242"/>
     <w:rsid w:val="00A439DF"/>
     <w:rsid w:val="00A439E3"/>
     <w:rsid w:val="00A44E6B"/>
     <w:rsid w:val="00A4505F"/>
     <w:rsid w:val="00A454B3"/>
     <w:rsid w:val="00A462BA"/>
     <w:rsid w:val="00A47169"/>
     <w:rsid w:val="00A5002C"/>
     <w:rsid w:val="00A5071A"/>
     <w:rsid w:val="00A50BE2"/>
     <w:rsid w:val="00A53F93"/>
     <w:rsid w:val="00A53FF2"/>
     <w:rsid w:val="00A543AE"/>
     <w:rsid w:val="00A548B8"/>
     <w:rsid w:val="00A551C6"/>
     <w:rsid w:val="00A562F3"/>
@@ -9782,50 +10152,51 @@
     <w:rsid w:val="00A6481B"/>
     <w:rsid w:val="00A665D8"/>
     <w:rsid w:val="00A66EA1"/>
     <w:rsid w:val="00A67088"/>
     <w:rsid w:val="00A67223"/>
     <w:rsid w:val="00A67944"/>
     <w:rsid w:val="00A67E65"/>
     <w:rsid w:val="00A67F49"/>
     <w:rsid w:val="00A70208"/>
     <w:rsid w:val="00A706BE"/>
     <w:rsid w:val="00A70C27"/>
     <w:rsid w:val="00A716E7"/>
     <w:rsid w:val="00A7179F"/>
     <w:rsid w:val="00A71F87"/>
     <w:rsid w:val="00A726D8"/>
     <w:rsid w:val="00A732A6"/>
     <w:rsid w:val="00A75569"/>
     <w:rsid w:val="00A80572"/>
     <w:rsid w:val="00A80E49"/>
     <w:rsid w:val="00A818D1"/>
     <w:rsid w:val="00A81D7B"/>
     <w:rsid w:val="00A843BC"/>
     <w:rsid w:val="00A84818"/>
     <w:rsid w:val="00A850E5"/>
     <w:rsid w:val="00A852A0"/>
+    <w:rsid w:val="00A8635C"/>
     <w:rsid w:val="00A86449"/>
     <w:rsid w:val="00A87653"/>
     <w:rsid w:val="00A90779"/>
     <w:rsid w:val="00A90B5B"/>
     <w:rsid w:val="00A90F15"/>
     <w:rsid w:val="00A91748"/>
     <w:rsid w:val="00A91B1D"/>
     <w:rsid w:val="00A930B9"/>
     <w:rsid w:val="00A93751"/>
     <w:rsid w:val="00A94552"/>
     <w:rsid w:val="00A95097"/>
     <w:rsid w:val="00A963DE"/>
     <w:rsid w:val="00A96573"/>
     <w:rsid w:val="00A969B4"/>
     <w:rsid w:val="00A97829"/>
     <w:rsid w:val="00A97B59"/>
     <w:rsid w:val="00AA1EC9"/>
     <w:rsid w:val="00AA2361"/>
     <w:rsid w:val="00AA26BF"/>
     <w:rsid w:val="00AA27B3"/>
     <w:rsid w:val="00AA2C4F"/>
     <w:rsid w:val="00AA30A6"/>
     <w:rsid w:val="00AA32D4"/>
     <w:rsid w:val="00AA35C7"/>
     <w:rsid w:val="00AA377F"/>
@@ -9863,50 +10234,51 @@
     <w:rsid w:val="00AD2DE6"/>
     <w:rsid w:val="00AD30CB"/>
     <w:rsid w:val="00AD3AE5"/>
     <w:rsid w:val="00AD4463"/>
     <w:rsid w:val="00AD45C5"/>
     <w:rsid w:val="00AD635E"/>
     <w:rsid w:val="00AD6611"/>
     <w:rsid w:val="00AD71BA"/>
     <w:rsid w:val="00AD737F"/>
     <w:rsid w:val="00AD7DCD"/>
     <w:rsid w:val="00AD7FF3"/>
     <w:rsid w:val="00AE019C"/>
     <w:rsid w:val="00AE0B42"/>
     <w:rsid w:val="00AE0B45"/>
     <w:rsid w:val="00AE1A6F"/>
     <w:rsid w:val="00AE1D40"/>
     <w:rsid w:val="00AE23EA"/>
     <w:rsid w:val="00AE2660"/>
     <w:rsid w:val="00AE31BA"/>
     <w:rsid w:val="00AE36E4"/>
     <w:rsid w:val="00AE44E2"/>
     <w:rsid w:val="00AE462A"/>
     <w:rsid w:val="00AE4AB5"/>
     <w:rsid w:val="00AE578A"/>
     <w:rsid w:val="00AE6BAE"/>
+    <w:rsid w:val="00AE6E6F"/>
     <w:rsid w:val="00AE7450"/>
     <w:rsid w:val="00AE76D5"/>
     <w:rsid w:val="00AF116F"/>
     <w:rsid w:val="00AF21A3"/>
     <w:rsid w:val="00AF3228"/>
     <w:rsid w:val="00AF3A63"/>
     <w:rsid w:val="00AF3B29"/>
     <w:rsid w:val="00AF3F0F"/>
     <w:rsid w:val="00AF4408"/>
     <w:rsid w:val="00AF6B7F"/>
     <w:rsid w:val="00AF6CAF"/>
     <w:rsid w:val="00AF750C"/>
     <w:rsid w:val="00AF7529"/>
     <w:rsid w:val="00AF7F16"/>
     <w:rsid w:val="00B00568"/>
     <w:rsid w:val="00B00BB9"/>
     <w:rsid w:val="00B00FAF"/>
     <w:rsid w:val="00B01230"/>
     <w:rsid w:val="00B01295"/>
     <w:rsid w:val="00B0165A"/>
     <w:rsid w:val="00B0293B"/>
     <w:rsid w:val="00B02C99"/>
     <w:rsid w:val="00B02F83"/>
     <w:rsid w:val="00B0323F"/>
     <w:rsid w:val="00B0337D"/>
@@ -9998,79 +10370,82 @@
     <w:rsid w:val="00B72D3E"/>
     <w:rsid w:val="00B72F14"/>
     <w:rsid w:val="00B73E80"/>
     <w:rsid w:val="00B746FA"/>
     <w:rsid w:val="00B74FC8"/>
     <w:rsid w:val="00B754A6"/>
     <w:rsid w:val="00B75982"/>
     <w:rsid w:val="00B7633C"/>
     <w:rsid w:val="00B765E3"/>
     <w:rsid w:val="00B7663E"/>
     <w:rsid w:val="00B7714F"/>
     <w:rsid w:val="00B778B7"/>
     <w:rsid w:val="00B80F4B"/>
     <w:rsid w:val="00B820DB"/>
     <w:rsid w:val="00B8310F"/>
     <w:rsid w:val="00B8328B"/>
     <w:rsid w:val="00B850D9"/>
     <w:rsid w:val="00B86D26"/>
     <w:rsid w:val="00B87990"/>
     <w:rsid w:val="00B87ED2"/>
     <w:rsid w:val="00B91348"/>
     <w:rsid w:val="00B91910"/>
     <w:rsid w:val="00B92583"/>
     <w:rsid w:val="00B935AC"/>
     <w:rsid w:val="00B94261"/>
+    <w:rsid w:val="00B95067"/>
     <w:rsid w:val="00B962FA"/>
     <w:rsid w:val="00B96B1C"/>
     <w:rsid w:val="00B972D8"/>
     <w:rsid w:val="00B975EA"/>
     <w:rsid w:val="00B977F0"/>
     <w:rsid w:val="00B97FF5"/>
     <w:rsid w:val="00BA2814"/>
     <w:rsid w:val="00BA30F1"/>
     <w:rsid w:val="00BA3780"/>
     <w:rsid w:val="00BA4679"/>
     <w:rsid w:val="00BA4773"/>
     <w:rsid w:val="00BA63EB"/>
     <w:rsid w:val="00BA674E"/>
     <w:rsid w:val="00BA6F42"/>
     <w:rsid w:val="00BA7935"/>
     <w:rsid w:val="00BB0CBD"/>
     <w:rsid w:val="00BB122C"/>
     <w:rsid w:val="00BB141C"/>
     <w:rsid w:val="00BB1F41"/>
     <w:rsid w:val="00BB2845"/>
     <w:rsid w:val="00BB331D"/>
     <w:rsid w:val="00BB564F"/>
     <w:rsid w:val="00BB5985"/>
     <w:rsid w:val="00BB5D4A"/>
     <w:rsid w:val="00BB6A27"/>
     <w:rsid w:val="00BB7EAF"/>
+    <w:rsid w:val="00BC026C"/>
     <w:rsid w:val="00BC0426"/>
     <w:rsid w:val="00BC0917"/>
     <w:rsid w:val="00BC0A9B"/>
+    <w:rsid w:val="00BC0FA3"/>
     <w:rsid w:val="00BC14B9"/>
     <w:rsid w:val="00BC157A"/>
     <w:rsid w:val="00BC209D"/>
     <w:rsid w:val="00BC20E6"/>
     <w:rsid w:val="00BC2175"/>
     <w:rsid w:val="00BC2585"/>
     <w:rsid w:val="00BC30B3"/>
     <w:rsid w:val="00BC39E6"/>
     <w:rsid w:val="00BC4383"/>
     <w:rsid w:val="00BC4C8E"/>
     <w:rsid w:val="00BC4F29"/>
     <w:rsid w:val="00BC5246"/>
     <w:rsid w:val="00BC6781"/>
     <w:rsid w:val="00BC7672"/>
     <w:rsid w:val="00BC7859"/>
     <w:rsid w:val="00BC7DF6"/>
     <w:rsid w:val="00BC7F2E"/>
     <w:rsid w:val="00BD0559"/>
     <w:rsid w:val="00BD0A93"/>
     <w:rsid w:val="00BD0D40"/>
     <w:rsid w:val="00BD188B"/>
     <w:rsid w:val="00BD3ECE"/>
     <w:rsid w:val="00BD3FEC"/>
     <w:rsid w:val="00BD42FD"/>
     <w:rsid w:val="00BD4FF8"/>
@@ -10127,53 +10502,55 @@
     <w:rsid w:val="00C20FDF"/>
     <w:rsid w:val="00C218A4"/>
     <w:rsid w:val="00C227CE"/>
     <w:rsid w:val="00C2302E"/>
     <w:rsid w:val="00C23C80"/>
     <w:rsid w:val="00C23ED1"/>
     <w:rsid w:val="00C2562A"/>
     <w:rsid w:val="00C277D8"/>
     <w:rsid w:val="00C27BF7"/>
     <w:rsid w:val="00C27FCF"/>
     <w:rsid w:val="00C3042E"/>
     <w:rsid w:val="00C306FC"/>
     <w:rsid w:val="00C32129"/>
     <w:rsid w:val="00C32353"/>
     <w:rsid w:val="00C32F15"/>
     <w:rsid w:val="00C346E2"/>
     <w:rsid w:val="00C35FCA"/>
     <w:rsid w:val="00C36E1A"/>
     <w:rsid w:val="00C371F5"/>
     <w:rsid w:val="00C374F1"/>
     <w:rsid w:val="00C4027F"/>
     <w:rsid w:val="00C40ADF"/>
     <w:rsid w:val="00C414A6"/>
     <w:rsid w:val="00C422D2"/>
     <w:rsid w:val="00C4298A"/>
+    <w:rsid w:val="00C441D7"/>
     <w:rsid w:val="00C44E0F"/>
     <w:rsid w:val="00C45725"/>
     <w:rsid w:val="00C45852"/>
+    <w:rsid w:val="00C46993"/>
     <w:rsid w:val="00C46DAF"/>
     <w:rsid w:val="00C4728E"/>
     <w:rsid w:val="00C5022E"/>
     <w:rsid w:val="00C506A5"/>
     <w:rsid w:val="00C513CA"/>
     <w:rsid w:val="00C51FB8"/>
     <w:rsid w:val="00C52351"/>
     <w:rsid w:val="00C524F6"/>
     <w:rsid w:val="00C53747"/>
     <w:rsid w:val="00C53CC0"/>
     <w:rsid w:val="00C53E4F"/>
     <w:rsid w:val="00C53E6E"/>
     <w:rsid w:val="00C542BF"/>
     <w:rsid w:val="00C5571D"/>
     <w:rsid w:val="00C56F01"/>
     <w:rsid w:val="00C5712B"/>
     <w:rsid w:val="00C5722D"/>
     <w:rsid w:val="00C60567"/>
     <w:rsid w:val="00C60619"/>
     <w:rsid w:val="00C609B6"/>
     <w:rsid w:val="00C61083"/>
     <w:rsid w:val="00C6134B"/>
     <w:rsid w:val="00C61C4F"/>
     <w:rsid w:val="00C62700"/>
     <w:rsid w:val="00C6277B"/>
@@ -10199,62 +10576,64 @@
     <w:rsid w:val="00C7761D"/>
     <w:rsid w:val="00C77D4A"/>
     <w:rsid w:val="00C801D4"/>
     <w:rsid w:val="00C80299"/>
     <w:rsid w:val="00C811AC"/>
     <w:rsid w:val="00C819C8"/>
     <w:rsid w:val="00C81A35"/>
     <w:rsid w:val="00C8209B"/>
     <w:rsid w:val="00C83E48"/>
     <w:rsid w:val="00C847DA"/>
     <w:rsid w:val="00C84D82"/>
     <w:rsid w:val="00C91381"/>
     <w:rsid w:val="00C9285D"/>
     <w:rsid w:val="00C92CF7"/>
     <w:rsid w:val="00C93874"/>
     <w:rsid w:val="00C93EA3"/>
     <w:rsid w:val="00C94837"/>
     <w:rsid w:val="00C96E38"/>
     <w:rsid w:val="00C9712A"/>
     <w:rsid w:val="00C976F6"/>
     <w:rsid w:val="00CA07D5"/>
     <w:rsid w:val="00CA08EC"/>
     <w:rsid w:val="00CA0AB3"/>
     <w:rsid w:val="00CA3122"/>
     <w:rsid w:val="00CA363B"/>
+    <w:rsid w:val="00CA40F8"/>
     <w:rsid w:val="00CA43F3"/>
     <w:rsid w:val="00CA5806"/>
     <w:rsid w:val="00CA653A"/>
     <w:rsid w:val="00CA6F62"/>
     <w:rsid w:val="00CA75B0"/>
     <w:rsid w:val="00CA792C"/>
     <w:rsid w:val="00CB014F"/>
     <w:rsid w:val="00CB1696"/>
     <w:rsid w:val="00CB1E2D"/>
     <w:rsid w:val="00CB1EBC"/>
     <w:rsid w:val="00CB2012"/>
     <w:rsid w:val="00CB2247"/>
+    <w:rsid w:val="00CB5AF3"/>
     <w:rsid w:val="00CB5E9A"/>
     <w:rsid w:val="00CB6397"/>
     <w:rsid w:val="00CB6551"/>
     <w:rsid w:val="00CB6C51"/>
     <w:rsid w:val="00CB7672"/>
     <w:rsid w:val="00CC09CB"/>
     <w:rsid w:val="00CC2847"/>
     <w:rsid w:val="00CC286A"/>
     <w:rsid w:val="00CC2923"/>
     <w:rsid w:val="00CC2D4A"/>
     <w:rsid w:val="00CC40DB"/>
     <w:rsid w:val="00CC4350"/>
     <w:rsid w:val="00CC4580"/>
     <w:rsid w:val="00CC47BB"/>
     <w:rsid w:val="00CC54A3"/>
     <w:rsid w:val="00CC59B9"/>
     <w:rsid w:val="00CC5EB5"/>
     <w:rsid w:val="00CC7A80"/>
     <w:rsid w:val="00CD0416"/>
     <w:rsid w:val="00CD2A68"/>
     <w:rsid w:val="00CD3157"/>
     <w:rsid w:val="00CD3877"/>
     <w:rsid w:val="00CD629F"/>
     <w:rsid w:val="00CD6DC0"/>
     <w:rsid w:val="00CD7114"/>
@@ -10290,69 +10669,72 @@
     <w:rsid w:val="00CF520C"/>
     <w:rsid w:val="00CF5653"/>
     <w:rsid w:val="00CF5B21"/>
     <w:rsid w:val="00CF5D8A"/>
     <w:rsid w:val="00CF5E56"/>
     <w:rsid w:val="00CF64B3"/>
     <w:rsid w:val="00CF6D7C"/>
     <w:rsid w:val="00CF7C79"/>
     <w:rsid w:val="00CF7CE7"/>
     <w:rsid w:val="00D0038C"/>
     <w:rsid w:val="00D006EE"/>
     <w:rsid w:val="00D00AF9"/>
     <w:rsid w:val="00D016E8"/>
     <w:rsid w:val="00D016EB"/>
     <w:rsid w:val="00D01873"/>
     <w:rsid w:val="00D02A77"/>
     <w:rsid w:val="00D03DD3"/>
     <w:rsid w:val="00D04063"/>
     <w:rsid w:val="00D04B32"/>
     <w:rsid w:val="00D0559A"/>
     <w:rsid w:val="00D0658B"/>
     <w:rsid w:val="00D06A07"/>
     <w:rsid w:val="00D072B2"/>
     <w:rsid w:val="00D07A95"/>
     <w:rsid w:val="00D07CC1"/>
+    <w:rsid w:val="00D07CE2"/>
     <w:rsid w:val="00D10262"/>
     <w:rsid w:val="00D12E3A"/>
     <w:rsid w:val="00D14016"/>
     <w:rsid w:val="00D15465"/>
     <w:rsid w:val="00D15B92"/>
     <w:rsid w:val="00D15D87"/>
     <w:rsid w:val="00D16E82"/>
     <w:rsid w:val="00D20D89"/>
     <w:rsid w:val="00D2141E"/>
     <w:rsid w:val="00D215B0"/>
     <w:rsid w:val="00D22255"/>
     <w:rsid w:val="00D225FE"/>
+    <w:rsid w:val="00D23A2D"/>
     <w:rsid w:val="00D246C0"/>
     <w:rsid w:val="00D24768"/>
     <w:rsid w:val="00D258E9"/>
     <w:rsid w:val="00D264A9"/>
     <w:rsid w:val="00D30DAE"/>
     <w:rsid w:val="00D31018"/>
     <w:rsid w:val="00D31124"/>
+    <w:rsid w:val="00D315F2"/>
     <w:rsid w:val="00D3162B"/>
     <w:rsid w:val="00D322CE"/>
     <w:rsid w:val="00D338AA"/>
     <w:rsid w:val="00D33BC4"/>
     <w:rsid w:val="00D33F8A"/>
     <w:rsid w:val="00D34472"/>
     <w:rsid w:val="00D3486F"/>
     <w:rsid w:val="00D35AB1"/>
     <w:rsid w:val="00D36B81"/>
     <w:rsid w:val="00D36E39"/>
     <w:rsid w:val="00D37790"/>
     <w:rsid w:val="00D37DBA"/>
     <w:rsid w:val="00D4002B"/>
     <w:rsid w:val="00D401EE"/>
     <w:rsid w:val="00D40238"/>
     <w:rsid w:val="00D40497"/>
     <w:rsid w:val="00D404C7"/>
     <w:rsid w:val="00D407F8"/>
     <w:rsid w:val="00D40823"/>
     <w:rsid w:val="00D40D4E"/>
     <w:rsid w:val="00D41797"/>
     <w:rsid w:val="00D41B3B"/>
     <w:rsid w:val="00D42D55"/>
     <w:rsid w:val="00D44E7C"/>
     <w:rsid w:val="00D47746"/>
@@ -10381,262 +10763,276 @@
     <w:rsid w:val="00D64947"/>
     <w:rsid w:val="00D652F9"/>
     <w:rsid w:val="00D66B39"/>
     <w:rsid w:val="00D67AA7"/>
     <w:rsid w:val="00D70584"/>
     <w:rsid w:val="00D7203C"/>
     <w:rsid w:val="00D724FA"/>
     <w:rsid w:val="00D732FA"/>
     <w:rsid w:val="00D737A3"/>
     <w:rsid w:val="00D738D9"/>
     <w:rsid w:val="00D75CC7"/>
     <w:rsid w:val="00D75CDF"/>
     <w:rsid w:val="00D7673A"/>
     <w:rsid w:val="00D779F6"/>
     <w:rsid w:val="00D81665"/>
     <w:rsid w:val="00D82772"/>
     <w:rsid w:val="00D82955"/>
     <w:rsid w:val="00D82DB1"/>
     <w:rsid w:val="00D82FFD"/>
     <w:rsid w:val="00D832FC"/>
     <w:rsid w:val="00D834AC"/>
     <w:rsid w:val="00D8353F"/>
     <w:rsid w:val="00D837D5"/>
     <w:rsid w:val="00D8408E"/>
     <w:rsid w:val="00D850FB"/>
+    <w:rsid w:val="00D859EA"/>
     <w:rsid w:val="00D86A91"/>
     <w:rsid w:val="00D86DA3"/>
     <w:rsid w:val="00D86FC5"/>
     <w:rsid w:val="00D91DB7"/>
     <w:rsid w:val="00D91DD1"/>
     <w:rsid w:val="00D92702"/>
     <w:rsid w:val="00D92919"/>
     <w:rsid w:val="00D93114"/>
     <w:rsid w:val="00D93758"/>
     <w:rsid w:val="00D941EA"/>
     <w:rsid w:val="00D9435C"/>
     <w:rsid w:val="00D94F6E"/>
     <w:rsid w:val="00D957DC"/>
     <w:rsid w:val="00D95BD9"/>
     <w:rsid w:val="00D95CA2"/>
+    <w:rsid w:val="00D9694C"/>
     <w:rsid w:val="00D97839"/>
     <w:rsid w:val="00D97BBB"/>
     <w:rsid w:val="00D97C06"/>
     <w:rsid w:val="00DA017E"/>
+    <w:rsid w:val="00DA029E"/>
     <w:rsid w:val="00DA05D2"/>
     <w:rsid w:val="00DA0FB4"/>
     <w:rsid w:val="00DA1413"/>
     <w:rsid w:val="00DA25BA"/>
     <w:rsid w:val="00DA2BA0"/>
     <w:rsid w:val="00DA336A"/>
     <w:rsid w:val="00DA3C7D"/>
     <w:rsid w:val="00DA4514"/>
     <w:rsid w:val="00DA5805"/>
     <w:rsid w:val="00DA5D76"/>
     <w:rsid w:val="00DA6368"/>
     <w:rsid w:val="00DA6536"/>
     <w:rsid w:val="00DA67BC"/>
     <w:rsid w:val="00DA6C87"/>
     <w:rsid w:val="00DA6CF3"/>
     <w:rsid w:val="00DA7424"/>
     <w:rsid w:val="00DA79D3"/>
     <w:rsid w:val="00DA7B74"/>
     <w:rsid w:val="00DB13E2"/>
     <w:rsid w:val="00DB15AB"/>
     <w:rsid w:val="00DB15EC"/>
     <w:rsid w:val="00DB3219"/>
     <w:rsid w:val="00DB33DC"/>
     <w:rsid w:val="00DB4AE0"/>
     <w:rsid w:val="00DB63A0"/>
     <w:rsid w:val="00DB6A17"/>
     <w:rsid w:val="00DB6C7D"/>
+    <w:rsid w:val="00DB7CC2"/>
     <w:rsid w:val="00DB7D8D"/>
     <w:rsid w:val="00DC0CB8"/>
     <w:rsid w:val="00DC111E"/>
     <w:rsid w:val="00DC11AD"/>
     <w:rsid w:val="00DC23F3"/>
     <w:rsid w:val="00DC28CF"/>
     <w:rsid w:val="00DC2CA3"/>
     <w:rsid w:val="00DC3079"/>
     <w:rsid w:val="00DC3232"/>
     <w:rsid w:val="00DC3A0A"/>
     <w:rsid w:val="00DC4D75"/>
     <w:rsid w:val="00DC5107"/>
     <w:rsid w:val="00DC52C0"/>
     <w:rsid w:val="00DC6246"/>
     <w:rsid w:val="00DC6350"/>
     <w:rsid w:val="00DC67C6"/>
     <w:rsid w:val="00DC7DF6"/>
     <w:rsid w:val="00DD1117"/>
     <w:rsid w:val="00DD1344"/>
     <w:rsid w:val="00DD180F"/>
     <w:rsid w:val="00DD1AF6"/>
     <w:rsid w:val="00DD1BCC"/>
     <w:rsid w:val="00DD2143"/>
+    <w:rsid w:val="00DD2DA4"/>
     <w:rsid w:val="00DD3255"/>
     <w:rsid w:val="00DD353E"/>
     <w:rsid w:val="00DD46A3"/>
     <w:rsid w:val="00DD4C97"/>
     <w:rsid w:val="00DD507A"/>
     <w:rsid w:val="00DD52D7"/>
     <w:rsid w:val="00DD531F"/>
     <w:rsid w:val="00DD5EBA"/>
     <w:rsid w:val="00DD672F"/>
     <w:rsid w:val="00DE1176"/>
+    <w:rsid w:val="00DE3ACE"/>
     <w:rsid w:val="00DE49D4"/>
     <w:rsid w:val="00DE6FD8"/>
     <w:rsid w:val="00DE748E"/>
+    <w:rsid w:val="00DF0050"/>
     <w:rsid w:val="00DF0CB8"/>
     <w:rsid w:val="00DF0DD6"/>
     <w:rsid w:val="00DF129D"/>
     <w:rsid w:val="00DF2E5C"/>
     <w:rsid w:val="00DF3005"/>
     <w:rsid w:val="00DF3C68"/>
     <w:rsid w:val="00DF4207"/>
+    <w:rsid w:val="00DF4715"/>
     <w:rsid w:val="00DF478E"/>
     <w:rsid w:val="00DF49DC"/>
     <w:rsid w:val="00DF5C8F"/>
     <w:rsid w:val="00DF60F7"/>
     <w:rsid w:val="00DF6A30"/>
     <w:rsid w:val="00DF7D8C"/>
     <w:rsid w:val="00E00383"/>
     <w:rsid w:val="00E01B2F"/>
     <w:rsid w:val="00E024C1"/>
     <w:rsid w:val="00E0393D"/>
     <w:rsid w:val="00E03957"/>
     <w:rsid w:val="00E03FE1"/>
     <w:rsid w:val="00E042F8"/>
     <w:rsid w:val="00E04828"/>
     <w:rsid w:val="00E04AE7"/>
     <w:rsid w:val="00E04E34"/>
     <w:rsid w:val="00E060DD"/>
     <w:rsid w:val="00E06161"/>
     <w:rsid w:val="00E06430"/>
     <w:rsid w:val="00E07F60"/>
     <w:rsid w:val="00E10EC6"/>
     <w:rsid w:val="00E11DED"/>
     <w:rsid w:val="00E1224F"/>
     <w:rsid w:val="00E12F7F"/>
     <w:rsid w:val="00E13311"/>
     <w:rsid w:val="00E13392"/>
     <w:rsid w:val="00E13569"/>
     <w:rsid w:val="00E1359F"/>
     <w:rsid w:val="00E141E4"/>
     <w:rsid w:val="00E148EE"/>
     <w:rsid w:val="00E14DE8"/>
     <w:rsid w:val="00E1518D"/>
     <w:rsid w:val="00E15281"/>
     <w:rsid w:val="00E1668B"/>
+    <w:rsid w:val="00E16E31"/>
     <w:rsid w:val="00E1736C"/>
     <w:rsid w:val="00E20BDF"/>
     <w:rsid w:val="00E2132C"/>
     <w:rsid w:val="00E2168B"/>
     <w:rsid w:val="00E22525"/>
     <w:rsid w:val="00E22C0D"/>
     <w:rsid w:val="00E23196"/>
     <w:rsid w:val="00E23F5A"/>
     <w:rsid w:val="00E24911"/>
     <w:rsid w:val="00E249D8"/>
     <w:rsid w:val="00E24AAA"/>
     <w:rsid w:val="00E26595"/>
     <w:rsid w:val="00E27ED9"/>
     <w:rsid w:val="00E301F4"/>
     <w:rsid w:val="00E31011"/>
+    <w:rsid w:val="00E3190B"/>
     <w:rsid w:val="00E332A8"/>
     <w:rsid w:val="00E334FC"/>
     <w:rsid w:val="00E34042"/>
     <w:rsid w:val="00E34DFE"/>
     <w:rsid w:val="00E3558D"/>
     <w:rsid w:val="00E3576C"/>
+    <w:rsid w:val="00E37C69"/>
     <w:rsid w:val="00E4019F"/>
     <w:rsid w:val="00E4056F"/>
     <w:rsid w:val="00E420C9"/>
     <w:rsid w:val="00E4388D"/>
     <w:rsid w:val="00E44C71"/>
+    <w:rsid w:val="00E44DDE"/>
     <w:rsid w:val="00E4538E"/>
     <w:rsid w:val="00E457A0"/>
     <w:rsid w:val="00E50B9B"/>
     <w:rsid w:val="00E5234F"/>
     <w:rsid w:val="00E53341"/>
     <w:rsid w:val="00E53C72"/>
     <w:rsid w:val="00E55A15"/>
     <w:rsid w:val="00E561B2"/>
     <w:rsid w:val="00E5669E"/>
     <w:rsid w:val="00E56E30"/>
     <w:rsid w:val="00E574E5"/>
     <w:rsid w:val="00E57DCC"/>
     <w:rsid w:val="00E60F8E"/>
     <w:rsid w:val="00E616B6"/>
     <w:rsid w:val="00E61BAC"/>
     <w:rsid w:val="00E624C6"/>
     <w:rsid w:val="00E62A4C"/>
     <w:rsid w:val="00E63523"/>
     <w:rsid w:val="00E64973"/>
     <w:rsid w:val="00E64FBA"/>
     <w:rsid w:val="00E651C9"/>
     <w:rsid w:val="00E6570A"/>
+    <w:rsid w:val="00E66410"/>
     <w:rsid w:val="00E670B0"/>
     <w:rsid w:val="00E6718B"/>
     <w:rsid w:val="00E67CED"/>
     <w:rsid w:val="00E70234"/>
     <w:rsid w:val="00E702FC"/>
     <w:rsid w:val="00E703AC"/>
     <w:rsid w:val="00E73925"/>
     <w:rsid w:val="00E7429E"/>
     <w:rsid w:val="00E74359"/>
     <w:rsid w:val="00E75981"/>
     <w:rsid w:val="00E76676"/>
     <w:rsid w:val="00E77196"/>
     <w:rsid w:val="00E81A9B"/>
     <w:rsid w:val="00E81D2A"/>
     <w:rsid w:val="00E823D8"/>
     <w:rsid w:val="00E8564B"/>
     <w:rsid w:val="00E860DD"/>
     <w:rsid w:val="00E90F83"/>
     <w:rsid w:val="00E91451"/>
     <w:rsid w:val="00E91832"/>
     <w:rsid w:val="00E92B14"/>
     <w:rsid w:val="00E943BD"/>
     <w:rsid w:val="00E95235"/>
     <w:rsid w:val="00E9536F"/>
     <w:rsid w:val="00E957EF"/>
     <w:rsid w:val="00E95E0C"/>
     <w:rsid w:val="00E9631C"/>
     <w:rsid w:val="00E96545"/>
     <w:rsid w:val="00EA0069"/>
     <w:rsid w:val="00EA0627"/>
     <w:rsid w:val="00EA0B8E"/>
     <w:rsid w:val="00EA19A0"/>
     <w:rsid w:val="00EA303A"/>
     <w:rsid w:val="00EA34A1"/>
     <w:rsid w:val="00EA36E0"/>
     <w:rsid w:val="00EA380A"/>
     <w:rsid w:val="00EA3CF9"/>
     <w:rsid w:val="00EA3DBD"/>
     <w:rsid w:val="00EA4467"/>
     <w:rsid w:val="00EA48B7"/>
     <w:rsid w:val="00EA54B3"/>
+    <w:rsid w:val="00EA5D7D"/>
     <w:rsid w:val="00EA5E6D"/>
     <w:rsid w:val="00EA6336"/>
     <w:rsid w:val="00EA6FF5"/>
     <w:rsid w:val="00EA7B99"/>
     <w:rsid w:val="00EB0A5A"/>
     <w:rsid w:val="00EB1A10"/>
     <w:rsid w:val="00EB2B89"/>
     <w:rsid w:val="00EB3C84"/>
     <w:rsid w:val="00EB5298"/>
     <w:rsid w:val="00EB5EFE"/>
     <w:rsid w:val="00EB611A"/>
     <w:rsid w:val="00EB6474"/>
     <w:rsid w:val="00EB6556"/>
     <w:rsid w:val="00EB6789"/>
     <w:rsid w:val="00EB78DE"/>
     <w:rsid w:val="00EB7958"/>
     <w:rsid w:val="00EC00B8"/>
     <w:rsid w:val="00EC00E2"/>
     <w:rsid w:val="00EC0428"/>
     <w:rsid w:val="00EC0951"/>
     <w:rsid w:val="00EC1A71"/>
     <w:rsid w:val="00EC1F5D"/>
     <w:rsid w:val="00EC2006"/>
     <w:rsid w:val="00EC2322"/>
     <w:rsid w:val="00EC28CF"/>
@@ -10650,50 +11046,51 @@
     <w:rsid w:val="00ED1A71"/>
     <w:rsid w:val="00ED1CEA"/>
     <w:rsid w:val="00ED1F7B"/>
     <w:rsid w:val="00ED3B16"/>
     <w:rsid w:val="00ED40AC"/>
     <w:rsid w:val="00ED460F"/>
     <w:rsid w:val="00ED461B"/>
     <w:rsid w:val="00ED4A1D"/>
     <w:rsid w:val="00ED56CF"/>
     <w:rsid w:val="00ED5AE2"/>
     <w:rsid w:val="00ED5D3F"/>
     <w:rsid w:val="00ED68E1"/>
     <w:rsid w:val="00ED6905"/>
     <w:rsid w:val="00EE08F5"/>
     <w:rsid w:val="00EE0A75"/>
     <w:rsid w:val="00EE0BB1"/>
     <w:rsid w:val="00EE0F5D"/>
     <w:rsid w:val="00EE13F1"/>
     <w:rsid w:val="00EE22BB"/>
     <w:rsid w:val="00EE25A8"/>
     <w:rsid w:val="00EE30EE"/>
     <w:rsid w:val="00EE38D4"/>
     <w:rsid w:val="00EE3AE9"/>
     <w:rsid w:val="00EE41C3"/>
     <w:rsid w:val="00EE4897"/>
+    <w:rsid w:val="00EE5266"/>
     <w:rsid w:val="00EE5494"/>
     <w:rsid w:val="00EE5E55"/>
     <w:rsid w:val="00EE6CD5"/>
     <w:rsid w:val="00EE6E61"/>
     <w:rsid w:val="00EE7F4A"/>
     <w:rsid w:val="00EF0178"/>
     <w:rsid w:val="00EF01BE"/>
     <w:rsid w:val="00EF03A8"/>
     <w:rsid w:val="00EF0972"/>
     <w:rsid w:val="00EF1188"/>
     <w:rsid w:val="00EF1736"/>
     <w:rsid w:val="00EF1A46"/>
     <w:rsid w:val="00EF2319"/>
     <w:rsid w:val="00EF32FA"/>
     <w:rsid w:val="00EF34C5"/>
     <w:rsid w:val="00EF4654"/>
     <w:rsid w:val="00EF4A78"/>
     <w:rsid w:val="00EF4EFE"/>
     <w:rsid w:val="00EF5085"/>
     <w:rsid w:val="00EF5F83"/>
     <w:rsid w:val="00EF6EBE"/>
     <w:rsid w:val="00EF7609"/>
     <w:rsid w:val="00F01088"/>
     <w:rsid w:val="00F01631"/>
     <w:rsid w:val="00F01633"/>
@@ -10736,67 +11133,69 @@
     <w:rsid w:val="00F32D7F"/>
     <w:rsid w:val="00F33033"/>
     <w:rsid w:val="00F33BE9"/>
     <w:rsid w:val="00F33CD0"/>
     <w:rsid w:val="00F345E8"/>
     <w:rsid w:val="00F348F5"/>
     <w:rsid w:val="00F34A63"/>
     <w:rsid w:val="00F3524B"/>
     <w:rsid w:val="00F35754"/>
     <w:rsid w:val="00F35B6D"/>
     <w:rsid w:val="00F37218"/>
     <w:rsid w:val="00F37234"/>
     <w:rsid w:val="00F41474"/>
     <w:rsid w:val="00F41724"/>
     <w:rsid w:val="00F41848"/>
     <w:rsid w:val="00F433F5"/>
     <w:rsid w:val="00F4372B"/>
     <w:rsid w:val="00F43776"/>
     <w:rsid w:val="00F44A18"/>
     <w:rsid w:val="00F44F86"/>
     <w:rsid w:val="00F45145"/>
     <w:rsid w:val="00F470EB"/>
     <w:rsid w:val="00F477CE"/>
     <w:rsid w:val="00F4783C"/>
     <w:rsid w:val="00F47B4F"/>
+    <w:rsid w:val="00F47CD6"/>
     <w:rsid w:val="00F500B4"/>
     <w:rsid w:val="00F50627"/>
     <w:rsid w:val="00F507F1"/>
     <w:rsid w:val="00F50F61"/>
     <w:rsid w:val="00F51A24"/>
     <w:rsid w:val="00F53767"/>
     <w:rsid w:val="00F53806"/>
     <w:rsid w:val="00F54015"/>
     <w:rsid w:val="00F54606"/>
     <w:rsid w:val="00F5533C"/>
     <w:rsid w:val="00F55420"/>
     <w:rsid w:val="00F56012"/>
     <w:rsid w:val="00F5681D"/>
     <w:rsid w:val="00F5694E"/>
     <w:rsid w:val="00F56BF4"/>
     <w:rsid w:val="00F56CB1"/>
     <w:rsid w:val="00F600C3"/>
+    <w:rsid w:val="00F60605"/>
     <w:rsid w:val="00F613D1"/>
     <w:rsid w:val="00F61B42"/>
     <w:rsid w:val="00F632EA"/>
     <w:rsid w:val="00F634B1"/>
     <w:rsid w:val="00F639D7"/>
     <w:rsid w:val="00F6415F"/>
     <w:rsid w:val="00F642A8"/>
     <w:rsid w:val="00F644CF"/>
     <w:rsid w:val="00F645A6"/>
     <w:rsid w:val="00F6577A"/>
     <w:rsid w:val="00F659A9"/>
     <w:rsid w:val="00F65DC3"/>
     <w:rsid w:val="00F66040"/>
     <w:rsid w:val="00F667D5"/>
     <w:rsid w:val="00F6685B"/>
     <w:rsid w:val="00F66C77"/>
     <w:rsid w:val="00F677A4"/>
     <w:rsid w:val="00F678EB"/>
     <w:rsid w:val="00F701D2"/>
     <w:rsid w:val="00F70224"/>
     <w:rsid w:val="00F7142E"/>
     <w:rsid w:val="00F71548"/>
     <w:rsid w:val="00F715EA"/>
     <w:rsid w:val="00F71CAD"/>
     <w:rsid w:val="00F71F31"/>
@@ -10870,50 +11269,51 @@
     <w:rsid w:val="00FC38E3"/>
     <w:rsid w:val="00FC3B66"/>
     <w:rsid w:val="00FC40D9"/>
     <w:rsid w:val="00FC4180"/>
     <w:rsid w:val="00FC5289"/>
     <w:rsid w:val="00FC5B64"/>
     <w:rsid w:val="00FC6179"/>
     <w:rsid w:val="00FC65F2"/>
     <w:rsid w:val="00FD1FEC"/>
     <w:rsid w:val="00FD2998"/>
     <w:rsid w:val="00FD38EC"/>
     <w:rsid w:val="00FD3A79"/>
     <w:rsid w:val="00FD3CBF"/>
     <w:rsid w:val="00FD453F"/>
     <w:rsid w:val="00FD4729"/>
     <w:rsid w:val="00FD4D51"/>
     <w:rsid w:val="00FD5F4B"/>
     <w:rsid w:val="00FD67FB"/>
     <w:rsid w:val="00FD7737"/>
     <w:rsid w:val="00FE0135"/>
     <w:rsid w:val="00FE06AB"/>
     <w:rsid w:val="00FE09FA"/>
     <w:rsid w:val="00FE142C"/>
     <w:rsid w:val="00FE15DA"/>
     <w:rsid w:val="00FE1ADE"/>
+    <w:rsid w:val="00FE3424"/>
     <w:rsid w:val="00FE5664"/>
     <w:rsid w:val="00FE6D07"/>
     <w:rsid w:val="00FE7644"/>
     <w:rsid w:val="00FE7E03"/>
     <w:rsid w:val="00FF05F5"/>
     <w:rsid w:val="00FF0633"/>
     <w:rsid w:val="00FF0AA3"/>
     <w:rsid w:val="00FF11DE"/>
     <w:rsid w:val="00FF12E2"/>
     <w:rsid w:val="00FF1532"/>
     <w:rsid w:val="00FF1923"/>
     <w:rsid w:val="00FF1F5F"/>
     <w:rsid w:val="00FF2424"/>
     <w:rsid w:val="00FF24E9"/>
     <w:rsid w:val="00FF2B7E"/>
     <w:rsid w:val="00FF3B32"/>
     <w:rsid w:val="00FF401E"/>
     <w:rsid w:val="00FF4D39"/>
     <w:rsid w:val="00FF4F0A"/>
     <w:rsid w:val="00FF55CA"/>
     <w:rsid w:val="00FF5AA4"/>
     <w:rsid w:val="00FF5B92"/>
     <w:rsid w:val="00FF5FA2"/>
     <w:rsid w:val="00FF6532"/>
     <w:rsid w:val="00FF6B5A"/>
@@ -33164,51 +33564,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2065595207">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parishdonaghmore@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aisling.hickey@evorahospice.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.councilforlife.ie/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parishdonaghmore@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -33471,75 +33871,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1371F1D9-F782-40F4-B352-0EA7DF94B8CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>879</Words>
-  <Characters>5015</Characters>
+  <Words>817</Words>
+  <Characters>4661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Domhnach Mór</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>RM plc</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5883</CharactersWithSpaces>
+  <CharactersWithSpaces>5468</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>4259926</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.midulsterwomensaid.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946817</vt:i4>
       </vt:variant>
       <vt:variant>